--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,65 +265,62 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011997</t>
-[...4 lines deleted...]
-  <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wireless-headphones-w35-bt5-3-aux-tf-40h-/</t>
@@ -370,167 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...106 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -682,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -793,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -1052,59 +1013,50 @@
     <t>Навушники HOCO Lasting ANC BT headphones with display ESD23 |BT6.0, 25/27h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-lasting-anc-bt-headphones-with-display-esd23-bt6-0-25-27h-/</t>
   </si>
   <si>
     <t>000012848</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful BT headphones W73 |BT6.0, TF/AUX, 45h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-bt-headphones-w73-bt6-0-tf-aux-45h-app-/</t>
   </si>
   <si>
     <t>000012847</t>
   </si>
   <si>
     <t>000012928</t>
   </si>
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-naya-neck-mounted-bt-earphones-es78-bt6-0-led-display-120h-/</t>
   </si>
   <si>
     <t>000012941</t>
   </si>
   <si>
     <t>Навушники сетевой HOCO W72 Earl Ⅲ abyss mirror BT headphones |BT6.0/AUX, 25h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w72-earl-abyss-mirror-bt-headphones-bt6-0-aux-25h-/</t>
   </si>
   <si>
     <t>000012942</t>
   </si>
   <si>
     <t>000013015</t>
   </si>
   <si>
     <t>beige</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-9252/</t>
   </si>
   <si>
     <t>000013016</t>
   </si>
@@ -1141,51 +1093,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e65111bc1e0a665154f4c5bbb6fa751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be79b0607af92177dd1a992c5ee4fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade45342e14dd25ae2a61b10b47eaa973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7fadd4c82cafd83a60eaa9b98d7bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab34dc7e0487801eb4711b2bfac985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe045942f1b548eff1f6e5ec405865b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265db101ef34b8af9eab3e5c98b284d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8619faae00798dcd29f4e4282e0cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc8e12fc319a7833edb84a5cfc67f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b15b9521db2025fdd4e8c9bbed06c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36283ca4a32b9605a8cbb6546ae17ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f3001ccf9317399da3aa74ca9ac9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd351048430eba597319c0bb08c543d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b77bf789ffe182bc0762d918f80914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7597d2748e71b428833c141bb4fd3fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6561585cba883e798affe3030d7f7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c779f7f8a906e2aa8681e300846fc6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f96bcb1ddc3f2ee560b13ca71b71518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405be72562a7c7dc18d7b1cae0442fd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0bd4815d3e7fd97e3262f16a93cda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8533ff45bdb859568cf0f5aac0bd6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9c26ff503ad3428c13446bfc594822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a81b5c696c9aadffd82981de6e2e9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157764ac9743df8fbd00d353b673274024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9d7b94577213333c456fdd79157cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511d790f15e36627bac2e05a5ba8a1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d4f97c56093c5438303d45ee90c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2439a39ca6fbbf5996fe9be26d14b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e811ec888231887d6ab4965e9ac5fb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff22cf3dc29cd56ff094ee892ec887d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1080b14af82701b4500ee0b4660d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2bfb01302ab83b64e72762b15e63532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269dc141f3127ada9802cf2ad51b7a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9289a033e91d5faaf2eff261ad96e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322260681ea7cf8efb1da5ae852ed8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07113193f52d89a74c3ced43a77048736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1be6639bead8cf2ddb23887fbfd0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b720cbd0a18c93148e27d3000a3efe138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357bec03f811ee88829538894b1c34b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec081d6ccdf7e12c8a44d5c9acc3187f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeddec26a909a175837255216727d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9453bb784885ea3a31a72d08bfeb73442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b66718541125383ecef80b870c172243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b3afbfeb26c956ccc3429658c78a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a2f559b88af246fcad17bedf5d90045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c163f08e2f32bcbc5c83ffe7c431c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9348c3fa7c93a2f54445ea010bc9da447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5271b4c3c9ca1a2c090725e45e8846d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6d6e3ef23ef505fa35e1280d11e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85946b72e408cd3ee8e2a55556d7abfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38cb2636b2268f38a32fd934506b0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15662cd46b8eddbc254ba09395a1a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b77d3ae93d222b42b4272ce24f46d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d58777dc0a10eda04d7d55e3c7ac754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed6c876ef203864e12a50a3d2203555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc84b9e39aeb59cec54c58cbeb4f2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cfca25bb2a9f6eefa7d2294ee827757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172e35b26d17788f5dfc3227c7c37b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd06ad56c1035dda6e37410f5722d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177e544edf2f842360b6a07ec99e9bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1883c8cb377533a555fb4c423c92961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c36855664a2f1177c8eba1c68d598c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed2a15094f662cc5f08b1de319ba3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4560cbf70a6ccf67b5a5b6eac7cae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927baa1352f8870e74d9bd79f6597ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d08a5e0700066924347e617b5a79c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c3ba310bfba8ad7339434d2e3abad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1ae15d8b7289300bd9fa599881d6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a544bfe9fce0c921458f68680d5de4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f72d9a79c97fb76fb4e9b20849a9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0930f1f168ae75c11d6b5ff1098748c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5d3a8299b6be0ea4e3a6d33ad1f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18f7108dde3be24e4a651d8e8b027b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80743fc1054c8c836357e6d74c09674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9eed28ec1d7fd9e83f0cf104701575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecb11eeb58939a910205addaef0d9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1ea1f403c168bc86c60a1a98c88d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba878bdbc7d7c1e6523b414e9ed1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db57d98607c214919f38f3480adbc3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b216b4fc083c7c4aee8fef13ee3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8629b7f0c8947b8a79eb2647602f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52375f7b667fda2ee340bb65e9fa1f2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca2a64581069acf2c5d098a404c1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa5398446257859139815b336f0e0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcb983781bb060252edefba3eca6ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3305d34216e040a0bc3077f12c7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b228333eb985953e15d3934650598e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197daad9d0c8a77bbcc1f52cb72e19e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480582b394cedd3777617cc408ff689c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429dca6e5e7d30eef373dd493c81ba690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce71f6ebbb5193dd120754c7a3bd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556f4c285134c8c1fbf71ba77a1783492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d9853c4f0abbbe941b873ad0b8c2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4c1e435126f77cd8bb8c0de224bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb92e6c932ac2e6a98afd6293accb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81edfdb4b8ea4ef420fbc5b02feeb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993472a809ee2e1a47a2c24dc52546297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacefc6e1e5d8a5fb33f1f0f334b2ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2706bc04f71b76e783f45c7cd7c86199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265f76aaeb09982907e9e71742b4c27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04c4e32691ae5878178ec5215fdb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7695dcf3ea06ab70b5607a1ddd14b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b3143675d589956dc1360f5d454dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fb2a4f4462b52529457197ae0e261104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc4efad7aaf6a3c40be68d7a43a13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9096905871529e2506c7bd61f3cff3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d539802c61be07aa1681cf69f54cb8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b805afa868fd7ca4aea7465d48953f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac568eb1bb0a6e1e220fbeac0e09bbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d62f296cdb00a44b033e7876e8b39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11b652d4b76d70ecf09e7fc4104505111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f7bfeff36e8a662f77c4687795c19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa034f1cd48508a00d45c3bbca037bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a5082e510aa62de1ddfc47190397114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403c53ac2eed1bb224365b574744cd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3f3f733dd3cbf9f2db7b0ea661742116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3f3d7ff6d08413d1b6e8959b6cf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bd6628da8006af54fad19137fa423118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e7ad3eec5860e8f3e030b5a22fc2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d16f735866230b944b7fb9f22d468120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bca1ea5380647d959a16d14d8e86d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5c813c243d81a655e48189cef5254122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da8c7d1b114f164b20e956fb815ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d80addb8b756d6603bf08061103f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7bce62f0f64cc02d4dbaaf418a8b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a7c9fd713af25f553188410139634126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c541abcf900d731dfd52fb59746545127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f69b0615611c12b50eec6b143616a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98093027e9f2fb4638151a139ceb09ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3749870a4b8cdccfcdfe755e1d353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a4d4cdb05e52a8e7313d3b97a75a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7607a8df61048ad67c8f1f5ced902132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a84cd0cf649affa2025f3e2668da6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b49a68109b57c895f1cdefeb3ffe36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4fd0fcf9f0fc9aa3204962876604d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7fbf5f3eb80f604b164edf3ba53ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e037e2f2e2b232722866f54f81aec3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c346e87e53c86b1ab8c95a6a7e1ca4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c111aaa805110c424abeb71f3bb08e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c221b5e7557e319bcf20995b96e539140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98880b090846992cb17d02cb40f4dc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e21cd5b663f7eabbd7dbb5c666bbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b438c5e9f6cf76339bfff432ba96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c22646c2802797e5ac983f96d4663144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a203f185c78175e395a19de01ccf9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15d67af676ef59de7f36c960c5bc83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be3525f95c1241c8b68e37ecafb585147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066461675b4eb36bc7844daffbbb9ed1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe916b2be9fb4a19f2a222e6173c1e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd332b002ebc9e309a6f99e2f679d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a11f0c102609390a0e097dadb277e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589adcf8fd5370791085de15306f2d5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54c8c6e791489ffe8057b9b3335ede153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d8952f3f6c36c7033760c2d2392ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d293594efb9cde56f0865d6fe1868155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b2f246ada5cd1acf9bdfda1d3ba1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c85bad8278b93bfe7c4c4385816f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210c4b3f77cdb1df3098cb53c1c9a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ffe3f4a3f47431c9b7568c639ccaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cefc0c380b18fa331ba34d68daedc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce43e57d11cf502f6b9d71ad3ff15f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3fbfbba59f7291c06e126fe73eea1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a0aef690b5994951313a1967fcf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b3153e6ae3e29b51a136fc830d052164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd44a82e0d5de5a9af8b23eb1c46c77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8bdb0bec582e1ba93d58efe71f8a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582ae18c0a8569b6e04ccc691b29c16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212c52a1b2294a230d6801a92fef796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530af0b52c9a41b258c91700562665f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08736a3cf2340182fb09c0ffbbaf641170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268965fef48a3f42cd734ceac0d3a70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3b6413184b8b0af0df693a6be22f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b89ccd34d17d3d23e7303c69c53e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b2302860899fc4ac5f15e7049afc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcb85de358bf43ba908c83d3b9f0c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a9a83f1d3d1b54d7c160b4ab21c08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f35dac2c2f71ab3c7b74a36e1f273f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218f4ac2d4d417fd0b330479f9c2265178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849dcf470daaf81e9a992762b0a2e35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dec1dcd32a8022186b32931a181732180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200c30016713d2048243bcbcd5486fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb0799f9900d348156b8bb39f5b011182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4503a3ec80d51915fa9a5e3d2b217183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd96c6850b447a9108ad17bd612b7f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e28cb948c3e449cb2fe35e9693881185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7edd9cc2a6f0b35399aa5735bb437186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705ec759aa5f06a47bc13e6e645b2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998fd7c55ed26cf2f6022d93ff28587188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd499d7dcae01cb1f817c09ccd004af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a112eb0cd4ba8da7a9b0c6b1ba791190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b62b207db5e8597b5b8bc1d02dcc95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f9f18a861cdf31a11d3992232e0a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5e2321a442523748d28316597c7b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340086b57e151ef8d05ceeae209e39e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f706fb33f7015e9efff86183164ed0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47745ee7f62e19ca9195230fe955231a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8bd814d444ead135c64f37ff53d78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd359f27cde987f4c04d5b523a4a8be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e251c182ee51af50bf0c8f08e02cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff29cd335583790c9c38d8d0ae73ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ac820a75390d8ee0085335210863c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58167ae67f4788816aaee28644bc84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e65843160a614d1831c05e3e8657d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6a8c806f60c0cb9686da05c13ee80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b345f7f5e9e9f0edb5d181f6a71b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f9a494836f49502c72ec90f70201206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e542a22a507a9f78f388518b5cded207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d35f903e96fc286d94c18bbcc1136b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370402436cbf1acca3dba05432940a09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b90739aef3b07d644bc3ae2af16ec9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820702e66886c9478e864be91bf2cad3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6afe1ce84410d72a48f4f8dda04014212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dfcc8b62443a0ae2caa49ee4d7265213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aca3b6d3ba4d1e32f96313dfc55a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e163eb6a6f3935b8cb1b21edcc53c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837578df703925dbe216e70738b34f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca471ca6faab6f938429b6f7680f68c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3eed53d29345d158763e5d4185674218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ad7e98468ca92572b1c69678b9d15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18055f25c7fda16a005847af82f61ac9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc11c790eab0f7a0c63840f672aa5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa683dfaf71379a2bb15ee49654379222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005efb47ed099fba0de5a1b675f9096223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7bf7be195b353a0f4f0d6cf63162a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82b1a786f76f9fc64e11c25fd41535225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09cba29c465a8dca50d1c549731c97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a6e0ef328b485ae7d77aa0d17545e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6bb028cd2fe691281c9b0d82205b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000983b620d264b5a61e1fc0067e28fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfd3e07f01658c959bdc63d56eded230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc26910fe2a2c53344cf40c16be68a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827718e23a1225ea7b8cc99d9c19b66e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70b91769f8d362b51e6a7307b0760233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c32f01869aec2078b94a2c8db6148234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df73095452b30cb8da4c8c9370f67f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca77d6f2498e46ee17d9fc62a52fdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d8190e07600443934e7fc6907c34e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a8c07dd64886cdd92bd3157a62db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cd5a896a9e50353b361533ae9ecd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292174ffa15d97cb40893f50537ceaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d11ed09f1e228740d2c9b6f3a0a1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184619bee2820e1812404f1d1bfa08b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a895d432f6aed1851ff0a56cbe611243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f8fa1f1b72f3600cc03b05ecaa01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130471aee73beae6db1391e9d3b6a14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5aa373bb0862cc1450f7d8398879246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ad5b62c8aac8bcb77fd59d9f4fa1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4740ff648012aa7814e09db2169bd34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4df84454e1a4915f584feaa71b2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1019f3ce9f91158b50e10f9a8094a19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9ba7eedf96f44abf446cf02b45e3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db571fb4f84d1d25bfc1ec730c5faca5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9840f9f5c1baa57df03405f3a523f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a037b7ccc29fa4f978e910b31321d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dad8cf8f82847893564cd2985125d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d25721ec5017740a707a01c4c8283256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91a2e73465dd7222dbe1ed9c38cad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdb56d8ba3d4d332d05af5d083ed0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33287a2a31b3dc0ee47c6f088078a03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa3489634c9084c4d4698c8c529faa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04431eb5e9422f06cdebcdb11d44bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac8c334aed3ce8429f1995a888008262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f81859b52132524c8828a4a3d11f47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49287529c4c49075f89ca7abe42fb53b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a079a7cb587f4fd666efdc3c8bf36a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdbf9110bc65c9efea9b7bb32230e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f65b311660c43d76bc68e5b89f8aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e11dc8b7f8e8965ac3064762aa805268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc36b0d5994844bf7f508c21d3058269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab531610542a367a2ae7dda2d97d5d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20befc317e717a8f7951a9d514dca21e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f217ccde76c48be4fbe6272d5d5f36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd45c22057746a5afe74a2c746fae5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622707445245fa95e8ffdf7e18a4f84a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f60e840fd56cdbcc428529a24a038275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c24a4c07f25c9db973838f4ecdeda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b5a7846c2e75ec0f067ef0d217c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d703879a9d173b2ac7e7f8671dbcc24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296677c6296f9111755c7c261a6504e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c660d44cb709c04e7c6bf6f71116b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd93f9069fc82e887ea88ad3123338281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509c65eb858ce6bdcfc2b3a8514732c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661bbdd230b06ecf4dd787de0944ef2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5570968fd8f42ffe43234877e1038c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e48ad01c16a0239611281f54e136d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7deab15045f72a1e430b827162b38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c11214731c4da1872b8edbbf1337287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24df0397fd0228accb8f65431f1623288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca87d56dea4b20ac3bfc46bad6f36a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f995733284a36f11391b77a0d2a614290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af94e141077944b1d9daf5f7188a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c08cc6fbe47281460be2aa2bbc471292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d6085467b0bd1bd774955d5b2612f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455c1663275c0bd9bde04a60f822e32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b96d7dc48b45e22e3325df1cffd971295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad00d919b0bdbf7b2bd866f2c498d3296.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2c68bf28dd26579a16e827934decd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05418b96502ecce6faa245a66fafc7172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249799150deca1bd057aa913acac27623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0527e02102e716ef6362d446aa6fcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cba90c85d361af74eee41a2daaca65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84854dab7e189b46813dc3f9be1baf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf435a4607987526f229684ed3d9e8007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7c1ba544b9bf94796dd8e75788a1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac42b21b1c0ccadd611e2bb231e7dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423305e13af2e9aab9c6a3011fae384d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dda7a774bb7343075b2f5678237f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2f1a2becff8563d67a20cb0210e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce30a4692f77d9451c30f265c4513a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04feeb7fcdd47824da876a303b51814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c609091c1d3520f611633530e943de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e7eb0c022dba7fd3cc5c3bab8821e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b3ca6590a9eb82a4c368a129029ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab1adccfa7866e275365d3e605ae218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a95660bd69f08ceb2af96ea0f546b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c02e7c8877e7c6dc02695b1a0538e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8dc4154609de99c11968607192fa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945f9a680b9991882eac3346b0b20bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a49ac444c8d2d181413d444541ec823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04f98c858edecc2eba37829dbd77a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544609ccd213bce392742dfc920ed225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1d5a0be3efb6a49ac400e78d4d0a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b56908b2208a77591e33b19129b0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dee54d25119b8be18069c4d66bec428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d5ce1ac2bd4594bd1f583258c32a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f76cd0aaf187cfd889726fcf66ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b81ea698677fdbdb914360d512ce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288188e3552783e04bd8a97fd9b42f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4bf0a359afcfaf9592d36743233a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379dd7c55a7c840b3e6c4f6130776934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f3ea6c174f99b52eb8d4ef988acdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69809f678fd5d1244145295d088dac4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e6be842cca3e4e130a22cf2c3439237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea978ef303c18235fbd0cea3e21edf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738da1069e28e896b1605131dfc4bb0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20472e9fabd16b8d80e9254859094f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255e70b5658cd7da6fa3d82f3a3cc2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a98555811b45eb44071da898b76ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487f9bca4616f023775e7083df4b13743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff1b18c8cc317152de2595906d6deb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e69b11b919565881a43a9446aa30245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10429d8c76f2fc6b773c5f23bb892e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98326836af302ba75d7f593d649df9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc7c98dbc472474850e8c2e8cf691b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e01398d340a5791ae8f705969b8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a319dcfd7ac143ad7a8511bce049850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc8dd0640084941fae1dee11081eee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89bb1fbbdd1a4f9ee1cfd07dcb8a2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc416d8be94499e05fd87b1317487df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ea248b4883be8d7db08631ff6589354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107fea1cacf0ef48dad7821638d1ca155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88506f4edeefcc659040c075b9c8cde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc0ee14ebd5f5a7e335cbe826a144b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943943d9cad32179988a885112a8501558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911dfc0e6ef5b75be085c13491c573659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d88d47ad7c4444b6592ecd28c40b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90754b849abe1c6fe17525f057b9948a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f818cad332c7cc87f1c68ee321a5a3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09c98ebe58b0a86d863ee4426e01a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eae1d04e3fdd7c53bb8cf8cbaeac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760542d7f5d8745ab440446fae889d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5457beb10001a0b75c8f841598a1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcb5e98205ba6a89a651c1942b553567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b47aec798faa619089c08f6d0fb6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494b637211e239d4317ffdba6cf3d1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3745fd2eb32a76ea2dff9597b71a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfcb64a91f601eddef4cf0e8ce871071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673575797518d660b8f8e5e4074e48b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ddece090a1b040d397f30a50bcbf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22524f1354a002a4f5b041abdad93f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d5a256b1f1240a1c57dd7dc3049a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50f9dfacadf8799f71143f7d63f09476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c2198494ac2bc8956c90b130f53e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61794807aed71b7bbcb033b11f5f54a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6bceb0b2ac2d4ad42c7635257abd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54449cfaac728fdcc592154765f6fdad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ea0522583f996263bf532e283952c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017554b4972139712f6fd0bfe61582282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb524e5319ebd7ede778f65ee164983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b810f1f160461d913e81fdc3ca1cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc933dc67f90de1d33330bb8c4bb35a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751c9b5a758f4d085f4018ffad6a7b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa395d22f8ef3dd57ae9447f76fc7d8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c49d4151080950ad9041e220f917cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc58a63b31e47f9840e0fdea2014b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fbcc91e89f8ead9086cd453c6d76190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91253e4790446b5d8d838a85e6bb0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678d609b72242dc01fbe59ca28a016a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc48fa7be8449ba93db9eb225e07c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d289d8f4606de7b1ff7bd8db2a196ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39043053b6df7cb184d2caa71fd5cacf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e34e5980c4c5f0109663e1b581ae796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae7d1a47c25cde415a8e18cef7c53197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af150ccf0ca406ba348c42801e1f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3bf22be85f3048c47a46e457a6e0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7a84ae8f8c6d9ae8fcfd4bc19209100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460959563dae1c066988d4f128ab914101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff943f76942382c94a8d31e72558a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ae6b09969584679a13fcd0bb2c818103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b702eae0d013ffd7f92203a68c277104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1897a47dd7a837a99bc452664b3ead105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ef7d677c805d90ff1653f0fb6802106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33f20b02dca6eaf648f523352e7e9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf538b9c309c5e6a36e2bed241c72e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439797e2af22dd4b7bff7198d5efe39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e757d7bdef032074b82840a6eb6be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33eb47fdf19c46b4fb4d2e4afbdb72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbeaf5ca57cf0063686d2a10d00ec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7beb24f8671ceef1182b6a6a94df92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e185c964b2d652def0cf49dadff209a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f1b7a69a9e54701a15fde8e7d6e4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe693b3671e75877cdc4c9b2a82dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5c94dc3ca32fd82c010929879bdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb6b9f0cb33daa8b6ed73156196a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9165cff0db28e542419eacd5e35241b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ac7a5ca2a4af47edeca9026cf4214120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6db9471f111dc92b68bbd632c3cdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806d0918f69ee8b791547a6037d842122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c3df01fef8ad1677aaa3d7a52bf62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b33fe12919033c8bb8f062ded47d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d175598ebf7beb12fa79573d3a05a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725cfadd99dfc6a29cfd11d1c081bbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ce2b794e05a4a60731c21cd788f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d352eeac11b2e917667ec37efccf47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154902f58329bbbce3bcd618b613040129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28f448e9b89e689a48edb299f5cc23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cebca2d6bb06397e21e179363ad7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9216691cdf42c1831165ae9d2d047132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31466743a75504bfba5ae3dfb14971d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dbf3869104f98d2290e9dc43e2f57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be7fa026726c160db47f023e096dfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea215c79875947fac1b84425103021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bbd271e5f986e77d976b8f0d3b811137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46956d0127c50152be7c85cfd260d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7b98a054b943b881d6dc4702ab157139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ad8088880eaac00bf029716ad1453140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25140bac4fa32d913cf28bee0facc44f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b398b2267d65360570fa3d985076c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5717f72de6a0315f704665fac0af55e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c138a2aeef52197ab53b890fd2113144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b582f9c80033ad208c65b27621e412145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51bbae00b5376adaafb5f67bd79782146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ae6da90952a7451fe29713a9156a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab585031b81973124ae7dead19d57dad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e4f0bcae1f8730c1b086508e7f9fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b033a443c252c84896fb1f25473a71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496230c5edd26db7ee2a32eab64fc35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e866233571f069326dd26963ee15d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0de49d93500f91c822d825ad86409153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637a11689119d2302b990f5d96f871154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79cb39a132583422fe122b4dba063a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e748a1e9f24975723fc373e8e9e17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb695fe8cf47bbe90d09d26167308db1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84bfc58f260202fba953e5d3c51868158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f3b46649afe906807527454c05bc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5465a9543a92aab3887e123bfec63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607018801bb81be3751827489be94b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e648dc970c3fb96d5d903ea13505ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bbd2f0df3fca886bc2d90b095b747163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be58529dd9db2853f07c16f93fc5bd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0f623e3d1ac5236a86a181b5e677165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c9ca6b304449f6427e6c53d83e3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04ca17300f9f879773c10eb659f942167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a5535e974e7a56b56b0b3396a5af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0b7b9670ec1281057d65c72a548e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501843b9bd5d1f252ed912d228c12f0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc052464360a8af76939ae772ca2d70c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec471f4d2f13dbb45481fba2557dba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60cbd8307fa56b6935c987856e6c7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca0914c5064c7ee70f74655e3d465174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfeaa484983f93b53fd3a6231a15e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9fd02011bce4d6542cd8768fc1e3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd525f7e148998a0441e12f5e1889e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6e94d952846ebda2fe3609bcb198a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffce42e0f85cc90dd1072c4765e5a50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a100705223aff694f0b5a4a1a0c8553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e93ae46df9bb700530c321f6ed50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d35df83c81f41b03a6cdb5ca02f63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fe9b8fa667a87d44cc4e697c4cb3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb95361db4ac6ca101b077d5fbd6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714a975ca179ff072d265dc947a956d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126835e360ec0bf565e58df12d1d4be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81694823b0bd66c79ca1f8147164f5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a8b7f223907fac6328aa554313cac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b868d7e1bd8a1c31b37b6d1ce3e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e9d93f835b0e031db7679102d4fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327786daeedaeb4046ddce538a3f1fd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf4d87814ded217e24bff7d5b4ac80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a89d0fb7237afb128c111c1482e0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411ed16353cbe2c0f5b8c3b1e1f788194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538392348660439e9fc43fc069f81919195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73340b7ba0365a394619380dc10d2c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f1501ef2c7f6fb654ac05b919357197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab3dac237c0b98f52c8b60c0fad63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cabd36db6eaac0581938f5c7a44ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7cf0516b000ba47244fa046a5431200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87749f184f05a7c7b75b45cdc476e9d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28558906613d0b99b9e13ec1a4700591202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8983900dc39dac4533c1f21a24bc8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090564bd7b633732b624ac268a9ac3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530f24222b07f95115053ef23490a7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bce915a7ac3aaefabb05d0e5969f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4c3f875749b4e39f949153b707db3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b57921533f06ffed13d34943bf7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635fbe750e14e5245e9d2d95c1f4b2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73190d014758407baf5e594c6f3e7b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ade7984eef96b5d926f52bc4a9035211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dd23ec69543f75ba09a9b9a3e233a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7be108d2808c81884734f31f0f10e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05930a72ba3a4ff3f4064d1358e0f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe75ad88b706c623f8bd1e022fd86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbc436c293641c2376840c6fd5bae9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b75148d48a8600a4a999d394b90b04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb15e0b3b38948ff838b928f99052218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca801d093975da8ddf2ef4f99434105219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8988fc75b876e273fa5a81e86007bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85180532198782a5971471a571ecdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10308256dac16e4f0d5235a9a495dc6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8761330d4fc119f9cf5b60e71ae2c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f2c9126d2dc2b6d5cabf69ce6cf7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde022955d3650cdca45c69ad725e9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab97f77a884823b5aa2036813de13b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e15e90820dc60244cfba33f2b2770227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2c1a4c370afa59416d1f9fbcd18a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260cb2c56e1e7af675f520b0ed581f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f300ec11e6f6e814143c972f9ff8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db8d3c995039c4c38a71f40f19a66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a47f034ae21635e23c4e035002ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02291178edea454a5277449736d42030233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e0b99e619267deeb4cf9d347722b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d680d1490c8dd226a9d2178ade398235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87440582e9dc0a1337bb8064aeb69966236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfb4d244ea32544d275cf803cc469e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e35a2df23c1c74593ea97f396e3dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a72a1d3f2d9d4356009edfbb55f00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697130d4f448c709fd87634818e4ba8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb52783a1f817ced503f1d9835ec402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83d7dfc9f26f84ab9f361f534e5198242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443f5a80f2d4443f3536bd6ed5104f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ba8bab92fd246d665db9ac352956244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d118b94202313c9278e9b4bb40fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45476184de11a20bc2170230b259b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f5c76ac10c24f9b3dc6b6e24bc555247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde219f7d0a4f7e1d415d85e228ebc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45a371890aaf242751a81fd3c65248249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86361f34915036d240acf1d538277e59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2424d001d2ed9fba7f2823a64d8e3c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d55df6aa9d7d817e457ce126ad6c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf3dd1a4616b4a889b8c8ad5fa0585253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56c45aebffff79ead6096debb0069c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f6716a25bd114648b839b8ec2d47f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2bf12bd6de393729c70a41a74238e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5c40b60b05f5f00c1450ac3156f41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192f59c341ec9de9b7209a2c3239a94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c8f9a20e019afd50e90fc6065a9f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cc6b096c6b25f5911e7abc688cd14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5299f5e3fece7ed62aae17b5ae3da5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e5863abe0d94ea91c2ccacbe8e1b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18ecea3b13db0d8f800f4320f27de6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ae4a2d171604c4b98b13e2439af7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d37428ea40d6a3908ef2237cce6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1a9d72d7d9655b176182b8a972f2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f114ed5205743ef2188bc577e0efb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2c0a38374fc8be29028780cc5b726268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b41eed8fa7ca16173d9db14f5d4e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86f4f019e0286904e65bd12a2a8310270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556700050260478f2a906acd5937122e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c43453fa5868f5c3d813aca73ccb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7523d25e80f95620a146c7d407813e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c49c9dc6ffc19ceeb02beb424393cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d2e9c454e28645b09c55d8cbac7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e407808e2f2a563ea65846c6c80de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036942a82c077e593edecaeefc8b98e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8695cae38c21e10f34868b570346e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da502134da8d5897ea6e8fe7de13ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980cc34402e1ba7f2d1486d237dcffd280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1213,51 +1165,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9533,530 +9485,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
-        <a:stretch>
-[...478 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10323,51 +9795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J149"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11008,3110 +10480,2910 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>26770</v>
+        <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
-        <v>9.24</v>
+        <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>26367</v>
+        <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
-        <v>8.68</v>
+        <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>26371</v>
+        <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
-        <v>12.77</v>
+        <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>26396</v>
+        <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>10.53</v>
+        <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>26398</v>
+        <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
-        <v>7.34</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>26399</v>
+        <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
-        <v>9.789999999999999</v>
+        <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26402</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.68</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26409</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>9.460000000000001</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26470</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>79.06</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26469</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>20.45</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26514</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>5.99</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26544</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>17.62</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I51" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26564</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="0">
-        <v>11.18</v>
+        <v>10.75</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I55" s="0">
-        <v>11.77</v>
+        <v>10.75</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26566</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="0">
+        <v>10.42</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26576</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.75</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>169</v>
+        <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26599</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>10.42</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26615</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I65" s="0">
-        <v>13.57</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I68" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E69" s="0" t="s">
+      <c r="F69" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I69" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26639</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>58.03</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26653</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I73" s="0">
+        <v>10.07</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26657</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>169</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>16.2</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26697</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>13.24</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26710</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>10.59</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26711</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>16.2</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>228</v>
+        <v>97</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="I91" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>19.48</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26727</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>21.01</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="E94" s="0" t="s">
+      <c r="F94" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I94" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>237</v>
-      </c>
-[...10 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>249</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26739</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26740</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>19.79</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E112" s="0" t="s">
+      <c r="F112" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I112" s="0">
+        <v>6.03</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="F114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26747</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>4.43</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F116" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26750</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>287</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>6.03</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26776</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>9.140000000000001</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I124" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26792</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>6.88</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26801</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>15.05</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26801</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I127" s="0">
-        <v>15.05</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26811</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26812</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>4.53</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26815</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>120</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>8.83</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26815</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>8.83</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26826</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>11.48</v>
+        <v>14.85</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26836</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>17.33</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26837</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>15.73</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26837</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>15.73</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26838</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>11.99</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26840</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>12.48</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26871</v>
+        <v>29939</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>334</v>
+        <v>218</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>338</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I140" s="0">
-        <v>18.89</v>
+        <v>14.91</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26873</v>
+        <v>29940</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>337</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>26.02</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>338</v>
-[...23 lines deleted...]
-      <c r="J142" s="0" t="s">
         <v>341</v>
-      </c>
-[...173 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>