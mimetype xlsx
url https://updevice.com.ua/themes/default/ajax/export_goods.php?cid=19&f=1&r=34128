--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,59 +859,62 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
   </si>
   <si>
-    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
-[...4 lines deleted...]
-  <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful lavalier BT earphones ES77 |BT5.4, 10h|</t>
@@ -1046,59 +1013,50 @@
     <t>Навушники HOCO Lasting ANC BT headphones with display ESD23 |BT6.0, 25/27h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-lasting-anc-bt-headphones-with-display-esd23-bt6-0-25-27h-/</t>
   </si>
   <si>
     <t>000012848</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful BT headphones W73 |BT6.0, TF/AUX, 45h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-bt-headphones-w73-bt6-0-tf-aux-45h-app-/</t>
   </si>
   <si>
     <t>000012847</t>
   </si>
   <si>
     <t>000012928</t>
   </si>
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-naya-neck-mounted-bt-earphones-es78-bt6-0-led-display-120h-/</t>
   </si>
   <si>
     <t>000012941</t>
   </si>
   <si>
     <t>Навушники сетевой HOCO W72 Earl Ⅲ abyss mirror BT headphones |BT6.0/AUX, 25h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w72-earl-abyss-mirror-bt-headphones-bt6-0-aux-25h-/</t>
   </si>
   <si>
     <t>000012942</t>
   </si>
   <si>
     <t>000013015</t>
   </si>
   <si>
     <t>beige</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-9252/</t>
   </si>
   <si>
     <t>000013016</t>
   </si>
@@ -1135,51 +1093,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4eac61b11e5ecb2b208d8ee37e7641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3450dce868f58478414cd14d353a7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833997e13e385fc6a054dd7b3aaf3eb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93558b7912479721cb5983e2bb7c74114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd97946fd527d1a691a2feab2371465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aa531370b4bce5980769dcfb0ca5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3862a2d729a8a92ae27046f1f00c3047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5aee7310c772050873c21ae9742aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3cf9783defeca050fc5d8253cfc559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045eff950f2589af8326e2438bd737f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfefe8ea7d0c064d11ab981ca9b066511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311981d2d3edd04833fde01ecd51f7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d57b18b052a2a10fd74ec781f025413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03846ac8e1f812be2432c0ff188b283514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2122700a96b6a8bc585b309f015cd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15f5bf6a4cffffe9dfcba97be65e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e692a320ac198521766566af04684017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36cf0fd351cfcaca16efaabd7f2dbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e869f4afd64a512721115c9743a1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878de5d1d97e977bf32530ef6c099a8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bcbe2e38dbcb99a87e2ebc82e464221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6330c2cf6dafb3c78c0afda04872322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e4125e19b6bb028548ee5f1b90fd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667ad7e8d4c930684f7442d1b0ac1f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1a5a441e3748c7e4babd8ac9832a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed828ab7480a3c1036f3c405cdc25226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942500e66c0ebea20a20638a0b5589d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ed07078fedd817eeaa8bc2c4b485a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b92be0bd83386e5112137fd7996a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ab02c1f1a72001e32ee30ece54f4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2673f4c9d7466f6c411eda520372731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be9862751333299a4a831f03752c6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676953747c5ab57a05863aef09c79f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a55cbd3361655c04c87053ebef1ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48461893eb138c8aeaf271d2915ad8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104761c2485f3d4be42832cd11752436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbd773ae3df8e8dc64899f60be60b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f112a1b0dfc94f72951d4dd8ad4f0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf3cfc3d401c957e3ab9b2c6866d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53274c97f55e851186f708649ec7baac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acd6db93bd9de6fcde349d520368c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef70e510d0c135ac157f2c5c05292f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f58775251d8761c0b0e64fc61f3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d14b2ba690aa33072b8e1572f474444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c12941627a2e8ba3355677737194445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99376e2ed1bd325af70fd7dc6560969346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d4d9b70e940852d5388ad44fbc09247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3ca810f737aae323d4fe509113cde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebcaface63ba3eceb97569fb86d4ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9c8605cb4579bd95eed4252b9f65750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab599914a1c716d6242ed073c8b5a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a48db26e4c59838a249e065d2a09d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe99980a65fe1748e2c1a77d72a5a6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29182a8ed354f22716d7a7df605dc87954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025563bce18b7cede3479ca089b286e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76fb11ad9273dab220bd656832a23856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79813afc46c1c666ccc5670605e2e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01aedb0810b4b7a9bf0ae162f47d9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bb1b3a83da8919a05e838865453fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8702551d383df06e81463b1e369e5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c20e64d03dd143defead8a2093f6d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d553d27abe932fd86fa320c9f6e95d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d750942f77329053c02a2f3bff86b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b842b4cdeb81f5f0673b69c6b26dd7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18999e072b4252fd511946befc2ddcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b935d7c5c2f702777f6d2296a182666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c07e22373b5d6a264fda50fbbcff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43624a3ef09bbf218faeeb56976adb7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1535b2bfcd741eb5f91729cc829ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e933d37b7cf77ce3af275628af3fa1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ba98b32d7e282433a45dc2eeae3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a64553630a3e0b716d2847762b25272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb0d5804d8ac72491c51a9f8cfc44f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db7ec96bf35eeb921c38b0d465c7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b3e7eb20a8f940ab52cf5b57fc2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8be1aa525c5963a3c4a1471de729f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3e7ad675fcb0ccd00f5c3fb434cc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcaa3cd727a5872b02a29c9fde3e0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4606f1d157823e4d24dbeabbeb727779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2f0bbc087e4163e03302d2607b7f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af904b3ca348e0627ac89b549c6db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc34f9cdf08440c2e9a7d70eff886e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee51a1388dfc938c06ff0bddd62038a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87879113131194ad0ebe633dbd854b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb14809a1f91baab1f67ccae961de8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f7564a1557b64d165e5565f4774186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276d763ad7b30a2e95add2753547dfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a8eceee18426b9d0800252a72dcce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475dc55b11c60a389f371d0d91b2f6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb24826f08678613bb457c1057d7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68208a9dcf87d31d14e67d6682b319d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499077ef6ff50a9f9ea82e1757b78192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961dabd9f4a835552fb150baa9d5c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f67c69508d2cc1792b3d24d7f1f0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b427ce14f3de828dfbd8be78350e3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2fee5cc5619a5cd28240efc166c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450becf57427dd6ee9ad9f35810832e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d47eff95f6a9885e50c513621a7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da578cd61013e811b703408f36d58f0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4e0ce95241de25f7029e7ba4341bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe0baee76539fb6b2bd05aa2c546c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ae50a955e54561cab82e693f482d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9882974801ab4d5b61677f15c7fa42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73df522fcab85d087d3de6e1fa01a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed097821628edf4e87251d1a6d3de7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140a2a6e921934cc0ef746fce8b2699106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e061ef05b15a2eed14d28c4720dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9929b800d8c70cbba31a8499d26de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108a3d2964f4d0dbe1221c749082e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23ff26aa417e53f75ce1a59efa1c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30f7ab514708c169df4ab45fa52f9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b2a9addf74d64fe31e75ba232b9b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb961781fafd23d365a9aaf35082ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3819d90343e87f2b64453ab525453114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3671b8ad1a3f57b0316b83efa94961115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18ea71a90e54ab97bd45e36ca2b15a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b10692957468138049e0735d556d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e2f9c3deedd1d7c38688ab37a27ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34526239a5e5401ada82536b49bafaf9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef43d1a9c7decc9edf99d38061e20c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87482a55e20e98d56927c900fd49b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3c2847598fc2803a7284687d9b40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee4c3290df95120723df1bbdab907a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1bc318763918360e9c61a00ba4349124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efbee621a0692f5cf5bb427da07275125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e8e8377926a91219f22314fcc9e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24a603cd5e8681e839d45101a00001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca87271a955b5121486346b47728b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f8d75a35720dee24e066af1074df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81bffe4290a3c8a875112edb14003f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca968fa2537aaefb1940c978c930b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a9bdda0fe18959a15081d23693de9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f97c3acd8dd9f8d6c6184a748514db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737706644a04b69640a7e1daceac757134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33f80899abe227a9d5f7104e636033135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4eab53b8ee1b37ffe76e1d9be7100136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9229e3427d5b4528b20021fe7f6db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed1d30bb31c259ad5edeedf8757786138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e4872eb46310b90eca379f13d23d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b91b6adce8ae1caf1035f499c0e5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c39c4cf570bcbbac006a1f25b7e08f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602d3cedc6c57c9cdb754b7733e6fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7eb928c2317b47208d5433e54577f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55912625947cc4c3e7b39753b9e5c90b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa838dbfb33121f8091ffe8ee2b98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd81e67bba330a1b5f2d3e12c72761146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2623147fe9cbe97f5783955ac7edefa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3087f57ac6fd5b501229b58a9b63a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe0d9aa2bddb6306c450472e335fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6630b436b5353d2cf382b2d6b47c74e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4e0b75e627a896206d84777adddd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f0d90f99947d73bd9ddaa36fb83f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c767b039728f5a76fa056e251411289153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf37942514d585c7d227ef4aef5ca3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01bb9d58ddb488d542263e8faa94a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7b2f0cb0ba42a3f23637b5bfeba0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf07ffcff2a9becb2185e39065110157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a3791a71d9539ac3f98756b9d502f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da38ec1fe8d545365c694693ae7bce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8ae741c8a3573962ddfbeb599dd08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25121a42d3bbc5b8559efc8d0eb23560161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad76a69c0031b0de64032e06d2fd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7952272d466aa2583c4677a8c71e662163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0a3ed32d26210572f149ca74480cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e052501042bf604cfe31d7891dbe6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb500ec486e410e590a88980d8b50d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74702c223a17d0c44fe5b4879ad69d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0490d35ed9cfe60379f6a3e0ec88c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c09472721b21659c38506981dedc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2142df5ef93ff078506c90fbdc920170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86073aa9478492932fda68ac3f451480171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311be93495ff4e0484a37f986dd98af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007b44a9951f0c629919ca4ab89c76a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12e1f39fbdb4e1e2e809b2cd44e947174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2461b054df9966d2502c62b7d0973f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa2a6f5591087402ea705a7e342b30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e90c2ba938adfa5fada3c33671cdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5d8fd7bfe699947473045a41a17be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c84f4c780bb9a09f411c25b46b2cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f352967857ea6a6056d0ea1b7c715f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9456aff582826c6a604cfaaee8e57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11dd0aa5471b2450c68c2f534fbfe4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b768dba132a5280b30382f5f4cfff9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677a1b4cc972cdb27bc74b9b0e709ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca0a30d2fb3577a84450c0b3973b1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c41e2672d0779b76f6511624c98a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250bf203a28f7762f78e061dd88857f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73add3e7602a6ab730466589d5026353188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6642053deb302471f32b31fffd579189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f2f7f0afa47a79391329b34d1a51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b63bfe69763ba0dec4d5dde5dd1f5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ee26c73b8d76794b67c7a94e83372192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf9db8235543d5e5f694c42d34723193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45087aabc2304ce55bd1d0bb02f9637194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a9d4e985fe0f1fafd4cdc7c75dab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fc88b278a40c766208afa46e3d078196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752c775cd1df094794b2ae528554c84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeab4145dd8ea506fab6f9c565349f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60edb53a6485ab5449fc101eff4e0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061324b341c768ccaf74cbc226dc3db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263b5aee1b95d437307e51d9bccb977201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f1bc48b570fd3d98caac36e6f9154202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917c2f2fe86ed929f0946fa100c978203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be2b8fa14e1b4d892be8458354745204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b769ebfd2998f0997a51984bad9c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf46de3675f0ec380890ab011382d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc3395d0e160881db3b3d2523d27e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda424c3d8614e64973243f5e6950bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83a8a15278944aa52e202ec6da465209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aff068de22bcb8dc10a683244e51e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699590ed0888f8fb903587311ddc08c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35dceee831eb7833873c2badc4a6a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065e4c087a072a8514c05467fb79d25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdab16c051292045699832287ea463214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00fb15beb59a44327d289632f60258215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13506c9d897f246e05846bce30e61c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71daec5a5fc26965d8aa020b7ecaa20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2207931b89c7ad1c0122aa3950a0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fad42c29f81a317869c6fe5b79e40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db15d9cb35085eff4bdc0efaf459055220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6444077f6b8be004e3262463827bdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747b0896099b8369cc5af17b9e190ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0f2db3856f559d46d89c4497fc189223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c984472721b434f9a298568d9e525b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00ecf1a96bc71b4826fe9efe15562f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ad884d8d41c9df1e5d616a0bafa32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e020df91e09cdfa56df289660349a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9924dbbbc23956677e61af22a58ef68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f98e7ef9496fc6e324998e338c437f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13552f57ae4efa48ac13de7f2be0d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294c143e7f3c3835bf7ed785e7ba7f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7f6e3030b6146bda8efbf1928723232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0bd5fd0f2b03df9f695d4b95c722233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecd35e220d28fd56df87d09c0f28d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb6465fa59d86695d14c8aeda44e03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d859d2b62c0a19e79f6f9d49aa143db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00660d48cc656b4a2072332858e37e3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff754c88c3b704dd7233e72918f0914238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d93895cd17326d89859b781dceefd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6120c49f0fd604376e8df40f8b4f8a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e982c1b637c068fc507b76f102b8ffb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f247ab2dfaf9aec471e9a0e82429c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6213e6c53fde933e430a302e5535be9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f4bba6c100a57e1caae45adaf8d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cd37b82fdaa46a949ff7e9dd23ca1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d2b3e038a5b40b6756388e6e2b522246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979bbf035e001aa2b3ccd9b95d1050247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a714b05ac01ad40cf12ab26d9f02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a648ac2377ccc04ea3fd30c604b6765249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050f0ac9d846e58ce0a97989f044ccd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d25168c41a2f84b967e37f183b09d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a1a84ccffff0c862dff3fff583cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351dda6f97edb23897936b42cd7766d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6354c43e8b82083ccb44354600ca40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063052a275d949fe0377223f1d96d24d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808161da350da22eec29210130a5d03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0075ca67b7f8b6ad0ecd10318cfc8e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994427c1f2550dc6aee54e2e0e5b378258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07852edc952aaa94d60c160dbb4cc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb721b74948694c69992d7aebbfeb71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f31ebba53c26d2327359c02f266a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f97d0f92913b428773fa1833483cb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265900afd24ce503c73314b33a0101a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc209c95716df920931582bc4891a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db821fc05a38ecde17c0ef33e981e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d30076ded2febd8f656b04f546691266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c849e0730d4c6b7b1be5de90e6996e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1d69a66b57ac245af394b99731e11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa03e6921d5cdac6ec6277f48ee3ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c4cb73d061e3f69b4e2625ab7401270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001be778b3e98bfbca1df40f67a56b4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d37284878346238896c7efc1b0236272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fb9c60115cd463a480dfdefcfbaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6991b0591e7f5dff0c900f8f4bbfdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd61f83717f037b2ee1f3875a8aceb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ce8cc881194849edbbbbbfa1eac5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d73a4e2f4c39e0d6abf86d04b8c38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da804ec951cd9825e0638a350841a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e112a710af8320d6f35ebb8ea38cdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abee179bdd0fada46341c4e3015951280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afee72704faca29caf864a18138aa37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2749ffe25c15ca33a31b15367ae0e24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb7703b1bd3f9bb1f2809490314dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda9ba363ad9c59f407f9e99b50dc9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1594f950b4280fc08c3badf6f2378285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249fb34fc9d67c3dcfd4ef7d051e2e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a16861d867141b6a08cdbb99768a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db75c22911e9f03f67b806f5074d88d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353218270ae64c095f275b8f7e08f46e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e23040bea9c20a7bcdb9af3e45f3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067e2247541e0d321ecd9752992126291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0f8bf5f8d0d9b2ff37f1d79d9eb40292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043e7d2ee9bb75e5a1ef39dd99ba3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcba6138e261836bb8f50830178d2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188c72e42c510cdd72dcda562b63a793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4aae9721a781893dc6a6b3555a9cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb374eaba0414d0ef85353751d41135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8321f4664579f6fb31e81b94b545c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1ad30d0cf62eb9f54ab27844de7357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db08a03028f12fa0a0c27b65e408b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73183f1f6acfd37544554fc64f6e48699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ae12a4b6da6cc9dcb31e4672fd7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4e182122fb93b3b76d6f545b9c94f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dfaac0a4bea38e03caade7193072912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1663cb8b166dcacbd1818c8a36e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f955ffbd0c20a7644d031605d69c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e38e8e51d78ee8fbb2efaaa4a6c2c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56d6b5bc68218aeefbcc609ae91e8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7142969fcf95573d96834aa61dec74d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045ff890644880cd764c2e62d6119118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0316cff4b4d1335cc8ddf1177009a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb58e0e894d92fd6c9711f8fc3380ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05257cd9f2d7701972404e209a40209721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56746510065db57e2638ea643168c38f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1fa44901a7548aea87c4ce3b5047823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a061e3f6667d3061165369e9f58f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc2d2531cd3b81d35eaf74ff1fb5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad03a660a8a142d699b37a80e7590526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf22ebb39c21fbb6e51225ef81c26b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1836743ffe65cc0f533f3448d7ee46728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca03e6c37f3bc54b7b70f15ba199e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018c50a250854a1ce1f7c531beea3fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534ec8abfca028da85bad614c4de2b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f70314097f213eae4128d8ba3f8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd414c5e88300fb7f4d9cfb2a0f5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e4e6df141d221878b237de63b11234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84480db1ed23b22dce8edaca76a173f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9bb58392e77590425bdfb1528f45336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775c32dc41a75e3b88591375d3bd49837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeef5752628e89b8498040757aaed9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707c6e3921efbcaad007773bdb7b4f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a8d5c11c347d03c8afa8fc5cb423c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5dc2972e8af83b44190bf4bc7dc2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a5042c3192c07b8756d702301c94c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648882659f8e2d432f8f7b39d9a670d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88fd8e18b5fab1b8cf004b86684be144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb11fd00a0fd6e28da12c451b9a3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdd4148d16b85d29fd17b32c06070046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81da447b00d1e6fd3b17165260912d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b357a3e9c61eb6442abaf165b67244b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53450f76fb6d55aaf20d8579d6b883a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8aff7b0a0fc408c011620770ede0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c63b2bde1f99016c72f248df7d27751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b633d57fd7a340bd8627d57a5b73fd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d51edfaed51f34cee27bc50de619553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225677036f6d3afae937e4c606f2bf4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e069d5f9a548a4e9b3e90a86aec90955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3d80b707b5e9137c2ecfdb23083256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248f3e4bf081ddff1189d54ff02c0e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f66e87e63f5a9a6f9d122974cc5fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301e6e38ab59316ad1da1668326fc7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82848ec738c79229d0c2560725cd3cd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d439007893f0972e218491fb39751561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb440efb0de91c35767b3181c0dc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b5dce59efdaaa9ed721ee7489b1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42615d346629c5a32fbd4c4771a3b9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8671195c269c6ea2170936f39f924465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706b99c67c18b778163256ad9fc23c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9171c572e4df216d23c591a043bccd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f19b3eab14e3853487b91a6ce911068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c5ccd55cef5bdc2c842c59e0d763069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f401268388912381ec52fcf9cd3f2cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffb8bceb7d8212449ade93422175071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760a00c99e2e89274881f5f82be5d4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8b19c14280962f3ffd3f1f1dd844873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f216cb77d3f042044e55a73bf32174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aec41b942296ff09f8a08adc72a35975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e796df3373209105b5b057742c56a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c65667e4d069907c6b94009f80ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e024c1a7c5ef45941f9e9599707678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8d04a3ce34a8d743471b8746b805479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28bf924ad733c4c98184e593da716480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6f9ff4ff59a14aadb915f94cb309981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5687aa2f8c294df8c6c13affc6cda882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb377541a12b1acb41a2fccca13257483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf203306914c994dd2402af40c6d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7692586bbd422034b256b765bfb4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4a4e887d2f0dcdad35422de6cb0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203098d9877dddb6a99745b9f13517a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dd9e1e9f0bae71bc19ec671a36f2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db62b3d0c3aef01c5e785241fce003489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44952a71e569ede7640d6f454cc0e5fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff83e1cd82b956431c72de6712b1a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23620278050a1b4eeaa3ba274c463d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75ea936604e6be4ae2aa49eba422393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844779759d22349d21ffd74de8bc607094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f67d307f16db3294ca2c3ad9044ec395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97fa2302a2c0eb7e5988ef52937e9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70baa5569656efe8601492f82c305797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee0e3da8f5dffb7c3c6d11cd72fa4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a8ef705e02ec6ff93fb9fe80533a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e065a552ebede1810b3d3b96c9ad04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f757a35f5744d2d0b429b446ef582c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78041435039b4ec21a2bc399e55f6e88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768b0dd4e1fd4c8538d8f9ea720cc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa9a7333ad92795334dcfc0ac6c1fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e90a6a17cec71d91170b111217c9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84355d0f415122dfbf50d789bc05f8d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d96f26e73d4aaeee53a9ebe63e90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739e7fa2a734744e0d46c45b07cc259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667ec0d6ddcb9e2aac1f350d5275be4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ebf5a1c48df22176e8dcf58e6ba99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4f78dfb4bf3f282effde670f39be4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf8b5f06bda80846dba8d46c3e5db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f394461946af0f8b908397b73be06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b60ff41e613e169cf8b5a23b9e1bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94921a86951c49c7ed13c1b4f03d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d6c089b7bef03295cb1d3c04910c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7580d6c56781bb20b18d063bc9ec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84620af4f6c8b942a49ffcb8a72e1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f5ab5c4fd994dc68cbbefcecdadea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a6656933507bfa40f22aac90b7aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaa626e7421324ad5941669aaa5c37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58954b4b2d6a30ba8916958177049557122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba071d9f7456de8329e7a875a733685123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab4bd6d7cad1a57e152fa0d4ad955124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac59fe8d96a861f0d23e9f0e2ff7803125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a96510f119bb90f13d578ccef50ca4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583004fde10a3d650aa7d3715e710679127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78520d5c57b53ebe911f63c14b52e14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259756f721a804dedf8bb89e7fe19fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91a015703be1cc7629b4f38d54bf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750895d0eb3bf09d4e3b0dcceb264e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a989336a3c46e9ad25f9c6ffbdfdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e2a403711f29873b2e38274ea30a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec6a135aeb53b4cf9df67cee37d2ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08b8c7a7bb2d2934a8057bb2a8aa2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde08d3cc169319ff8d0d488baf5f1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d71346fe39b326ade46b771be104e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3977c8957649665b16a325ad8edd8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3b9b3b43ef95220c2e3a79b20305139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec011e539de5ffcb2c4dc105c0e7a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742fe68e11cdd66e55e3fad4241cf26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefe5b285273e3eb83a2ce30464b80d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d79b5f22228dbe81715bd0b1a9346143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11364d963a69ea080a20d71722755c8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce0c63f2efce4a4d254051f9665e89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eeb72e28b05b795ca373e9eb521b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d1cd8fd9bb1bf4a2d2b203572339b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e31b7b494f5c3f1894930eea1cfeb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeefe0a163c01ac4d10199fbef8495d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f516a05ceed4732166c3d27dcfd751b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efea41bf7395e28fd1cb00f48f75ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14948d891a749b2c2c85b93bfe4222152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9221a70b7be09a8e3fd1cce0adc58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6202f05b7f4a8fae5a8c2fcf7bc607d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f143d3f08b3d50cc7556a909f206155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8e95597a18a89c89090d50eec9c53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbcbc22472c58b40c9ae0b22e8b909157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360987c02752aa03cd34c21ed095b22f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2798a345e4958d7431414134bf4a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687697b8b3c6e1c2ddbcf64154dde9bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f8abe847436e0bfa8055daa95bbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993b2085133a7550e9d1ddb9b8573ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9df6ba769a6a72eb6278048f5264a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323c4c84f014671128bbe340b85c12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e6f9cef99a0148f15bd83f3ee6b24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a5d9bec552e95f9516e5b19ed3409166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c12d0dee3925ae0aaa7ce8e4171e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ffc2783eb3e10afb42e137f063ac5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341746732e9b396dfdb5e5cb7319b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4032180a2edeb0599d0325690f9c914170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb00f56b7082ba31db822407d07ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a27633001cf4c67bd2f5752089af7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf27096ac7aa99741c7d0c5a9193abc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bd64716abdfc8a63a3166c2044121174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edf7ffb5a1bb58f0bf4a6ede362b6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16615905adae0756509163be21594b9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f591614ab9004f355fd5ede157047177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3f025f3a863ea7cc137b3de310498178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d6a1385c13fa4fad71ad51ce6966c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0fc7cbef93b8639d239e95230d582180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34add1eb4717d6f3bdc935ff17d84016181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d615724751cb04295a37f4436165a00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f165c7862256ebdb478f147a7990183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e2d5611c4b914d3f51f7c26a3e02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f258da4ab3f23bffecb7ccad47e530185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1332bcf79a8445debd7b46ad962665186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d52420237b2733d78cad9361ca4ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d71a2add544f4aa9cebf7fb28bc09a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b824be39123f16fa3c6215612f41a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd4732c14db19b3c4ad2359c879a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbcd341d32de14b210baa01fa2fb6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec958d50e88229f813ea9159c9b3c63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096ecd29e617a3324413f9423cab7d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7ec6643151fbb6ff117de2f8fa866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff728d1ed418a54c2563081b60ab21e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77537c129df325fea33c6b482296201b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e40a5c76b5fcef5dfb3dd26d53a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01508aed26924dee1f538ffa25d83a93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbd852af9e934890bd51362d54a0a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77554f963d50b40fd90e09693ddc464200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14262f49cb712c1e247e2146b7e8f13b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4b44489497854b6b967d86b2e89ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11d9f7be1045b28a657b5c40ae3337203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf619e8d83c07e7ff7c49ba323a2a9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4635203515c460ad8355d22b54e80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688df8085545744801c60344d4a8ab48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf46777aefdd034af37a5f20f5e8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554baf863c2c911bcd9357a9185a693208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a179c910c6fc4b7418b96f27963086e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6973f16459e5284329503edd692eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233c1744560899e4e5538d8b2a617c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fe0b29d72e9ae9944ee0d1b7cc607212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73fd0d30fe794c65aaa2f10fa6a1d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994414f27fb8d15feb12ddb28fbbf41c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca430cd859fc6ed4b5ff5f7eb574b955215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e847cde95bd2a68401f0e38b46bedd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef24d4ccbf1703c753aaae90e9d813217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd37a2e2d4453ed536e31e1cc0a432218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00acd0e30ca557d87587efb6fe6c6de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b0ecf75e948c378542c18d19050c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abed12e927ce464c03b6ac0a8223ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dc4c1683851775859996bc37859d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb492589bbeb3203dce71ada67c2ddcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bca95dc03e7c448dccebc150c7153224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6440c90208946e1c54ff9132ce38c27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca56d640abbb12588add169a25621f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca2d21d534a222371b960db512cb62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15c53a6ae96cd26cb0e9da997d837d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8147e4e420947f82edea01431b9c6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542e2474b8427dfb991e723a53853bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9757330afd44efa5aafb3fa1193fecf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f4eba3a7c35350120f80b89d076b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89c8e95de082176b022e8f4a76c911233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0982c1d87fa0076f2bb9141427be9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44561ace6ae34953d192ee43b8f2bb0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b21c703bc6d30077eb4990d194c218236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe2a04e8c252f87c41a8623ac827ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586383befac18feb6b8eeb449ae6dba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b16d498d71aed135a5cf9da07230239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f011f977e7033d114cf4b19ed0886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4299c89a72b8f6fd51d97a0671bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae38e696007d684404528b515913a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba313829853aca7c3468672dfcf4bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e74e6d4eb2aede2700caa7cddcce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd1eefc2a0fb3448176e5206ac434245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a345f71fcf922589eab044ec5443fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd180019aa81401a646c6410465d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b4105b789bd3401146dea8ad94c23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39115543317b97d5a2baaf2deb193e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8387fc5e0209e39351120b0ef12e2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566013240b332db3a03eddeaefd09d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28aade504a52733adb91316482197b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e52a5e5e181921d9e508ba5f269950253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c94500a6a5130e228b658024aacd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e34f96fd6217440cd53935c921cb99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8532614b4b1923b3c157def74f6b6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d9d0d1d24b0d516824499a19d68a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54965ab1f6b62b7be4bc8b625817ab9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f9ad2522a269acfba7b26bc255d97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4624a9802ff1d278afc03a3afdec2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a2b891cb3ec2e3bd30029b820b54b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae4f421b9b74c423fc953d38d18b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070f790e1ee61b0d151c1d8003c86fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc387737fdc67e36ed538bca4c5c51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c755f66ea10641598c6d7eefee1eda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b6c814493156a5345a3a450948b68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d67b44609ac82b3cfb4c94540e33ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1db50007985b1f4247ee85994865eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176da9238650854bd401c4fc34945a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3554d6908291678a66a5764d94ba33a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bc279e7a7d5e4520e2aa3133e4a4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db91aed0da0890cbbf0939ee9f2f0a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93219403cd4cbedc8367deb87c1e4e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ab8c52120ae67147d16542bb85a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479e7339ccd2affa909226c02b035af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb1d58e99a499d7dee6335acf60d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276497bb2d14e669adf5e5573c1c4b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527962c722ab525b205ab2e284be14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eabed7e3fb4c77eeb85cda78b5dcd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6b874f5a956320612247f2b96cb1280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1165,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9527,410 +9485,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10480,2910 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26927</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>10.97</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E140" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F140" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29940</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
-[...8 lines deleted...]
-      <c r="D142" s="0" t="s">
         <v>341</v>
-      </c>
-[...138 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>