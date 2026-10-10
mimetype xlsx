--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,57 +859,60 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
@@ -1135,51 +1102,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef296fa95a36f29a6362af091e2b1bef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e11a4c5b815d17e3d8a4851b1d462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e20fcea921f54b9051a77410f8cd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ef869ff80495b6e3b46a06d303f464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790d437a63f0026c7b734a2d332b035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8698d6413c77501d4afe919c79897206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb3c55d4e201297f70910f48b01eae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234f4d3655386c63cc3578fd229c1108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162d8c067743886774f8c9b9f573b959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c85f2252bbcee648a33297fa20c7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf786d213eda7ba61755f5c5f938ea811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fd8298a1c3f29aecfbbf763777f4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd387b20fa2610dad47d346aa36650c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b50ee9dde8c3c36428862ce12485714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c8c4bccdbc5292ec150f7a8c0fbd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43607b6209f468e3678103add272546d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0b26dbe84002f46a1ae9490d081b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277862e61668d481ca510161b605b98718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a473932687ce8dcb83948d4a1edc16419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f08702cf4142444a2ce02c43f1308a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b58f81cabdd58ff5eec078bdc630b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc702f6e2dd1c14a6bc6a3b998a8b31b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a9e2fbe94ce1dbc86b82f7d7014423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab025025b0d0233b7a1375229dd7a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88494e8309a25afe735ccda5d5552f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09930386630fcba1e634551476160ffb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be34f99261c411fe7ffbd2ae8a3969627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196ef7e8088db80721c5541db302a2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9612274ec6ce4243f414bf4ffe6fe829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061430ba36bf63f1398d714c6989ecb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4918c67a631f56ac74813c9292c8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3daae70a917de3423f33f317ff7d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248a6dffcea431f25865266eac9e98333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38ee65565f33f13531b7e42f9d276c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef957566b10c05ac3843cc467c40335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792d2793165e25529d068f45b8ac4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1d84838a944bf74edf9612f9db5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1178e6adaf0ccd69188f4e08a437638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd70ce5aa5afbb63576390b3d353d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca1a45fe2918239ac0bb167f5409ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0074c354e6676c245fb0992bb2299741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6490e715f022361d773849c761d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b91d8ca17e489352a841bbc9924043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11552d0de4fa4c16e0ec3d07b39a019d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ea420682ffcf8508ac7acb1f84a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10885158f2fd170d23437bad56ca174e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d58d6c1267ef22bfa60c7767a2072a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602510b79b19c6ee49364dbd62d6a6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249f357c0fac4c22420849ce44125c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401adf7d0e23816425c9aeab0993004150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b99b5953c6479e5e56af19e2ebf96c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131360b45a58f0e033a52d99d0493be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0804d709cc2e8696cfed5849fa59253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4023f33647e56ba11b32d0eda9df01954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578d219e0373da446919715b2d58bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79555ad7e8fc41e51b7d883268ada8fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0e648f1dcd401479a3d09c04e9db857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53afb2f688e15aa1f4f59a6d6b35658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ab9e45a5cfb4c91763d91a93b3f9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64580a20b2e3adb9ba578d6d2c4334a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d352a8941a6c969e327003f62dce84961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48390da6b800ee7c87aa0ef7a43f81362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490bb5652f5fa7de36903a03eaa94c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f0518c28e6442abcfe66f98a4c49864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903f1c9a8d638fdbf54c4fc29ae5ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc852360441063949ea4b799db1891666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda22727c9891990a02f16c51e612667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c1c7f53697fe90e7aff42dee56a0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f5678746dff2715c8518da2f5678e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b382d8563723d8ae5feb9679f6132970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d36a062d1b99ca9b693095e132e6be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43f5334907c6b0b657a629772d37bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df22ac83ea39adb2625a5ccf54a1dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2e1bd5577a9d623af78ffa58a5d9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc84cf6146cf61467f392e1d87e984f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e686421f5026c5e654ff5250e380c7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1f6d095ebee9e3b8a5e40672f72ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd35980055b376b5f22ef13e185fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff56cf18df06c425fd9ec8b32df7fa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09375e91f1972d98d1945eff407374a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a27aa733a69a6fb5684ef5d9ef00081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c2879521cb0839baa36e9a74c68a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314b6a6c67559ef22e1bdb36b5d30af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f141b8d87508920b20768bc32ae080f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f8e49f59c8d151d5023ded00409d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf78f2c66bfdf022595dbe5f617f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05025a64ade18f1c52fb0c66ee8d6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321749628d26dd7d364f3191131d09d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12cbc9b71bb18ae520e55acf74648f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ecb253fe61ffad23e4383b31cf0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c616cf580f122499b70131247df0f4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d44c70ab56bf5ae6327460fbdc8f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38af15528166f9e376e4f507d36a35393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939205cca2d1e695939720de34e2d8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b1275b3a6f14fe67860bf9e00899995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a5548e8eb5a33c9133539a19702c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa1849ad91b8682c0bcbef08faab897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab415b79027ae8c9099504b5b8553c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63786183239740864e9aa557b7d8fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73feb0575c068ae0b307caf44f0b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b77872d124af090fba42643c2c3cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133011e779c317e2aaac38e024b1056102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ace3eaef70d739a4305803667af11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7325b3d1018e3ad674b14b352435cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9d772b9052fbbf78af01c6d004dd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48aaa8aa2aab4dbf94929f869f7394106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c75e2db3bafb7c8ace3c2c622993f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade24a1d3cc2febb70839ffb76b159108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eec7e96f796183328126bae54243b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0e5f8d6c24145c959d6242e6c30e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b7899a0c4b4233535229ebbfe7dac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca18b9c48613739e1cfd38304d127112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f056a8d51c97334f5b22fc7fe2d71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89912cd7076b0143cb673affc40698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790100f303a471e721c74fcfab0aa756115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c9212077f42a75b19da4eaaaf2944116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f452da079cedd7f91f2666cdd649b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e90f099f3f74556cf464cc998a1675118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828faefc6fb27a03ab6c3649ec7c1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefa178ba10bbb7470bda516582fed0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a98cb0140cdaaa8ce0b33d0ae6ad7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d2eeedb041f920c709386622d41ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe4a97355e03493d4a1c7479024c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb94c44b22dd2d4193a8e084fe21677124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb311fd312acd4278608cffba4b9c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26414a27df19e5dafed0e0011547c191126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef938b692d5ed1c003a2b080af60d254127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d33f1b465962efa724feb2702f80f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a290cc84a6c944d28752d5dcaaa10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf2cf301a23c0374ba0b0c7c4b4040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317959d557fed812a2af2d1713774cdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8a6fc649d32b51272995fcd77874132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c9d2defba59c116bac2591ec9f31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b9fb5cdda76d244cb7a1cbba06556134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ca18f7f7fae8b09922ec94e5bed6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2ce64089be1bc868ee23abb9b150c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb37c7e15a42081eedbfa7a030385137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c820a8fddf26059daccaba94061df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679049fe8a5395a193b500f27676c21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc77d15bf9fb177babf643b92a783140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0917fd40af48f7c8a14f6506219ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cea9f77b0674f9f24f3b85d5ff397142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f054566717729fc6f769719491b25b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4f9db5b9605ef2ed4cda8ad07e3a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72f62ff9d26b37b7a4da13b0b5b7f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2296dce899d211042341cf88fa38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71becbc01a32e6b344543d82a78f46c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65077271910cba1906e495ab335d4631148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33425f1c032af9e7b568c33b4e01c58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fefdfa82f2339cc8212a5d91650a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c4779fdb8e4bd29cf0b81661e2bad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f05412b4c4e55ff1308609fdfbdaeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8148c90d8579858115f305768eab8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f18e1350eb7daa8af60348c3868b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7483494f34fcf44bf39bbe6e44751155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a121ed520be13db4ee4edabba568156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba068a08c0784336a022856001e92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57f16ff58158e1e5f39526ec402bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c8696d13f2f1febd5502d06942faf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b91beb431ffd2e33e42b2fb01415e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ccbdb69035212f105807e457df7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8b1df4e9e2ba7d42be4e07d755614162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef3cd2db6e8bc5acd7bf378843651163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a635f0bd56992a9183f6c55a7a12b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f6df6fbec4745bd9f4d12a3217503165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e1b016b8d772a7ed4be836424b3b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604abcf71c7bb6ca9279b003f51725b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477f8665958a4d78ebfb3516ae634b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a86cfb59c252d5cbca1bd8ea6ae795169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd373cfeec6e41a4badcacf0e8028c9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30567b4d5b64f633fd89889dbccd7f8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127aed954b1d39eb88c03b6c160f82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15626da16c77f521a0fd6ddf47fe94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa84625c8deae286bf9af2ab443bc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b26e33800ca94fb7750564754732175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934289a0ccad9b781fd47986e9dc028a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057629eda8e75a1fa11398be987d8802177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf6ff50d9f5baebd6dc8d172815c36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb2699da4c7f3a60b4314d414f038b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d085ac37e6c0dccf0613632b7dc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7add9e20ea5d21046396e8094ed1b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b5ea47b386f566c6027766901f8be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859b625637b284752a2329f179b839d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c181c99579984ead63d405bcc7c4e26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1cbbf4c1076484faf7fa134d1e78b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19551bd35cfd198004ea2f756b0dea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cbf3b65db2e4c96aa06bd0826b28d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a38d34b2f438effe46535b9661fc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e09c1309b2e1f2033c21059f65716189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6b5fefdb47155378d72b8cdbed554190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56c457c08f46a15c09126c355d3406191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db84178d3e900eabccfaf3ebb158c5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd01f731c65c074c5388ce4fde76c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bd754ad10e62a23cbb3fefb6af166194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a36492ae88512adbd329512183b4a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d8638eced02f2f58dbf13d07598e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817893f35f9ee0d63d10ca441dfdc38b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e90698f357cd6ae5c6c61b467520198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3348302533fcf227f176361e400e21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbca4d6688f07087d79b3cf26a4dbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050b8d542a08636509935c435c92849201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14de460a3b6952c8c70cfeae275053202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188d5a07f619b30a402d1da4b28976c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325d84e007d725a5e531258f4e09dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4483cd28f07b6c5149552eafb5e6dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4d75b35f8879669292431eb00b44e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e6d0125d5630c9d1312dde1751c44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bfc5a935473fb499b609e70b5bc9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460323bc468df1948124d1e3507729f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfae598592a9a837f2f539417e6d05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c21b42499ff1268fb204b5dd866cd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5048bb1c67f1de7914a286e3d7a1c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77817b2bf67d0ec1d75a9591841090213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a7ee262bfabe62d325a3c4a9779a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ab3d7b3d273636a5c0a9904def29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a25a0042fd8269f8517bb92c3272a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f5424133ac0a054f433fe00a3003e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b73b714b189645477834d8adc2df7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde77fd6052b89ed57852b4a655686b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef41a18c312e0a9b68c8a7644a551c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb410b768769afd64d665b8e4fc56c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f042d5ee54ef4cd4572bb655f424b13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb1a56d25def0d5a9770434644943223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f07dc164ca14f7f83324afe794b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae1928fe99b4f988ebcc6b291f58a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a24285f937bca32ef1a969b1a38a78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7959091d0f37ea3a40fabaefdc1c2ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711b47a677be8f917e4c89dc2356650228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe26567d2d96ece72708c02a23c3af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582119172b48a85f5fb919ce83fa544230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010f7cdc57e20559c3cd7ab39711130231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5da913716b915e5d7324834df81814232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360530fffb032e9c74a60879f8ad3e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce44c825ae00c0a1421f75f9d0f95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670d7823a5d02035798010071cec7d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effdb948b46595416bd05f61f1f95bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e4b5b620e4aa3dd825a2986bfa570237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676310b53b120d0833f5ea99d93c85d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e19aa03ce6b3d7d61954065171142239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c7f1a4791012bb0bb52355e173c5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484e8bea3f6e3f81a896b4a9853f913241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465bec2c9a5ce00d6aacf808a450f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fbb6108f66c210e2f4ac5ce619801243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3329221e24ee5858fd6cf4f53d514244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f1df8670e9ad777ab422d45c22f12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262fce36d10cc375c063baf5ce18a32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db449f3a82fadb545a7463837881a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f13c13a0930ff593e38b12753c976248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e6bd751f9ae9301863b297b711255249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9187a9d84b06a714831b0414c495b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b8562704303f7624085ae0eef6b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e1466d7df2a3674c856f8c60dfc01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b5cc91dad7d1edc9a9bdbc3bf0ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677690fff296bb7c0e18cf733915c5d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20969b21de0580524a7b0f8e433786c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd502d62a2f75a3c22d15851d889750c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ce1f3537094b0d2e58e8b1bbeae8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cb35f1fec7bbba09ba4b83aa78a4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7afafe6609933a3969930ba5125ec8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e798821bdccd6920f29f6852b5e25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1363ce4e1910df078fc02d2a001a0b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5622a40c28d09ba6f45b77424dd50f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19d51216e72029808c59671c7a730263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237a001f9f538227c816dac7a3f0b52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16be82fb2f9232240007ddc51b51e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e3b7d8913a989d4128f5072eb751266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c001dddd0c0bc1b51dbe218072e3d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc4eeb827fed1393016182a69fd72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889db68bc7bc242b70db81fd40f297a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb750522c72b54e34e4dbdd449ffdd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158cd37db31915cd1ee03622b006a84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c5da17872ba35d10fdbb063e388a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5d41ee18b0dc15559145cd1f2a511273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4903d10f38f5ef01bf7fa42f3f1d675274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c991951a97930f3c296b06b49e6df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd24f56b02ae6f1658d30f8132eeba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb95d24ba031ea3c11d0dc0bd04a1ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf2efd7cfce50ee57cfc0d91dde4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf2cab0ef09d939e07c6a2ad2b536a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a4e1cf427a154bf8ede8a0571276e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aee543a7e96a25e826bcb6eaaa0c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cacdc859a95150e29c4d360f48d3ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd3ba7d67d73e9f87c6d2223d6a601283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d55699979b069dfd6edce750b45fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bce7bea9e54d2dea7dfff4ac735b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7315412103460d7558dca49825954d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb44cb9466d3a05eda443aea57ba1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a679a0f6803a6f2bad51d26e1a1b216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54226aa0af3ca8a32659dba45591e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999328ef8da1cf7663e41bc6056e3d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc62e69957b04499329e752d169fc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025297d8e76760010a7f2c7c7d3d4f9292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50c2935d7705e55307570f1e12f4fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d4a1e3511d7c88a20a3fb70039d4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff8b1194f436ce4f9989f2d6005783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9903f9d78241f9e8e4f532f81222e6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3edb2d165dcf1ad1b3fdf16c8eba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d2c9e1d650609b099b4eff7df154b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a45f701643d5d926aa06fceb84d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2986c2c913dbc35995a2e133fec5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebc13ae56d0906ee332d22e0df98939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbc15e8b8c037927590e0070c8d56110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0ceea5b15fb0bf3a261ba1e8276c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bd1154c0d9704a53f783f7a71e13412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a03b40096d7b91e608a975165bb36813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f39570e9e407969f334425b246fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752923fe8fc1f977ae816b84615e7ac515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc661d4e6a87d4f2cd49af5d88c13de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153355ee6749a1fbbf6b95426a97efbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228df02a2adecc7e1b78edbee4e682918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8af013bc80835b177d708e2b43d9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206b0eeaed74ae525bd37999e0ea78a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567abba07dda78e5079cf7bf629fdbbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee923b4ca3ecb02d20195183f3bb6cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caacdca3ad0fd0dc4cdef8947be81923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1351c4ca92b3471276d33029e6eab9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19403e95e0421f9dee4d8ed874cb75825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25901b43e97af1707ec9e523375c4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286083595340ea332545e7fd1fa646f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493350be7f82865f2ea2bbc6ead513a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b36256ea4f6a8d0887a5e451cfadf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b0a6b1143739c4cae9ed2c781fbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59baab300794cebd1ba23902f70c4f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e18dce7188c657057bcaa40afa97332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79c442314d221a2b91688e6f108cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892d288d25ad4503e8edf1e868b023634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d3c4e785743c31acfcc129ba000435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416c6d9f2589e4972dc288b3b61387036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d71a8a7793fff57fc9707c9fe85637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a86b69c3ad0e1f53bc35d679dc4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b91c7eafb25787d6470b964cb0cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddb5e19a78b7b2cb3681bb13ee2ba840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca6349ca95ae71f345812064edadd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624425e56d44fbb65f6cd129708c243742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2666dc7de9a114ac1d77bc1cdc48743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ea486e9aad5be9da318dd6a4445f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb68a6328bb29d74f7ce885d8ea803545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520869c30d3d8d5ca83518a83b119746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37856db059486caadd045b6988137da847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640f64ba52cb21180c848c5dd87c77348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7a387e6575107514294e5b2b40cbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55674da6b0153772ee27d600982cbbb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a603f28f1b6c835579acafbd16dfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1bebcba7744b974aa22a258f96cd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce1f6207ab78e9a10ec1b0a450f7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46527707e9868017fc7b4b9def71f54f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753c05459b1bc217ad5f0d6097bbf2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003136bb4ff8af71a46583c97bd1ea156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2faa9de374189b67b9762ee1102ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2698accf55310e2e9ca262d932d1a1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd4f3cc2ea4a9acb419f80cc24c97c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71acbd06406136394c795837d9db40d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bbae9dbdae79557ec227479ea68ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9258d9e5a2b0f59945c473d73ba20e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb56046b181802d870bb28ede43d3dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb70dfaa746435023aae34471a1311264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183074430ddf74b8f8c3f17707798265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726fc577d22bc4332c6dcd44dfc790166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacd8f68d3ffc08850fbc7c92c6f8a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae611fad2a177ee17e9537d892bbbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de457adb33d086aefdf29315e4025b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc680eaa5f9df0d36f6be4020680170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3764af7fb51d2a48e139afe2050d4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944f890531106c8548a6b5fe2f904172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57609b89faa3acf111da006aaee66173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98adae043fc45bd6d2081dc1b8098c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a8d537505f18b20bff3eb10841b9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe055dd047eaae5d95cc4faf846a99776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9491927c79c9c1139caf9baa6b294577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e3ab9eca10791ae0dd8f5e217e9c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bfe18fe520bea69a76184f39fedad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899d7587b0b4ab60c761deeb836284f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddab7f239c84a08e94299f9ebec031681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d749c603f9796dbd2eed85d6fc4ce4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cba56fc9717220c68fd28a00cad25283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e60a60e332c947c68f069e17fbcd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db685d53c83d0a3705548c9b816e3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dc285d6445e6d6ebcdbce8876081486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33200bdaf4bb79cf4673d152174f63187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1831af09b400a24488af255773664f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9e362cafb6a3f6138367d531cf1bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f77ba8500afc5bfc3627bd7fbf1c0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d297a73f2584f022107eb4c933c5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d79c234fa2a86527ac0fb48a6a0c2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1f3cca455baf7c23da687d97d3a9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8c76ab3f6d74604cc2d58868c2e6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f39ec911ffeada98cb43ccbcdc8e1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a0ec8a87c4933df5181257d9122496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797a6fe2bc170d795444d39a4d2ee8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221703cb425384f382a14a1f864607f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1854898ad442cd0df70b1803d8af6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794fc0381b1af72b2ced505a0af1e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e42b8ea245740f65a4fe96380e4c00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d63f4529fdc9b83e6f1c09a7a50054102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f44eabb59bd69f50f8ac217ec00a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8d4a93f76b3fcc369455d43a693c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587107e6b4ed3d0607ec201464b4600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa9d4180e54a9bb47fa1198edfd320106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2004433e5062de93d6d53dd628e6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c58f77582991dd890847e4bcee05c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983240fde13967efb2d303829b4fca45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710fb89f7185722a18224a98a46afa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b41f655c9b7659c34b0677a84109111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeff803ed5ede7784c7a53e9efa8f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734f9e2f04d067a8110a4dd8f0d01d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6cd869d6820ba950c226ab2bcce1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f618da434aadcb61caa8741da0b602115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1894075b6eed0936e60741264b041116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee8baad86b96d868c617e943070252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491746d3262d01d774d9c22742ae298118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7b4765133e4481bb72752ba6831cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4968d31710a642b2ed6dfbdbc7a64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776f59623f1b830d46549ac7f27e667121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548457b0786b79ad5cbbc7436423433122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0537aa310f99dc3a534ad9bde008695123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef407bb56bef4b1a330ed65f7aa3bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dd04f26411d1691ff6a28e0c5d15d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498720e0201f87364355165e7a1ec0e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8abe75f5a6f3b31831cda5015759e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d5ccc2e395ac4f2e07a00563e32e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029a83e5fb2a485c061dcda19694f1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acab7d23491e062c91f57eb451f6e61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c032e46619bd4cc6771c2a2315278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028c4114a83d0f8ac8e76fe8d2e055f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e01cc571793a84bcdc1ba377308944133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069bc0ef026687845bd4932b83a732b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52438172e6548c0264c976268228092135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500168aca36f413c245254f81d0f6d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6bd958bf6f78d99777475d208eb84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e6af1b64c53bf22dd44bac7682c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4a5db2f3ee42b776aaa40d9059f4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771cb8d4f104f5b4ce4bb09d557d7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea1d033ff12ec85e298e974f0483e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c144f4c2094fa8fd6c0664149cbe9a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c57dac150b9b35308a3c6d310dd47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c65b292033e121bbfb98df1dcb2687144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc648bdbfbfe501c45a7a9d8b89b781145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4112059e38c1decc4408c1ab3c698146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36dc0efaf2989eb25672a400bed275147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df03dc67ae897620c1f0a617b228f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19a712c0bc8da51a865393187b812149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808c13da787cd840396134dd14a18b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe34f90d2993c1597654460c76ca5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acfb11512854194452abe99d6d4585152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e176fc179e8e91d309f7fa401630be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860c18e573b8c39ffb50ac42cf6b627154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5097feb7e9e3112e2cc3d28800e28f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46c104424249b1b1c3326b214a8626156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b289edd347cef8b8fea26d3156e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3512b4ab144accb168fd1c6cde5f2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066602c87615f7dcbe4cc2c90c1d1ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f01ffffc77b2fcdb9cf43d30b71d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833a8b3a1958c1184b9b4377b2df3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a06fae9294be3a069ec26923c63548162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea33622733a7e4ff01e80ef8c0fa3c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f92c77a945c558d3b5e7505bd492c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9f22377a1969c3a2ec1b4158177f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e648fdf0fc3bd65acf238a790abf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5d1fbd04421bbef92d574c03f762b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f413c69135848a3f4fdcf4d653e50ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f89f75de3ab112266e42c340650936169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801966243800f7a76d788329b184210170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a81a1c304e1ec3c301be9785f6988f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f211db5a345506bc69b4904726f19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad15f6fe7e3848fb2061f6ac791436f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22979300aa69b16c7835190a1c59a217174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d697bda0b3eb1c05c601f82029af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2e1c11d4dc27670c13d897839960176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb28967fc6060bffe981a8edf9f6a82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cffa75c2d6920165ef3178ffccde4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee41769f737fd2496968b2000d9e1ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e5080d01416649b5d9faa96e75a7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082618b7813ba9587346bc9e9aea5ef1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b3c1fe0d8c8e741d45e60c45ba35f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f534375efee4e23e34470fd16d4fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fdd511e76a170d53b942810962a38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b4d91874d925cf111b2079c7b415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9657f0dc416ba38bcb78d9b1bb7265186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e29c8cdc24531201efe9fe79e855d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f5ed8776b41b88fc7a37c0798b671188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5717314698adfffc12ed00a35882b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5fd126c765aeb83c4f61c4e497d2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39e015ea74b81563b84f40e11855e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbca85e3682ce989ea8ae2de5ac776f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683b7b18ec2ef63e7f1b4226bd43df8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e319605067aefe402b4c75cb71df16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f5210b4daf2d32743237600be96b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97efecf0e228d11b382f513e1bb568196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5884811b2515713e8608c78b9785636197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dcee863b5082796d3bff2cddac69f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43609ecbb1ad7bedfa3526c6c0dc1c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12458a0f0ddcc41eb1155a092fa885f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487acc39a2de6cd261382bd6b490910201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1cc7185fe0b687f285ecc9019a1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d3ad854c7a0bc36892c8664ce9ea8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df876e8960516061cd84db4779a43139204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b3a1a0e341c80d41b2e92191aa3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d88c3c9fc10ff57e53f20daed2679206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e44f4f319d45026f31b9d81ba34ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee798992b2e64a467419f5e6c0a4bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4443319969850a18769ff5a55bfb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f67e0468d27185bae740d88a9455fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db55f321ef35ad73101e662a2bd67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927df5a399a91365a0a8e68b0594f854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7d6f8c13875b7bcf0acd414056e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01572ea981bd01997b2fffac3754537214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926fdd2cdb397077e424babd2da0b5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f18ee6edbd2dc90072f6e14272e4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710b00cf008f4c9710f27cfb8b43bc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b1378f9dbc92c112a667cd0e05d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ecf3aa1516be39e95c758944e5a91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556bf0452db48c33bbd9b94847feee2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723a802d9e2cb5b5ff438c56985bb4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c7238b5d0deb5113e6a93d434094222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf34d08c1347770053109f94e083af5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5928b80939d7269bcd69a113843d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d832b84bcca95424fe3a454dad6a4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2efe6634d696963a9c3303b08e721226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b1c7991295345cd93d0549a11338227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274086f58f1d7d7fd7d4d6ebe02d4e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fe86e6df11e11f16093df1c7502f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4f8e3b586d4c7bba5479ca1b7fc8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6caf42426adb7f843a14f7f4f6b09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ea241547f08913048e232dffc273c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5d4a64e5d14f02724132feb37ccfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20743a62edc1558274caf8fa23e7ed5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b1f06fe5bff49dcbb82ed93e086a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f019dce9faa10dfc6eb7f111a9936236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ea304bfd05475595587020a3d1a84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3955aaf52c213a98f9053d28f005b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38942022538392bc946f68e5f2ae6d59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960b4fd3858ed7efaed6d65c4bcd0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaacdbc195e9cffaf3227d4b3cff3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95364ea9588768949988fdd64e336242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab138a576a8805cb219bac65376e6ec8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820175317cd567fa9b77773a3c7ad808244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413253c5d1726f456c649ca3b09230e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f88b1d2f021b0fc9d66f4ac5f7391246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682c3782780b3787702b16b8bd8a34d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719824d6bbb11037b118da179dc5e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19709591d5e43b6333e46acdb693b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c3571120d5088cc93ebbbc6c6eb3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d1d383e1f7a7fcbe0b5127018bee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc56445068b94b4c7424ac0120b45e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0e7e6e6230c7413c6d97b070453cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992a0ea0400039af64b3f4e61653530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bed79d063d40bb487b09771274c93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09405284ae3647cb7dbc6cb802c441256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19aad0230182cb3ac01faa7d2c02c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4a4fc1f7eba748fa549938f05d17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f40fc17016ef74e2dd0a09681e1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4d9e1c956bd652185784e79991be3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2349361dc12b21ea5ef16a4308a5a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ed7d17ef0294928cc679751691c26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37432cc19b636200060722c7ac3101263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db827694b3f2216eaf055d55ec8c78f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e9154799c8333e4f6694dbdb99ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aa02135d86e2ade8d322547aefb06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554af2056545711ec789e0d2ac3d98a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e1183a53c3a8a6af7d14d75e7e85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c326e094c3d41c259d91047781c87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76f98b0cd9beed67f72741e5d33d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573597d0f3bbdfaac8c01f0ec934419271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef363fb8a7b5d47e89f950da384b3b8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e50e0b7a4414d602995b816a1b1ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218850df4f8d3a37069268c751a1fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f68a43119d79c51b88b685049062275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f054631b4ecdf990ad598a5bf842276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76478c99183687cbeed4c94bec432277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e408aa49e7d8b26dcc5f0d91fee8ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095b7cab8de781b568122c7dce537c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962e2466191c9fa772940c2972810f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd8a2b479846fb0449a33f3de8197281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc227a35bf2de2c807c74c2dc02c4282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1174,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9587,350 +9554,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10549,2935 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
         <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26926</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>7.79</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>26927</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>10.97</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>26922</v>
+        <v>29940</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>342</v>
+        <v>218</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
       <c r="I142" s="0">
-        <v>32.5</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-      <c r="D143" s="0" t="s">
         <v>344</v>
-      </c>
-[...113 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>