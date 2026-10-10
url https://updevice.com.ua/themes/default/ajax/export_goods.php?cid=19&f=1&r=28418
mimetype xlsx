--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -265,56 +265,59 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
@@ -364,170 +367,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...109 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -679,62 +658,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -790,74 +766,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -895,59 +859,62 @@
   <si>
     <t>000011920</t>
   </si>
   <si>
     <t>Star Color</t>
   </si>
   <si>
     <t>000012094</t>
   </si>
   <si>
     <t>Навушники HOCO Rhyme open BT headphones W67 |BT5.4, 32h, HiFi|</t>
   </si>
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-rhyme-open-bt-headphones-w67-bt5-4-32h-hifi-/</t>
   </si>
   <si>
     <t>000012095</t>
   </si>
   <si>
     <t>white-grey</t>
   </si>
   <si>
+    <t>000012228</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wave-bt-headphones-w66-ipx4-bt5-4-aux-32h-/</t>
+  </si>
+  <si>
     <t>000012229</t>
   </si>
   <si>
-    <t>Навушники HOCO Wave BT headphones W66 ipx4 |BT5.4/AUX, 32h|</t>
-[...4 lines deleted...]
-  <si>
     <t>000012341</t>
   </si>
   <si>
     <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
   </si>
   <si>
     <t>000012342</t>
   </si>
   <si>
     <t>000012383</t>
   </si>
   <si>
     <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
   </si>
   <si>
     <t>000012384</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful lavalier BT earphones ES77 |BT5.4, 10h|</t>
@@ -1046,59 +1013,50 @@
     <t>Навушники HOCO Lasting ANC BT headphones with display ESD23 |BT6.0, 25/27h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-lasting-anc-bt-headphones-with-display-esd23-bt6-0-25-27h-/</t>
   </si>
   <si>
     <t>000012848</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful BT headphones W73 |BT6.0, TF/AUX, 45h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-bt-headphones-w73-bt6-0-tf-aux-45h-app-/</t>
   </si>
   <si>
     <t>000012847</t>
   </si>
   <si>
     <t>000012928</t>
   </si>
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-naya-neck-mounted-bt-earphones-es78-bt6-0-led-display-120h-/</t>
   </si>
   <si>
     <t>000012941</t>
   </si>
   <si>
     <t>Навушники сетевой HOCO W72 Earl Ⅲ abyss mirror BT headphones |BT6.0/AUX, 25h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w72-earl-abyss-mirror-bt-headphones-bt6-0-aux-25h-/</t>
   </si>
   <si>
     <t>000012942</t>
   </si>
   <si>
     <t>000013015</t>
   </si>
   <si>
     <t>beige</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-9252/</t>
   </si>
   <si>
     <t>000013016</t>
   </si>
@@ -1135,51 +1093,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0bb1d5cd20b67bf2f52e1b3fb4551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3880295000761934704f52619a20bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e5b37cdc3953a8d07f9b268c53c493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455da14fcebe32f86b34252b77ae19e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be968aca0e689fb6fcdd84ba63c156635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6add71acaff1321a5728ed3d0fc376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad251b6403c4f0e8b5474879231777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775742f24775f0c5998f30d8039b298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef814b693749b564857a7bce454ff79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a51cc731b4336e743db31b5f2ce3aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fa950f66e29323733a7919386f24d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa7fed59e2cbde8ee6aaf7b652af1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1a41e14d0b8d873a5e13a786dc7b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2547948eba4b511f1241c9a1850f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dfa28c6c4b15b535b0ec6dfcbe95115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa283d01682cb710a4b71ca8be3d6c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49ab5da6aadaa2a7ccd207ffa7f8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d986f0451c4d94bbc17eab4cc36e8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7714c7f8f654297a7bfd8eeffa788419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff08138d570df9e4ad886ed4ec2e7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccdbc0f8c34dc7299981ab11f0d22421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc1b69ec44b2494fd35e87749ab21c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420d30c0c75eaf64c88476613fac47f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904139f5f07175a0b8828463672d70224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ca1a9364d767edfcafbbb6cbc276b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf525bd4106fef33ea3dc30168e1a48b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a7d1ce4a0cb53f3bc0a6c2aaeeb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfe9830074784bb786ed0b1756979028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab95d94d5c37c3cb80853bf5570dce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ace43817a3cf24bd7a454084be8b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04824007942cb887f15d1ba9cfb0f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e16e5e40e73e5422ae84d856ba2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bd6951b9232ffe43e55e77cc4456033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592f03e98401e7c6b4a7d03c09e5fc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb076301fb823475db1ac97895a227a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc8806949d340a8c089f6004ea0bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac47531f90aa1b9cc01e29191ef60737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d38b7a61e9e6c79e70f2efae5a43438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2dd85042f915d9d961466686678eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2824cee58574645495d07092339e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3b3fb7b0b6ab5c6638387d5c9ee941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce0195586aba7f22e16efffcfa0b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cee276900f36fa220c135cbe807d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b9602085514dd83c930afd87ab19c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaea69783c3aae2f91a8f95678fbbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f0239fdcf2221752ed1d54576cfbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaf59c830535fc8cf07339f05c7b9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b7155dc9a056af831b0c3c7bdb2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783c1d03caaa182bb73b5200549ed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5603e0b193957bcae04d5342d4e4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076edfe51816bce8d5eccf84c3b9a8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a432c79d3b4cd47b1618302054ca2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289193c6e2698f44032d1ddaacef64e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a4de32194b9a302854302f58e087954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb858d9e329220e58db1ed633d56fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec16aaf6a60959faa2b048787e31fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69609751ddfdfe3402aa824f027a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc7d4b7693d1eecb307d1bc8fbe11d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a27e3a8c4a262788790d01fed72e7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f50aad3ad0ef9554818ed7bca4e41d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27610f948e842a015345c67831d427e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01c3f0948eacacd581bbd3ed37abb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6771b1c465e34ca2ba4ba421268e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2eaa44180f5facfb67baf75e1878864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe772889d1992f7667d8df0c066d6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299fecff549686cc12dcceabb52828566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1fff72f993d5bfe18369991068e7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5edd0fe2bcd3851c1d4bc4f33801868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca397a9e4d523dc614315d018024d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5fc28566170b474cd233d962c7f2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689c90a6bf95c4b82c68bad7906ff371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7693c0f291c1c4d3e08899dd268e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d7ff45c7c0941e02b01e5836fbd3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d000cfe7c53256182f5d94259deb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c35d644e62020546d2eabe17ecf65475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590657f68e3502b8a0d20103f02979476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08919c9fb8563bc5f8df006e86407d1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01478bdb3d51fc741d04662da6ea0da878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea3d73bfc218372a81347f0434f6c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501d0351a9db267aabf26034815fdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889c6f43088352e9ab8d1b7d769161881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ea4f51d27861f7c088237e4c9ed9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ad29e5985d1b2d89c9085409121583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1478f0b1b8a599dede720906b78d2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0f3b54ca1de3eeccb9f31f4d1e9f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd32344551aae3ca985d24a3fb95da886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f8b26873139527ecdfb99e866eba787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259a644d885f18d2aad58ea307df40a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b973a991dbb2fd1f92ca4e4d42f9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8cf6d1b246710979e96191829d1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec89fa574e72527127edbd95b1ef691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfe4771d443f9a13014b262550548592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf75156df538b7eb54c0042b64ff08793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fe1e704465edd6b80a5d84e4ee66994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76b889ca7c2a88bd159902c5de629d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4896f8c4536894d60d2477997182b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca45487c93d08856612dca5962302c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf09470853bc8b0618414832db873698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a580938531a1ba1e85268b1e4531dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f78745dac9650f3a490740b6864dc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c39e399b3ee7bd320a4c665e58ef8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff33f1b1e146182ef1b6e44fe19aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37138838e08bfbee51046c74ca46e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd206e909c81f1054c7f7d72ed9d6a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3bbd3f5f053e952461d5993e56d3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe1640083fb971d906370838beaabf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37b234c26f92f32fb960eabe14f11a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda7d28153a8ad6d44f5f0ca9387fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997968f24d0eeb33ad3a8e77fa9f5fc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bdea3aad12cb24b26f9fc5705c7a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de7b7eb627c33578f09dd5c850be7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade1883e03ae26a769145fc21fa084112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93444e83860739d0f0fb20460e958c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f7bade91bb85c5b84500db622b636114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900429cb095d4c485ee347e049c7d9ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e832f88d2586ecdef74a1b253aef0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccf87b0005bf2b31ee14a76cb7a8d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97a6fa30e10b3af505a1fc83d38046118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7571d46d323e89d12e0107549a6efc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e56a4e02424d7eea408bc3bda5419120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded8fffb77935116196d7a36a81af8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf6fbd14935f90bdb7eb20606f922122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c103a21691bf353e05338d55f160172123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c76c450ccb1c5220db0bb833307d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da16ab6a3c68a59570ef5a116a49ba4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac608ba9b2606855f3c706e382069d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74eadd439d4718e2c4f2f16f4b32ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcea2f472c2a99721e8c47cfdc782cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e07bd4a2b8c5ffe4ec8fbb28a9c58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9d5ca77cba7bb1c979c0ba03c6b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a8e07c1d44b420a25d1d5130ac64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2b727f40280d71f89032ed1be10fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223850e7fc89be8b5295d9eae1866fdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86250c810054718c11b72fefdb8772e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ef3489177a71103c0bbbde1ba553135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15428924ec1c768be41ab2ef508e863136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627925384fba0715ea934c03874305137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bd4b986ec13f0f4ce40da2c488289138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18439af04875959cd49d71be1c09a60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afb001e37fe52a726cd82c32672c91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e378e685ec701d5c2553e32c44d84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f47b231312cb41d8589cbdc135ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732eec4ce2debadd1b8ff89c2677adb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560876a58c67b4c77faaca8b6aefc79f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e382f5a0f4b07b070c73459681edb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd03ed680432b32f0b83c6fd929ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0781baa97e561146fa5a6c675e56e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5c73d7d9a81eaaa86f6956f3477e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77bd54bb81c295f79e9502849a0883149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f839ee28509fe6164276e26337e0c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846061a83d7edfeea1382c88d011e7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6ccc2df2bb10d39d1ea7815fd4f8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bb47e3b92a87f0661642047436a5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3999caae2e27317d5fbde5d9f1a706f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bf0ec3934126667450239c925e353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbe0fb5b71ade689465d941243e0db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4baf187b5f4c03bbd63d01fb5ba43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715638762299185323231f9f12eb6f58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d537a7e07b4dbd5ed721ac94522e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d582a2ae04731a4f4e7da25d6156476160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9184e89c728f2a2724478645f617091161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4cea85caafebd6cde904f178b43bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e217feade50ba30c152a9d763da88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a2f01a8654ca031d27f0e6207e734164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6621608a29d814ba44237aabe2650bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef3d6468e5888543f50df5db58d1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdbb97300eec3ecb098028630467a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d988337ed3b721747064996a544f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6841a5df12fed937ff778681d39e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ee6ce6dd871dddf6460f6ca93df59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eae184a909120715386dddf34f661171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b17fac45f198059b43a5cd64a7696172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54670142b01bf92fa53ad7acd1f6edce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aa25441a4eff993904957e1b33e9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b470d643faf653b4850f7ec7c8bde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef50c692b49059b0e6c5588001de89b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f95237957c80b031feab45aaea2538177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf2eaf20639117188d9947372de95b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f36ef5e744f88e8b952603f15f31bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df776628a01b2ef913eabd0d25e1ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae0110d0f7d823a98fbcfa8f082f49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d9951311a9b93189c8cc4cdadb2cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a619ff550a2d23e775ab297b278355183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279193218496bab65dc76d9dcad2b56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad975fe9c83c4f80efe674f11ec9f1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebcb6a4030489892e86720fc8decbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63832547a1fbc818cd01dd35a054f502187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e76ef4d4fc7eab31c45a96c2f11a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cb3a4459d4bc34debdbc0b51e3d24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37e2b57c99fee599661a26401f6d18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3008ccb18e70d3e9276df92a20b7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f507d25d0066491782deba3a3e3f19c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caadbe99777515fda5fb73b34678524193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9126fc685526058e23138eba0404194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb149a4af8d602b46117417f7d2b509195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f442097d4bac9166bc5532586a495f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e67d95ffac192e8f93d400d37dd0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6537748e5352eda32eb34e649c83e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be404b6bb76e91fde197993a8be2fea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb269fa67f4f76771771d0790582ee2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1932734a2af50eab2223bb1ffb14d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac79c1e8db58a74df457e8510f4d78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcba620fa36cdbc12125ee608c49b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc00e1cc7b1ac183a9175d203d3f7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadc218ce35745b31c546eb28db7d35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f0f8ad2244c6e887590b3f8681f45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb291498965e870c1673151a9108a5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5668f29777f589b9de110ee5485c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400deffde6b4faf6d8633d0d491e32e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bbc21ea32ad5ff46f7e595881fe68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f136780d409fabc6dd60cfa819ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1dab9a00caa276f0c687b3c74c4e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af2db1a9ddd57a869406bce37ed2ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae659dbd88e2c56c4ee31fec888eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79725485691701780473b6616c6f70f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a1e0a232d4b66f23f7171e0a93f60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bd95387cf46fe6910d9fd6c5edadb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e652bd792ac9bc23e205b2dc6c0025218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff154ae610d3e3fd13e34513596970219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf967eaf79d95576184c31d135a677220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe61b17315d429505637b80a2659e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455910e6bb9a75dd63af7abc126a184222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5071e33632489ff1267a710f648fd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a81e80e2275f9fb626fd03901790224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574532a0c846b52974c932db0906df6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dd5fa5e83470d31002c3a0dc54d75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ae66fe8034ef60c6fda3e1bdc43c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ad2548371a2d451d32edd08efb5fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cd2a4044b9efd5eba5a5c33bbaa40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537c2c5db4feac4b55d200cecdd2cf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff3521aa5ca5b07b6f7f7a97566452231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1b75817b9c0437efec431cb51f335232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c2a078ad9f3e2804a896aac54fc04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2874ce86b405356a0684ad6216856a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38923ee121f59d0ffc65d41ae2059235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f60daf33f5650a223ce138fcffaaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef746b2571b142c50206918a84a9c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc37441834caf9ca378fc3738565b74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f7a24190c2035c10a838ea34a9e27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb329e50b63e43df562d9fa20ff321da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a96757175af9108484178b3cdeebd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c1c49953b2fc0110de034a5e6e62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b182318de88708f7e55c01d9f9622243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec1b4da801126e5773917af0968478244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61255ac7db65063e883946a2ae33b727245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f589012216a9cd5fb0b686df9561205246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0b3cce8cd591e00b7344fd6f2186247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4d57e5137077e16797635db0254a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e8152b5ad7fd1982c6a60cf5fcf66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dfea40fc0d469cc692df4d4128173250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22facfc0733d30e80016e9ae3d43da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152682c7c1f3a69cd9560b8c002a87b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cbd79c561608568eb3b81780605fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0db31491e72d76449466a4f0a9733254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5b1e5d53e3a0f4339f32a4cbcec2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad6636caf05f66d43999ffe2f3e8b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628610fca68c0a15e7dcd9f70b79023c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb687fec017c43050912076f71a2d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba0bbc7476445a214f903d372663f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44a3eb480e1b86e96222a363d7e713260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f72983c090d51d81f00f212273911261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0819adc60321d2edbda1e4c590724262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba002cbd3fc2742b3db13bc1e875636263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc35a710b031bb0a67907ba02eeff45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad2bcec264c27c1919af9a0eb38a03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237556933eb7bdc7e71f8451f3021fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3596023324f235aa6c0ee676bc0d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f7db3feaf4a9d75df643612a005d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3f15f860934ff12745e1406e6f99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df44f9fcfed60ec8a9505bab38fc60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1cba03a34cfdea11b5897d2da26b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7179d6364031a254ab416df3a9bc8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565945123d39f6f1c920f2de1e5a21ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b243fe07cf23d339aad77c20390577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047db431b597abb94497bdde01ab365275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc0ed16c0dd0616518dc3cf6f3b54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bad2686c45f793db2056c101fbd5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2089c6877748fc58bdd1d48cdaf4ff3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad94011a22b5f65ae6a8b0601725e9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256676730c60b717ebb55cecfe4981d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffb84ff0500b14334bcc4229f99e67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46c9a1771acd6fcc4f829a9afde94a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21f6e628e7a63935943322f1411a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d7841a25b7bd80cae7437dadcbdc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876fb024cccc2631fcdf0947850fff1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d2f5a4a20227b9b41b295c6823f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6387d49725a8bbd8ea3047a98448adf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1480c5207aebd50d8fb035dc2513879288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e96031ea21e9520a70a6a9816c694289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e02ee96aa4989308f914783ad89d29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2311a22b19d92192b558a8972d8b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09bf732521b245427d7c39426692c1292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ad41a93408b3646b2c412225fc73e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eee815aaf7d95e92b87dae269ae972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576e4192d340ffb2df1b210575dbc653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57d45648312eafa2e94dd6266aed2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca94e91cd26af94a522303759646e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd8a2fd9b7453f2ef4f792df2bf2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2e1866288b54eea7df20db026e4917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dee3e0423464271a1abd764fc999bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90986090a8579c9211a2458f108948bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39649fb15c57f4378c51b10e7b80963c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fd5795b8774de33e34766d1ca8d3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ade9e66de090ad2a2aaf6fb15672712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5f44e7fd43699d91384399abfb8f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43673455b89067cd3d0a379fb8c86814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bd6528e0b3c60ecb8062a515ccbd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c57255956a355230b327274ea4802616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56a383830286b649357dde471e97e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adbbac4e48d609aaf0f47c46c88b1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedcd7376da91fdd7f76d45b9e593dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8531e938f152f9f611d904daa21e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe057a9b779cf49e4cf223afb5cb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3a5a1d90e1cfe9303d715467c6ace22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee36c6fdb7b891d61b1bab25883417923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df109db97f0fd63b2bc42e4e715751724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836161e4b5e5ab3f47985b37550727a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962ff2495c9395fb603e09314266fbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61263d717364f432d6152faf73667a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978b6ecb6435593d04063d296ecdcbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3960d21d21056e5842bb8b1fc2e3ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162d7ab593df4b3dd929fd1b1ab2e2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887088466c29e92ced650390164955431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c110bdb25d6979bf107a8b6f6104932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05a331c5fa9be7df1d6aa1da6811033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c553887d4d3561ad33aabbfdcffc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a8b74a58732ef57cc5135ce0b53135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caf594492ac23aaccb9836bd58165c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75033f3a11f31ec629e09e5015e7117537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34d0a5d9b38646a600648150306ffd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9c8db4bdff2f6744fdfc55942aa2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea7e6b632e2c42e64e76569e34b47a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6b81face5221756307920b0ebb40541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11fbd819a993731089b57daa9e76c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ec91ce4b4aa191cc117c2ab871b4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f09a1a262df5fad1604fb4411c2e4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdcacc5e89b677f45cb82fcfd2eb4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043070d2defbebb185c3b9590e2dbbc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a5602149e7ead0fde0b5dbbef93147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b521e6e9248453ebb0432a6570bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9ff1a4cab4d601ce961f93bcaa2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e7a70dbc2fa310bc32cf519733e1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf78104d437269de1f912b046e48a5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e5837589cde9b7bf5a37adc40bcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9671ba3e443079abb346a836f7e3cd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f4af4175d19194112d839a5340fdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672bfe33862d87249f4cb65b2ade2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7b67ba772a292b646b4803084bd6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875582e72c95eb8cc932da26178eb98d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadf269a9d18795e006d6d2ad216b8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0891e7f992e6916d9d5a4834c842a2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718042e947884306d02e9b8e379efab160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ae29afc0bd0f3c8afe16376badb9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b719731f511dae38cdd6ce72872fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cf79b42a5279f79b4da994b60bd9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a9b3503e3e636ee7ce54e1f1dc73964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc720f2877217221623a4b8c784ae2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd51791077bd6abe446eb1c80b24e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604beae618a80280746ccd9b7b297b6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2adf0529c00b401f8bf54b1abad6e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcf48b4e2328d4a893ed4ebb934dd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfbca60a5cd133a888e65c3153fe7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a12f346720d3a5a2499340e232466571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aebbcde79f2cf85258acc4056628a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ce52610ff7a78894d444f234c8fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548e538c2fe5e49edf4c5af8f9928f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c23ec1356d77f00f71780a0fca9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b143ad12d0fc7dc736a5e01ccdf7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ef6229a073d5edb51369cc6cf32a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e6c2b8d65f32169915902ee77e6fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eebd58e8c790feb71e531122aa243479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36290f91f53f4442fed5070456c6cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ae1b2f7e7074b254423e1dc91302c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7947db48617b7e7f469da3347a7308e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e52bb61b51bb549f31cf629ee377783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213928073a79bcc4102646363fbfa6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63792b9b2c10f0665e675540f59fc34085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5d2167abe455f1ff235a9952bd1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654bee9957fdadb64440f89feaa956587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87ff7200cbe575ca33d77cc9d1862988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f694f93c9e974ea264c9bde63da485289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdeef0a5dc961c6c96a46c5c1b35d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b98e011e27324c484e9cfd2a6b95e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab150a20554a43c4f43eeef3844a4d5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6859527ba9a5f32f130c64150c1039593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f4de8956c22a67cfa2fc6461a789c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a3b6f25dd2d6baacd53e8083036bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295ca1a42c4be3f63fe62b430d8563b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8611f033583441421b668b3603571b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6dd3d4c6c77234458183c69a8a16998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361491d3219d59f4310ff2ddcb6e33f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314507404c0899834b5f52c7075c99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4cdc100b94d304f478fd0e6480f26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9cc4fe88a554b1850c4a3a70b1bd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0052f9191eb0766bb4d48f5daaece74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8fe69239479a75431db0d3e2a4e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074873334f6295a1b93249fe8a44a47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86ccec243c5244e5f658ae11cae97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6091f276e543cfbc2982d54a5c38b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a836e0ccfe641f4d0820f06b99698108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf1a1e19cc2be14fac2f605834d3bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2054e85d7ac1b6b6e8868b6f5b902a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6fae46750275f34aaf14170055e30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47240c92a0a45393fef9a02e561abf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b71252aca0f178f97a49ad826956113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02deabbfbd807b98131a5e9db6f295114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a9f4081d4b64857e28f4aab43f60e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b8b2587e02c806ae72eacd206985116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1ff85455dde5324614348b8ec053117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8ca409c254b2a994afe6bdb9a4286118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3964c55f5fa48dbc23ffbf5ee50d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb909efa4da737d9dae09fe306407120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9d2b7ecaa12c9512e460f6416af4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df3bba9777ad2e07a87c51afad05a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fce7245602ec0a888430f27bbe7943123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ddf12dbb322dc617cf1c23e663134124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b9a389abca7e54d1a279152e2d2b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9c04f4a3c2cb677e44ac7dc726d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb8980758e3540fafb1bc82b704685127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438579375d367aa3a2e83668bfa9993128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05f51e6401185c7fa22f6b0ecc17a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715fab6ef88c7a6c545faa29d463a7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375953027aee3d92724c03ecbe7cd16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c14c3af890c22fa29dad35dd23630132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c71872f0925311fffeb7c12a7fd10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd821dcf57ff90870469e2bcbe28194134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8e096baf4094e9851dfe6c0449ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638c574659bfa5c006ad4835225de92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b26a59feb7278775649cee6c9a36fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae04d0085e64ccd48a101972f01509138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77251598dd5f61adf829f20fec26a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49786216a06af3ccf9ad5882598b901140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8533f4255405035037c0fa8c3d5268141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc347bce6ced23cafbaae599e03c6ad8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5f5c1d626b5b251e6aca5637ac9a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da56f5bfafc2a47036e7965eebc15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86889341133d0527d3d732d33b0295d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32a81d56bbb9a65f864be258f2857e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44773526066454277a52cf1479fb9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151533d3bb81e838321bc808e7b75a19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d49af478a1f78f2e50500e069c9ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c909ffd5344a5bf5b0321a3b6e99ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c9ace4c223e71226ea6e7919f4d7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675c8974c20c2e09a21d17d802bd128152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405923479263b0f0e7fdf2de63c41cba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c352b17773da7326d3c87d868815154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935bb5a69749a42fb79539cba8248eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf7e83b7318853c862c31084fc833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f220be27ebc0ec9fb8d4ebdc388bdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cdb54413eae6239ed84b449b4752f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65223af46bd4f8813e106d86356f7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846ed4833d5b9f78b0eed0bfe92a06a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272656b779f1c46052455e10ff37b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef5c68c23c9323bb450ab333b78fc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a56b898ecedd63538621541b32a50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce715332d01c3ded1ba9e5041f6110164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc8f11af43f0c945272fbea678ae02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6b55c3b50572e113b11dd6c84abe4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09586ee816d1d5bf52b116e3dc24fe72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d942320bb85033f1d0196e36eb032168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db51f801cdd2d95996cce1594109136169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df0b20dcde13fb05cb4cb9696e160b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a659fd07766007f2299ef503a402171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a63cd2c7747b4d79c6012f53f8b0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60adf9b03f4dd0a56623c666bf15764173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458049e0fe107575e02813b48ddfbc3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41805f898f96b55563428097323b0505175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bbdfc7078f3039dd79d378eca00d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed3c3ea81cea3974c2cfd95b994eaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f665ba2cf4c13c17951d7dcdc18b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3118e6e5cbd1d533f4dd96d023ff97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fab35fe14f34bef561cc204786649180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994134ca6dc78fccf54b4375c23ec2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5e926a14cc00c008c3d43cc55229b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf3d0adf0d8bd6da6f46b83a31321183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c8c34bf7f1daabdb0659b8ac74cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3d90cc44586f0bd8f0646d6ffe890185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30927be8350fb77bbe4d3478d4f1dbd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec171ddd1e257c83aae6c93447fc994a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559e94e0f30ce568b4699313ee8bd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31006e062ef1a113b8a01283fb90621189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb714d4fbd770a71ab0cc6d96825be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7189ce287f706672080af24cd6cc618191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0b991f0331b86179155fcc947df14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805c8556c80f18288883a7d0265480193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e3567daf39db327da31b69ee6c3e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ccf1bdac9d6926024a62cd4d610cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eb09e7a4e3f42c6046277417e21ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58298e9d87e2ad172e8f0efc3e92b77d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb0acae0c19ec3271cf113b315df8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe5ae228619f144778ddf6ef58e8a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375ebd0b97d5191e83c7bc6291f0cb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed1d01f5e21d27ea95e0b0dc30034201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca4d532b8361491124d19b5115fb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4267ceff3df7a5cb411769ef33f94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed23688dabc26d920df6ae2cd11cd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748225a2b4fdd9ae19ca9c3463c81ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b73db6ebfc5febf30ad80573b7b9cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4a335da3f2d7a2072ffa046514746207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77422fd317751c8967c016384b7008be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4237ca3c0804766606e62c8e86ba990209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b49465bb3ba07408534e4a6d006bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238497feda4752e72190f36417979ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53480b38d398794e83054dfa1ef8cf9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816803ce2dea8c4a909680f05a761a3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f460cd6256d878ff659d6737cc3ea3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e947517e933574042cd091fd8f4740215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36315d7aec5650dc2a6d7a30c232d15e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475958e0a79b2067bc0689faf0ed82e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47a45e2ff93a86d77e2623768d5ae2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fec03319303836c438ad33d3ae5a5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc994988a47f662ba10febe677c68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa61ed66d70a9bbf2c802301b5b12d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b54fb57fbf560c1feba729d09f206222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8494181e530432891497f3068affc1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7715ad81f76ae9d65d58d05f49e3f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf35a0ca13d55d0c234df548d10f215225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f395a21ffd33919d8fc99fcaee173f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7043d880adeb00e420851e0a5581a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6674f0be4f1e968a85f3fbc03e160228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7cda5c0204827b4503b4edf526d4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089aa4beeed4ad1c69c3a944c07d94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3761b6824eb16d8e35a03b37c48c11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac7441b8396e7c102dd11bf3590591232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d986fec5129eca5be51c2eea8bec6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a3a4bd9e24db139679b90cc1ff079234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a9c801c7dc71c43cbafd4c72b9e08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22561833febd322e34b4601e21a92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf88c2418597759f9d199f34ae7d12f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14748424fa0760cd553bb4050c5d606238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a6508e10b8dfb9ea1cd1c4438e6dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce7891c1ae7bfdfbb3d23c38e40896240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d4b6fe238adf77a8ece4f146c6ff7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a219777c60acbddd7613855fc943ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d50d703b54239dc697f751e90bcd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61ce08ad546285d180bf52831ca82e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e0368aa230643750744553d5f24ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1b4067e2ea115d1c38bebdbada346246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225a791b0c28779dd087dcf79a3ede4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3600f535060112fc542c64f815e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66752e0080ecf0ef5a9454b8c233f8d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebfc142d674f022694e27a19e0ade7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073f4bd1475ecbc33083d54705b3176251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eb4fdade86b449aca92b0f9039943252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a667ecd503166eb46522e04497442d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489ede24bed2decf19b2fdf42a858e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dc6fd32a0ec42e55f8afdb43abb16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a77ea53f007d57d69ce1adc75adfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2e89734bca7a53cd3d4ac888a8aee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa333b8744fdf4f1e68f915a44cb25ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8537663c4d97c596a8d49ebcb9f562259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9722854a531b58e5a8334b81be3ba6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bb367c91e4488d6343bdfeb1879d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1dc4a5bfb8aa0a1d85d2c2a55df97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd090f110980cf74f66aa2ca8548e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0fd8e99d22407a2eb11e846bd2695264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851156c110f62179bf6b0c672f254f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ffdaf5935a97c903d96c01c03afa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bafd21c138d11783e1219e276d66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46fff274325079c22c48cf87098689268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d285801a4329167fc28d16b05a5265269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3cd984dff5aa1936dc923b615bd3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e8e79392e3ab31edcf7569b4fb3e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b2bcd594171259d5cb8de1c1097c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab330fb13b9e4b815b5384e510843c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f883ec7206b2542168c94ae5a575d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db1ab1af63ce9fde4a2e8ffa2ea687275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7763114e16236b7cb04ec293c4fd5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c686843472e81cefe472b2c4e3ce3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd336eb6ef15c1e985f99c15cc7c44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee582493b0aac2a9d42e6e3341b62f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae047316a5301aa6e9c1a2f3ad5ad280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,51 +1165,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9527,410 +9485,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10197,51 +9795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J147"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -10882,3060 +10480,2910 @@
         <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="0">
         <v>13.35</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>26770</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0">
-        <v>8.92</v>
+        <v>9.24</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>26367</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0">
         <v>8.68</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>26371</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0">
         <v>12.77</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>26396</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="0">
         <v>10.53</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>26396</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="0">
         <v>10.53</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>26398</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0">
         <v>7.34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>26398</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="0">
         <v>7.34</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>26398</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="0">
         <v>7.34</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>26399</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>26399</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>26402</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0">
         <v>9.68</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>26402</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0">
         <v>9.68</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>26402</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0">
         <v>9.68</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>26409</v>
+        <v>26470</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I40" s="0">
-        <v>9.460000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I41" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>26469</v>
+        <v>26498</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0">
-        <v>20.45</v>
+        <v>25.31</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I43" s="0">
-        <v>25.31</v>
+        <v>5.99</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>26514</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="0">
         <v>5.99</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>26514</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0">
         <v>5.99</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="0">
-        <v>5.99</v>
+        <v>17.62</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>26544</v>
+        <v>26564</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="0">
-        <v>17.62</v>
+        <v>11.18</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="J51" s="0" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0">
-        <v>10.8</v>
+        <v>11.77</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="0">
-        <v>10.38</v>
+        <v>10.42</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>26621</v>
+        <v>26627</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="I65" s="0">
-        <v>11.31</v>
+        <v>16.35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>26639</v>
+        <v>26653</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="I69" s="0">
-        <v>58.03</v>
+        <v>14.64</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I70" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="0">
-        <v>10.07</v>
+        <v>15.15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26668</v>
+        <v>26695</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="0">
-        <v>15.23</v>
+        <v>15.15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26696</v>
+        <v>26697</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="0">
-        <v>67.63</v>
+        <v>13.24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26710</v>
+        <v>26711</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="0">
-        <v>10.59</v>
+        <v>16.2</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26711</v>
+        <v>26727</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I88" s="0">
-        <v>16.2</v>
+        <v>21.01</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="I89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="I90" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I91" s="0">
         <v>11</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26727</v>
+        <v>26738</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="0">
+        <v>11</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="I93" s="0">
-        <v>42.12</v>
+        <v>15.98</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>26739</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I97" s="0">
         <v>15.98</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>26739</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0">
         <v>15.98</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>26741</v>
+        <v>26747</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I108" s="0">
-        <v>10.52</v>
+        <v>4.43</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I110" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0">
-        <v>7.05</v>
+        <v>6.03</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="I113" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26747</v>
+        <v>26750</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I114" s="0">
-        <v>4.43</v>
+        <v>6.03</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>64</v>
+        <v>277</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I115" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>286</v>
+        <v>97</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>26776</v>
+        <v>26811</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I121" s="0">
-        <v>9.140000000000001</v>
+        <v>8</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="I123" s="0">
-        <v>6.64</v>
+        <v>8.83</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26801</v>
+        <v>26815</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I124" s="0">
+        <v>8.83</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26801</v>
+        <v>26826</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I125" s="0">
-        <v>15.05</v>
+        <v>11.48</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26811</v>
+        <v>26836</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I126" s="0">
-        <v>8</v>
+        <v>17.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26812</v>
+        <v>26837</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G127" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I127" s="0">
-        <v>4.53</v>
+        <v>15.73</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26815</v>
+        <v>26837</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I128" s="0">
-        <v>8.83</v>
+        <v>15.73</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26815</v>
+        <v>26838</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="I129" s="0">
-        <v>8.83</v>
+        <v>11.99</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>26826</v>
+        <v>26840</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I130" s="0">
-        <v>11.48</v>
+        <v>12.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>26836</v>
+        <v>26849</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>17.33</v>
+        <v>14.85</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>26837</v>
+        <v>26849</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="F132" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I132" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>26837</v>
+        <v>26871</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I133" s="0">
-        <v>15.73</v>
+        <v>18.89</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>26838</v>
+        <v>26873</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0">
-        <v>11.99</v>
+        <v>26.02</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>26840</v>
+        <v>26890</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="I135" s="0">
-        <v>12.48</v>
+        <v>11.08</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>26849</v>
+        <v>26890</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I136" s="0">
-        <v>14.85</v>
+        <v>11.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>26849</v>
+        <v>26922</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="I137" s="0">
-        <v>14.85</v>
+        <v>32.5</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>26871</v>
+        <v>26927</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I138" s="0">
-        <v>18.89</v>
+        <v>10.97</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>26873</v>
+        <v>26927</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>26.02</v>
+        <v>10.97</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>26890</v>
+        <v>29939</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E140" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F140" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I140" s="0">
-        <v>11.08</v>
+        <v>14.91</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>26890</v>
+        <v>29940</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>338</v>
+        <v>218</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I141" s="0">
-        <v>11.08</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>339</v>
-[...8 lines deleted...]
-      <c r="D142" s="0" t="s">
         <v>341</v>
-      </c>
-[...138 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>