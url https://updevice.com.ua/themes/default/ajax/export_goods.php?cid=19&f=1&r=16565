--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1135,51 +1135,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524cddad1cee7627123f3dd6d4c27ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc802a352be6d297e2d4eca35981162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610e8b31bd0344a046be361e1ae9d163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba61a0dcfc4efc7cc8701ba4dd23c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd10b3b73addb83a51da32a2ea14d2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f9c89b943c8d096819270a8a4c5b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c9c9a8c66b4a929bb732f64f11d0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b0459daa61027ddf84a1beae7d8888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50c7040dc69e1975283d30336d3e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e140a41ac19e4f3befa28073ec3f1b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6071bc8b497a8cc78cb275a103418311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b8ab99e2ad7fa9aeb471a3fc37bba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b30915333550761d3b3979c560e28113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671f9d7f5e6243d10613d60c156e49314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745386663a33a292fffb81557fd5d52115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dd3fa1802ba18e7aca2d3ffae91b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8270e015515b46eb429cc05fdeee25917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37aeb94c29f46aa00f03d18265892918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48ce7659a0f57ad537ad7c771996419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bb0038275edbd2ad2449fd4aa959e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a57cbce6acd2818b42b3d2f412d03521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856955a5ad52395cfdb01babcce926b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af225d7f7bd68d8df4995e9fad82aa7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8785c97c15707c3349fa8065acb3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780bb83982038640294ad1c741b61625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf9a373af24f41171110d62f10b71826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721457a8d47db98d41324d23e81ef2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6a92d3c0258f223805b6d9e41560728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534b659b2b9abe6ab9294c99df15fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e8eb54baca4e729fab73c1d5514530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba4f28fb50ca058a427e4aa752711931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e4b3520075a78205eecc237dc72832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc7c14ddf512510e20bbf7b090cdf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57115dca6152596dbc3009a6372a912a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cdb77de4a4102f7ab4482f9813c7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe4ef3b32c416a9b340ad346e4fb2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb78285e11472ea2995352efad88137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a95e1f8dc4ed2822699778419fb9e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f243f019178368f8cf2e918433a901c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51676fdc98f42444299b07d38091640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efef7a9382fc664719e948790c016441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c893d9c9ee39744c9285d9d3344542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345614fc7dd04b8127e0e6f14c8a162843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2307c617d83339087a38b04fc3a0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19818d1da263a56692e377900213f1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ca1ce728cf1f030efc3c0c21b82b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e31aa4e92cbe4d3ab92b7fc000a5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf65b810c308faccd346d1b51303b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bbf37bc37a0de414915a716cf676549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf44bf2618f90d6f6b722b3b495eb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc2e7b95d6354a59d40c7e0c1e1dd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d793101a53c108c40d34781afff13b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411eedf934239c48952b3f841f5fc7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e3c58ee8013963152f172763b40954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2008a501b7d081edd02c30bd031b79255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cf1b8d8a934ab74cf7677ac574c9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07899cef84eeee4693738868e918eff857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab24e4ca29f95e4a80d8f7e4273f6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fa47233117be5a8d025a9373f2bb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b923ba159763dc49dfe30c27e6596b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a7b8b13811a46f7b06ab29cb59b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030cb07bd88bfe5d0842a19016639c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0b3ecd4876ecec08acc92876377fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098e43e928c5a2328b9fe8cd02decdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f3c0e746fa922beedd8163eeae7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57958d1037c7e24bc8e61b3e15d28666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa7d5aba6f971107b8cdd1a3267f6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0232318cec10fd951af2049477afc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01937a7e28b7b9e255da22dfeac0f54669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea35e64fde62e1b49e9c10c965df66470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115513f272b88d44ef6e5adab52664c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8086470cdb6d8490d4011ef6db11472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb48cd089a3e075147cda647968ede73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d69a16a4d37ea01c41d137e17ddac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303282c30d3bb7984b9f306ff0f1ca375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b211421d02abbdb2f60b836e5518376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92e4d54fcb757d99c98627487e392b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48345e3b9bc05e082de5e78073ef34a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815a383f77154e07b7f23793e6d1b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928df15edffb59d0dbee481c020eaecd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd34a5b6ac29a5a898a7dce92fcd0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0121061c24a53be3f5a9a0ed33316f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ba025d052ecdaf8a4fd5f3594e0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd515d8e1f41a725515b1661380c1bda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4bf9ebf1319bd86b7639eb5616ad785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fcc9f6f6ee4dac6b9e3075f6c602586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa2ad2fcda5f66d709de584f471aea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f6cd0e32ed3ecf4f86c9efd1332088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fe33dc7eb01b99adb588c4607a72189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c2f454cb67f61baefd7bc9a6de4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e68de68a14ca04493053bfeb69d32c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cfbb949ccf74fb3e7947ca7d5c33992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3450f1bd041c456fd5af12c2241c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a33f83b70ef8d4d97afe42365f7a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd15185ec85d321332b76ac8e9fb3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100cfd69d18405bdfae0d85858e53cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363bc181f3adc37913fe28269413a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21e23028161f4b3499f3066beed6d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e3c5ad9091c1282079462a6c0c0cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc6eb9b8b1f782227ac1a3c5ade84a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7366e2a8e0826e255e95db05c67c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e08c1c8a0b30a6db6abc88cc6a750a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8137f0b38ac2a1459788b5634b27c3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61cff55f5cdd38fdef1668dd0ca23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef162f07e3f55700aa7f63d6c4e6d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab353dc689af50d44ad8d20a4c66e16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c136d396bf9552d70df00dec27ff6f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05489b2d0b3c9a55f9c1c8626907bb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392aaaae125264ccf0b31227f64dc7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9aabf28b23f0d5554f341a39c62fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb707692094003f614d3b37e35e9c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf8123df6fefac6be96216329bd0af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e7e5f31318bde87fc4df882ce8133113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38999c85a83361192eaa04fcb00f1b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52e72382d069fbb14640d46ac19fa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0df8415ea2ef8ea97ac0f09b241323116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd8a351a8121d0d9ec948542987e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74273cf1ad1599d1ae35955d9a452379118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002bba65d8f03fd69909da1db7d8756119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f41217174b82bbeeb2be9737deec5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929b4878156e74528654bfc157b7ca7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ddb15e2f9d999235d3cf4f2fb5334122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de65166f7cefbdfacddebdddc3bf6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f4c1de5de53a69ce91737def6e629124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb9a65b73e9fc7ff281164e7f63c93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a3626d6c083d09682ddb8b9793657126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d23385d19d867dbac98d5a5c4109d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096d1c8b07cbd1fee8d1f3c6f0419f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb3db1cca5245c45b215c8b74cd9b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566444f5bc68bef6ed83ccd1b1274210130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4babfc353baaf3706a5fafb50e9cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b18a915e059151da00a79d4f8d42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fc05c28bd59221a318bc057038e01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77723367476135392f9ee91c56cf159134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55520dd5f5469030ba7c323344be1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4bbb605bc0071029bba0ad6e3a9f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911623ec9488ead385f454faaa08c80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda76aa9158b000353cb3c23ce67cfa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79e062c3da22295adbbc316fec3567139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd629d59ce2ba22d685298f6875367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc6e7798bdad2d7f339e4d9cc85793141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a71c5d6d77a5fff3cfd771a3d00f00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9987890a48e416956db405e1a7f28c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68f3f0ef5da3e5e2c70d9b1ffc7446144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d12efbb38dd5d4ef74b427258f0575145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e6e222fc55a33b08d8153f359213d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe0c69869a8b6c23a972cc99e9978147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be631a36265b683bc146edee113c7e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24600f3a0100c8b328e06cc36032660f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdb2d66647c43c21099a995c5127cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb7c2e93d774e0ecad52f5366670e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf49d04e51815121a5f3ac1d536bce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd300eb515242eb1b4d0e5cbb40471153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8679be7362255a018d29d445698c764154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651e79f8b02b0a86d0130eba11bbccd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452a31324b3efc3ecfeaba6ff01478e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558506f0d3d8535f85dc7c7d1fe8b7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720be2442ca4959e894b359ce4d262d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebf80822a31baa3981ce70747979ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca04515f0a70be7cc81dde6081fcd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a8724cac49d9ea60b3516fb0bbb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffea3e840786393519cc04b4e33152162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5ef6534058205c050021122d419e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a7317f6cae38299c96f2122cbe6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae218f69b3972abf90ea16cb06de1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274845a7f2462ff999a2f7caf283089166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984a62aebbc52c4fedd84dab43df646167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f97efb4b22dae2d033fb899a55ac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44eaa90a9aa049354936d5e5860423169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb2fab0cf45a0f9e67021288bce3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d774bf5ce246d8994563d343544f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738c00c086a8eacdec88f57d13db09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4b3ea9ee7a1793b7d44c37651abcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041388e925d1c02f81185e43a170ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b901df6627f56d3d4c373ba2954e16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23ef4206eb4d9f01258027199bdfe2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e42c3cfeeab6c63a8b78905adcd86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e3391e900b2e923a74e3bc7bcc66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772ec9a31e0044a808040b2f6653382179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d1d609090e30f6908874a745f0866180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d381a818ae43cafe12d7197060d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e39cd792e03030242863edd7d53b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6efb3e8aa2c8753d37a5e8af1091b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d403d41c9e579b486e5dae71b2331184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54393ed8411ca9f0bf1b661fa9194dc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61cd491a8b6638ad359b129421327c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a53dcdcc820f24f465b913809a7ef0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f509f613c1b41125c8cacead6c5f3f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fe1bb4628acf523473a277d2ac3c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c0ea639f0d5aeef4dc8894773046e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ef07614f3595eb8d7573f5b728c8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3cd32e93e8d276eabd79891d624f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d18f58b04f6503f7633e4975d9b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b00ab54b928bc7247145b36fafae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef4fed894f527b9e1c17096814704195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bff3a479bac6b1743d2ff784472a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcba9d2803735b55f1fb29ba3b7ed30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f14fe2e6cca0744c7e06fdf79af2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb00e5403f59d8c224c5cd6f6430d98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87e388bb98698bb0a5c36d72f8d09e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ae138b1766fff1c3e736155c24ee2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c81914eb4124a2850b2f47eabcbd46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dcd561a5172cd362b600ea30e714a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098696f3f2db3df6b602969bf75fe636204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6257678d5a8efe82703a4db8795de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ceda72e134097e01c37c0a4c4ed37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc84ca24a29007b109b1c023ea2bf17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d62b60845095f536158d044604d2e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785bee21d376d0296cb394699d903d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7b6456d2f2ad91ab6b1494848d2ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d58921fa2a3f77d717864dafcb225211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd367321b713b92cf33409660d50c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a849d77484daf2a57deb1ef3b879587213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083dc6c01059bb411e8d5007669a520214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab515d731e44b112737cff803d0640215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9db93bd32aa061ed1e71fa7d7734216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997623e7e13150250ebdc466881d2ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276d684be7b8df09beee31bbdd735c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6e87b11bbb267ea8854c26880a69f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d93bf658fcd4ab8e3c946f487412e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96df60f851e942c437121c247b586eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19611e024bb7aa55d163292e2b6152f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11103719e2298283cd228f9f23a559f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0051c3537e6c92cb26fdbd998f4e0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fc56ad0c6c12e8044c234346a85d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5b88bd882ed68fc140cf46ada8883226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530d065a4394a40065e88c071c595f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c215e2bcec6a23e51446db551a538f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993876a8407f55fa9008de57177ccfbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5b60add41fe19ae7a5b3e449b603230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95652386d13e62b8d2c0afd00f8edbba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ef1c9f0aa40804b1f2582abd6da5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeed07efe3ad542202776ca605284e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b3ce5e3cbec27a8d315a5c7e10ed1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dd11063fa629816d95d6371d29af8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408ec395c2fd1fadeaca388c35d2611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ffe2fe4cc090eee158e22041e47dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d03c6844d2b2ad5816271d40672d8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3317b6485ab339ff6d2fb9a9e5ff3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de04d909ae576f899c2f2324eb9833f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f22e95ce5ce832d28eee6cf57ded5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff7898d06e299eda8f34e0b2ca29d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f660a8132563331774d640d9bfb8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272bd1b40ae88077a41efa9a6d6b8ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83797c1aaeb3198a104bda26615db118245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ea07669e785a2069b47870bc2702f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3567ad4cab8625bc002e45e51b534ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4862b92523369c7764a5234613d8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c80ba57bc99b83864c1013e6270c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787ce274e11621d3c5395a6309f35e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce5a4556bcd66926ade58dacb374dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26e37570e0d8c098180b9580c0c513252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91741c63b01c775fe74585822c415253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1e0d949e1ffda3851fbba332d700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bca3a27626b346a3273b684d4fb9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a12f005783f7edf491ad049abb01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d4a6188434be963deafeea974321257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a427ae095d3f3a90ce06e6578d67cf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686a37d88bfa102a9b7a3f5ab7f4858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d09b006e1a549f67ce3d4a199409d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a157fac4e29713c7ba2b0b9df8354c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a9325fea80eb46847c50010b9f7c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081cd9d802ad6fc0ff24ea11cef9dca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad2723fd7defa7a0108c26dc7ae760264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40eae6d44c2e1b19796736887b7458265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674aca525de15dd64723727ab4ff674266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdfbbce8cbb3afc968c75ad245de68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbac03f3a5952d77321bba08fec6997268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d048772a96d9d9a663fbe3c9dd7bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d128a1e002d5e0376b570935dc697c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162490696feb2696bbff3f763028eb13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa299bc98e3b6321fdb5c2da7512ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214518d692eb2e8642594409d4c6429273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc87e9fbf9e0c4cbaa5717754d7560274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f119c776af0b2cf6dbd3c1c360f900275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c21ef9a1a59063a01614ea86b69050276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61561e11b2e57c4357ab5e5f7e5cd08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc91a626019971a7bf644469b28487278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79062b5a0dbd931ff40f02fc5e9c6fdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114895a47358a8b48935f180f8da5f24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba8b3c6875fc6abb2c48faceb784f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e07c8c65d2d5709fcbe59e2f486275282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468dab751ca70f76f883cdf92e70ca3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f125bce88d2f401c0ac3e14ee28f78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a10f09c0bc20becdb3db4c38d22021285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe4b8a0440694ab4a96807a299bb33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937981b4a8adaaf22906c75001f3ba4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe70b01f2e05c9d6f92b3772eef67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2605df7207533a9aae2f60d280ee4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e43edfa86d7931adcfa42114927546290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d68220942ab1b0cc355d371e284d81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346cb5e5784e3a879b22d511e6d30d1292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa138c6dac1f64802e49902490a53b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24dd1c47b9bc5da0ab3b630d952c892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ac53f80535e90012488355ce2309e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a69a74d4973f5979c62e5262977b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb7528b600398c222713d7bc0797f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf915e737ad9ce0806a936cac61f106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb1415859583c893b32f95f37b62f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513e2462511fe1ec2ddbb29b0a83b268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994a604b6698dee4bc189cb6e2612089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a53b566394498a85c0deeeaf67b6a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc9eb7d1bc489894848731966a716511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c15f87dd5951b669be4aaf483ecb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c5e18d58af88a1d81b167e9f2924e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c910cbec9bb772e4f1b0d6758d1ca214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5d45d55714c63bee9b0e1a216a0e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57227ce1483dca28831032a573c2397616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb00dca01f8ece7c35a1ddbff455fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399cdff7857d4d3049417961ca49c1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372df0ebc9d34b48ad9b95346dda8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244687cc4d25daf633f672c2b3dc03a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7d52ecedea5e60b3445865a3e937e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545be3bf8f95b06fbb964aa2e4dc3ead22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f32e29e75e8642c01b87170d687523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de642264fbe959d4fd951e5e89eac324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e50d48350252d7b1938ef842f190c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf612eac52725cda4da7de06130810d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af4df84ba02ac073f5012d250ecdee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da04b9083fa11e9c08e1b1b8745cc4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4069cbc48a7d08457172ae82ce74129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fcfed6880846561acd60621ae22cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763907a41f1d211fa65782ee98928bdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d834655e67b0520a0ad71ed4ddcc27e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c94740cf8d43feecb7a88468a1453733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065388851349089b998e373e5a55161834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a9aaa7cfaa752aa0849c6e2320d6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15923b4a9df28d02bd2c9a7e23fa7bfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3006582cba024fc49f4a272124f9d1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea99a1815309ad952ee8f53dea22ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e36827c219694a46676c9b63cc549239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1155a4cf3536bff21f3ec0e8ff7769e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53861b5d1f906eb783a410c826c7db6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ebd11bff1f09762f0418893ff39542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7347e6da4db4894f1e92dd8015517143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb5d9815535989bd748445f212ca9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928fdff55a52a7c422f8badfb2749a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705117cf8408d00761b7eab9a88c043c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e7f545a16be0ad486417625a218747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f20bfa8478b6d7f6bb86961e73b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320bbb160351f461436f28737c9e68749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa911721e15dfc1ead639386dfbafd5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa151ea6c48827f8ec5d6b0b7ed05851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b50c2370ff92a8ded81ad6f290368652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c284ff9f23d7d9515c4acfe6b5775cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392b757d43ad5f2b14ba21703f775f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99084544fbfdb2ec5cc8b0ac359d1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d583d678949d654e1eb9fdc2f24c58d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6ccbbaa510d137f2d6a0fcca5253357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdf9c5ae82329d8f82cc6f446c5a1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c02c9495e7ffc837ed9cd2b2c1d03659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f28b1fb0d52613f1a5ca90f99465760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6657dc847705a15c08a62619c8d7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941790d909de7b25bc850d8df7d37cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b09d3dcfae03912b88e46f61d44fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b0396c8263c82003511ceb414a43864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec152942be657df8405fa55e6c191bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4684d76c8d2ac7ea1e7c038432f62b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6414ed3af380d03cf38270e4c4df167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9b3305b0008f5e7f0d458a87f5e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf243c77788830a7c729d9cdf45bda469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4633e433d0e0dc28dbb764b9c21970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826f5276885280ab0da4ca1f0c8121c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf63993a3cac2bac1a99417b46274e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f649f38b438d2610f7bb74ab82bac173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1fa708b9395e5836d754dd84cd22d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4266141ad22a662e3ad089bdf52674e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e6bfa53e2b2394b362859a46cd10176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cb6be2f7b27b1112a6eb0bba89f3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc89862d02a100d4480da8427de38378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7358eb0ab3eef7da781192cc38bd3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a61533f8b07838979b10a50da769c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dd5763b0436197522d6ca3f94548481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d79b451bbd3096f1a4215e27b513782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd931e90677640f8a053b25d90f4156183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b97aceb758383522c890826756f2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b39f0819389376b43a6cb9bc187f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41329b9c57af5b551ad5a5057e52502a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f43485a666cadf7b52c2c3c7fd01187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac368dea06bcadd8a2a0fe9f06d00a6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aad3abf4282e16e40a1d593fe43c8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a85ba7172825de80976ac83fe09e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71c61f90e78e0b64c9e83a37b437b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0c22bbc537bdeafdf538dfc4185dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b0cb2f2db9e1784370e792200070593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77503e7c0210723244241d7fd5a4881194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6952baaee252e04016cbcd3a5a61995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138a64762dddd50e8752e6f0a11cb0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f01f0e2ad8ed08c717bf8f7ec11197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bd7e686fc71b124c04acda0c9821f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d422f6902162231a45b6e479100999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba7ca70fbf19b018b79be374b064b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe627df281d20d24cec377a4c5e6e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd7daa07a0e5b3fc1e3ee8e27560ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728669f0ad14c8dceab5de69557ffdf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66192e9312e78c4fbe8b58fd7fee70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340c197d861439fee2a9419cb0f8f99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21376e73721b462127c93af313b4849d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa165a1217fa327f80d0cf3d7ec35a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd62e3100d65cc9332bf39bc60d85cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9365f2564a643eb37290728c77e46fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452686b656189c338649f83a57eb3c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ef8e16156cb407a06c0e53becad29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834f8f72880af24f6771e7af03bbe9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5d6a3aa08868be6be69246c76034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9890f76fd71a22025b18686ad0f60f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ead1f5e71b9116ea49ee937aeb154f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082923df2dd981620f4c2a630899ca2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690ebf767c192a2fd26f7d736ec54e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff491d5aaef35c5ada1fdabc8163789118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1dfb46338ff656bf7bf4ae21af311119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9903dadc52989013d80667525272e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b85f8bd2d2544eda30837c2a02c50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc5bc9ec7be041fe55627e9c206768122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a061a7e854c932b5ae78bf42db2ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd8c8fde2bc7f74ad449af1a86c4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f653a6e0481c523c07c2d60fa5a61f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53496bb08348cb4dad5900d54ca3db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443140ebc6c935bf83154e5e40cd8a2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9304425e59be1989b3cb5cb23607f61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0e1d54c65efef2b0c32d6a4104b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d38719e49f2a5511b68d982dd99cf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d429ac392e36fd8dd85d5dedc847ced131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d02878cc59c52a142c10fac175b5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2760117659e0525233b352286b7bfe6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae32b35d1e5e030d9ea5a1b5978b3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569000bc732a0159bf80b56516aebb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcf9260f66cbd2abc99bf9ca5c0e09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b28d0dd57c16d75d9c41d012f3d13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41569175822332ff1e920b87ce88e64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a7e354a5ce9f474889e0cd193b13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fc43f67eaefe9bc37abac1bf689f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45048c9eea3797c0987a3d3d2c223581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6ef7b72337f063fd8057319cc9878142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6242d055346f1a3cf9eb1d4309d581143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1dd720f97fee6ae75fb7c181fa726144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5c9b9c321c95fe4836a3fc2ea88d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f79e1fb1aceb7e0203ec9dbd1d4ab2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b1a81fa2f89d93133e91f551d8cad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24f96ea4408e1dc8c1a2cc081dac9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33b65fe6611ec6d566742f7adbf936149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6b6ed81dc2b1c65fdadadc217590150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8fac9c616ec82602bbe133d25b9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021b9292981efdaa7559a2a4757fbc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37882f83685e26ade85ff41188dc6e25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab856956b6ae9a52d72c14ed67ed6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da188620940b2b4989add930ea4562155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b9dde71e74465fcd9469651e5388b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e45816118879715e10f042ac348df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04d44abc7f0fecafc006b054108659158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7552b948671f09ade2c4bfa143b4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb305049264ffd95f106af5178818160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dcaff1df764d0ce8b617efc0b0fb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798efd63a584289388cd72216bbd838f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281c7fcb2b60fd33fa151cc376e85ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f8c4e1fdeb268f2ca2de9e26ca90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8750f7b097f717efdd4ff592f81be7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de59d2fc08aedf52ceb80c84ce2ab5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf6c8b851dd5650568b304df2131bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057b219c54ea251249fae1b27317d49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d9b070afc581c98c5ea534234102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eb35d605e94df516d259c99848ff0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643c6538e989c6ce1ec510d4b70393d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25537f4cf3be0b70d5c805bb2d2660e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa8504977848858c3e2953586d026173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2743c38469100a268bc909230f8a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888590608e317827d1d7ee54cf89453175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f28cdff9cd52fe014182d959cc74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec8e75b2020bceef2d2e0067a07e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d89b334a7bdfe0e0329a5a6759fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098f840d3ae209fc6db5019f7507ef0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4846f10b7ceca4e1ee005ca537e075180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431487b747ced63789b311df52d9835181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a483a8e5a5a55ae13245477a241b8f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21533f97ccf384cd3a293ca2a33fd73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a536b0cc1b647eebc4a12ffffecbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de945bac14a351bfccc540f62accd0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0c6e37977bc9675dabd9f5b04900b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d19d8e98a07967b87d80ff9b69fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2993ad7472dd43abc19b44c937f10b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f669df1689225f94355c14e3ff6909a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea9a893ae70bb62f322dabe284da0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808a68c518970dba428143e3cf4170191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773b307fcdfbdc93b1cdd3b2d59102192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91593435917ea7dc89a971e80f3c082c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85d96b5ee5558c3f0a8b0d11502c6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af961450fffed9dccce64a0f263dec7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c7d8da50507d3b8addd3ca490a2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8978e63b903cc47ba2f9585b6cd9e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b80d1620fe94fa4cb2d8c41e86a15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68914b3ed5cc3879a8527ff2298549199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b93c144c87ac2a4be3fbae15a7cc9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e86887903eae5f3dd5ca14ba33a88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11956badd7d54aa2e51005594b49a34b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86901f8b831a2451a578d6d3033767a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ae838986da93e199458d9f06c1e53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921766dbef0d7497f8935b0687b3026205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc0a628dc6005d008da3b1ef6fcd73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a7b3fc8008f92095bec507057cfb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882028f06e0ca1cffbaf8e3cfca9ca1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac622b6e47abef1d8b855b2064cf34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cc2f8c2b60e436ed8e322c8505142210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af18be5d1185171e4c8fc00ca007aff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5403830220ddc85a57d519751a5557212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc6d089b9438de84ca6be1dcb2ead213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf4570868e0300a43052d1b7cc7c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4869d90a34e0fa7377d38364c7752215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ae1e29c08583e507ffb3e43bb2c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6ea7b32666232742606e92dfd5d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a5c22f5d66fda3ae2d2e2935d85be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351effebd127f4f5466ddb7d35740180219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73f6a0439ee9263747dddbb9acd1a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf58e6fa0cea1fc932f3e371ff1bcfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29326ad7f5205da12e3a4b86aa936d63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db5e650cc22acecad61c411a5ec068223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c91b1148c839050c4b4c231642edb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbea7fa432e912c215a322efbb98a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9927b2b8493fdbec2fff888d90eb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca1c0827cde0b06c954ceffab2700e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1df988210126170f29950306e15258228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503107c1a06140024553fb4a01f5761e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a616e9d7730bbffaa50d4081db7931230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d16d0d60cd386a1fae11e40ce7306231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb97498c9b8274e122e1dee4a23d8d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec42ba0689a8eaddbc1520ce408de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300c505cccb4472a0e08f2a5ddca4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0bf185fb8d627ded7043b5601e941235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de489e174be51123479a603e6732504236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a40d27d1eababb185557172c48867d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239493f4b42404e9f30f957a6edb7468238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28b6effb726584c47efda632d72d29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd69b31cdcf2704ddf36b5cc420cfcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09bcd344bfa1d196147268544a7588241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af3298577ae95ebac4f11950677195242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785aecdd1c6e50e74a16bbbc71c9f9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71225baefef4df543a5630057f5c106244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55221c288354878d475209f07632faa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a2c5afa475a3746b810e8e53e9a2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909fdf25445b15644560021f7487857247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7e56ed6e0bb833f0b902b5dd4e9a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416718d33782ef8ea1ff41b8ec5dcb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf653b26b1182ef57103f5f8e57ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51d3cc2249e23a1781e519805f6577251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9a2f0817cd784bd98683d2e91b6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538b6331eee94629bb49757ae394d56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be7b2f7489f0582574a6abf364386e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476aa2ac5f98e7e3427f7c53da12383255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1fe5b7a02bba0f56d3febdfdea30f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6723313b66d509af42607547980dfef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0953d77db72c961bf0dba0aff276db8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4489e37ed65d7a0ffbc2ba161e53048259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0379c94cc10b412eb1c336e2fc515a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590345cd11c3bd933c43b6244080d718261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03e076c62f5816d90256dc181ba184262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1b77323906adc373f75b9333a29ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342e0b8d71d77c29682e2f96c270140264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e6ed6055df37c03be6b7d713af1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49979bc4013efaa10c9f87c18a8a292266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b86463aebfc28eac26ddb59df157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc788cad91231a240c5f26e4dd45cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab8c588228312eed9fbdef1b697c5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c56bb8e63291df7c9dc6f257dab16a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10a7827f61c17215f2c92406463cdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528ff285c4c9e9445fbf55d976c201c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101375e0bc80b0d327c9b2f4ba36dc8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2013d1f689860c1239f9adb0c29a15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feb4fb6324e6879bd75b58524505fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34657d92837aa16e916c19f7ab791d89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf627f7b0482d6fd35c0f30124add24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aebf5c9f2c701c5a5bdb60fa89592278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037b21113e9c4020ec4f2526f00d9c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82326316a7c0a1b04eb17a15b67417280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9738e6fa64f453cf07e0ca17bdac0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae0efaa56a2f36166ad7976ce11b4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8699fd4c3110fb132f9bfe3ec865ec7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9e4cdf18552702a3ba4f0d70fa14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8cbf29d246da66fe0b99f3c9fa5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a83eddab98ae3a29d79d77171eadb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b6c3964a190ecffec40c74e8a80b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490305e39f5b2e98e88278a0d5b30f77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c8d4c6e4fd35d6867b72f28990f39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ac408a30f9509a5f6baa7d3a78685290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e168ca94908b83d822f37c5063c7ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e532689d955cfeb771f02ca9802d19c292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>