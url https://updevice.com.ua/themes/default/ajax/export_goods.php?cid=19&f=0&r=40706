--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000219</t>
   </si>
   <si>
@@ -257,65 +257,62 @@
   <si>
     <t>000007920</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>000008392</t>
   </si>
   <si>
     <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
   </si>
   <si>
     <t>000009095</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
   </si>
   <si>
-    <t>000011996</t>
+    <t>000011997</t>
   </si>
   <si>
     <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
   </si>
   <si>
+    <t>brown</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011997</t>
-[...4 lines deleted...]
-  <si>
     <t>000009235</t>
   </si>
   <si>
     <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
   </si>
   <si>
     <t>000009253</t>
   </si>
   <si>
     <t>Навушники HOCO Skill cat ear BT headphones ESD13 |BT5.3, Type-C, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-skill-cat-ear-bt-headphones-esd13-bt5-3-type-c-7h-/</t>
   </si>
   <si>
     <t>000009563</t>
   </si>
   <si>
     <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wireless-headphones-w35-bt5-3-aux-tf-40h-/</t>
@@ -362,167 +359,146 @@
   <si>
     <t>000009606</t>
   </si>
   <si>
     <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
   </si>
   <si>
     <t>Cherry blossom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
   </si>
   <si>
     <t>000009607</t>
   </si>
   <si>
     <t>Purple grape</t>
   </si>
   <si>
     <t>000009608</t>
   </si>
   <si>
     <t>Crystal blue</t>
   </si>
   <si>
-    <t>000009629</t>
-[...2 lines deleted...]
-    <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
+    <t>000009791</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000010169</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
-[...106 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
   </si>
   <si>
     <t>000011900</t>
   </si>
   <si>
     <t>000011901</t>
   </si>
   <si>
     <t>000010423</t>
   </si>
   <si>
     <t>Навушники HOCO Triumph BT headphones W35 Air |BT5.3, AUX/TF, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triumph-bt-headphones-w35-air-bt5-3-aux-tf-45h-/</t>
   </si>
   <si>
     <t>000010424</t>
   </si>
   <si>
     <t>000010609</t>
   </si>
   <si>
     <t>000010539</t>
@@ -674,62 +650,59 @@
   <si>
     <t>Навушники HOCO Verso retro BT headphones W62 |BT5.4, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-verso-retro-bt-headphones-w62-bt5-4-30h-/</t>
   </si>
   <si>
     <t>000011445</t>
   </si>
   <si>
     <t>000011516</t>
   </si>
   <si>
     <t>Навушники HOCO Tone BT headphones W53 |BT5.4, 46H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-bt-headphones-w53-bt5-4-46h-usb-c-aux-/</t>
   </si>
   <si>
     <t>000011517</t>
   </si>
   <si>
     <t>000011518</t>
   </si>
   <si>
-    <t>000011519</t>
+    <t>000011520</t>
   </si>
   <si>
     <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
   </si>
   <si>
-    <t>000011520</t>
-[...1 lines deleted...]
-  <si>
     <t>000011579</t>
   </si>
   <si>
     <t>Навушники Onikuma Cat Ear Bluetooth Wireless Gaming Headset B5 |BT/AUX, Type-C, 55H, RGB|</t>
   </si>
   <si>
     <t>ivory</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-/</t>
   </si>
   <si>
     <t>000011582</t>
   </si>
   <si>
     <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
   </si>
   <si>
     <t>000011700</t>
   </si>
   <si>
     <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
@@ -785,74 +758,62 @@
   <si>
     <t>000011746</t>
   </si>
   <si>
     <t>000011747</t>
   </si>
   <si>
     <t>000011748</t>
   </si>
   <si>
     <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
   </si>
   <si>
     <t>000011749</t>
   </si>
   <si>
     <t>000011750</t>
   </si>
   <si>
     <t>000011751</t>
   </si>
   <si>
-    <t>000011752</t>
-[...1 lines deleted...]
-  <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...7 lines deleted...]
-  <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-bo35-adorable-bt-headphones-bt5-4-aux-45h-/</t>
   </si>
   <si>
     <t>000011909</t>
   </si>
   <si>
     <t>Навушники Borofone Adorable ANC BT headphones BO35 Plus |BT5.4, AUX, 32/45h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-adorable-anc-bt-headphones-bo35-plus-bt5-4-aux-32-45h-/</t>
@@ -1044,59 +1005,50 @@
     <t>Навушники HOCO Lasting ANC BT headphones with display ESD23 |BT6.0, 25/27h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-lasting-anc-bt-headphones-with-display-esd23-bt6-0-25-27h-/</t>
   </si>
   <si>
     <t>000012848</t>
   </si>
   <si>
     <t>Навушники HOCO Graceful BT headphones W73 |BT6.0, TF/AUX, 45h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-bt-headphones-w73-bt6-0-tf-aux-45h-app-/</t>
   </si>
   <si>
     <t>000012847</t>
   </si>
   <si>
     <t>000012928</t>
   </si>
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-naya-neck-mounted-bt-earphones-es78-bt6-0-led-display-120h-/</t>
   </si>
   <si>
     <t>000012941</t>
   </si>
   <si>
     <t>Навушники сетевой HOCO W72 Earl Ⅲ abyss mirror BT headphones |BT6.0/AUX, 25h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w72-earl-abyss-mirror-bt-headphones-bt6-0-aux-25h-/</t>
   </si>
   <si>
     <t>000012942</t>
   </si>
   <si>
     <t>000013015</t>
   </si>
   <si>
     <t>beige</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-cat-ear-bluetooth-wireless-gaming-headset-b5-bt-aux-type-c-55h-rgb-9252/</t>
   </si>
   <si>
     <t>000013016</t>
   </si>
@@ -1426,51 +1378,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H149"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -2052,2866 +2004,2682 @@
       </c>
       <c r="D26" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0">
         <v>13.35</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
         <v>26770</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0">
         <v>9.24</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>26770</v>
+        <v>26367</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0">
-        <v>9.24</v>
+        <v>8.68</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>26367</v>
+        <v>26371</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0">
-        <v>8.68</v>
+        <v>12.77</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>26371</v>
+        <v>26396</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0">
-        <v>12.77</v>
+        <v>10.53</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
         <v>26396</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="0" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0">
         <v>10.53</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>26396</v>
+        <v>26398</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="0">
-        <v>10.53</v>
+        <v>7.34</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
         <v>26398</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="0" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="0">
         <v>7.34</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
         <v>26398</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="0">
         <v>7.34</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>26398</v>
+        <v>26399</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="0">
-        <v>7.34</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
         <v>26399</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="0">
         <v>9.789999999999999</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>26399</v>
+        <v>26402</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0">
-        <v>9.789999999999999</v>
+        <v>9.68</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
         <v>26402</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0">
         <v>9.68</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
         <v>26402</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0">
         <v>9.68</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>26402</v>
+        <v>26470</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>19</v>
+        <v>117</v>
       </c>
       <c r="G40" s="0">
-        <v>9.68</v>
+        <v>79.06</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>26409</v>
+        <v>26469</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G41" s="0">
-        <v>9.460000000000001</v>
+        <v>20.45</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>26470</v>
+        <v>26498</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="G42" s="0">
-        <v>79.06</v>
+        <v>25.31</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>26469</v>
+        <v>26514</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="G43" s="0">
-        <v>20.45</v>
+        <v>5.99</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>26498</v>
+        <v>26514</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="H44" s="0" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
         <v>26514</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="0">
         <v>5.99</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>26514</v>
+        <v>26544</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="0">
+        <v>17.62</v>
+      </c>
+      <c r="H46" s="0" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>26514</v>
+        <v>26554</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="0" t="s">
-        <v>85</v>
+        <v>136</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="G47" s="0">
-        <v>5.99</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>26514</v>
+        <v>26564</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="0">
-        <v>5.99</v>
+        <v>11.18</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>26539</v>
+        <v>26564</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="G49" s="0">
-        <v>34.66</v>
+        <v>11.18</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>26544</v>
+        <v>26566</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>9</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G50" s="0">
-        <v>17.62</v>
+        <v>11.77</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>26554</v>
+        <v>26566</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="G51" s="0">
-        <v>9.710000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>26564</v>
+        <v>26566</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G52" s="0">
-        <v>11.18</v>
+        <v>11.77</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>26564</v>
+        <v>26576</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="0" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="0">
-        <v>11.18</v>
+        <v>10.75</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" s="0">
+        <v>10.75</v>
+      </c>
+      <c r="H54" s="0" t="s">
         <v>152</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>26566</v>
+        <v>26576</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G55" s="0">
-        <v>11.77</v>
+        <v>10.75</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>26566</v>
+        <v>26599</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" s="0">
+        <v>10.42</v>
+      </c>
+      <c r="H56" s="0" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C57" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="D57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>26576</v>
+        <v>26599</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="0">
-        <v>10.75</v>
+        <v>10.42</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>26576</v>
+        <v>26615</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C59" s="0" t="s">
+      <c r="D59" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="0">
-        <v>10.75</v>
+        <v>13.57</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="0">
+        <v>13.57</v>
+      </c>
+      <c r="H60" s="0" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>26599</v>
+        <v>26615</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="0">
-        <v>10.42</v>
+        <v>13.57</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>26599</v>
+        <v>26621</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" s="0">
+        <v>11.31</v>
+      </c>
+      <c r="H62" s="0" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>26615</v>
+        <v>26621</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="0">
-        <v>13.57</v>
+        <v>11.31</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>26615</v>
+        <v>26627</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G65" s="0">
-        <v>13.57</v>
+        <v>16.35</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>26621</v>
+        <v>26639</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>19</v>
+        <v>117</v>
       </c>
       <c r="G66" s="0">
-        <v>11.31</v>
+        <v>58.03</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>167</v>
+        <v>9</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G67" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>26621</v>
+        <v>26653</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>62</v>
+        <v>159</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G68" s="0">
-        <v>11.31</v>
+        <v>14.64</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>26627</v>
+        <v>26653</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C69" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C69" s="0" t="s">
+      <c r="D69" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G69" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="H69" s="0" t="s">
         <v>180</v>
-      </c>
-[...10 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>26639</v>
+        <v>26657</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="G70" s="0">
-        <v>58.03</v>
+        <v>16.2</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G71" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>26653</v>
+        <v>26657</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G72" s="0">
-        <v>14.64</v>
+        <v>16.2</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>26653</v>
+        <v>26658</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" s="0">
+        <v>10.07</v>
+      </c>
+      <c r="H73" s="0" t="s">
         <v>190</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>192</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>26657</v>
+        <v>26668</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>192</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="0">
-        <v>16.2</v>
+        <v>15.23</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>26657</v>
+        <v>26695</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>167</v>
+        <v>74</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="0">
-        <v>16.2</v>
+        <v>15.15</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>26658</v>
+        <v>26695</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C77" s="0" t="s">
+      <c r="D77" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77" s="0">
+        <v>15.15</v>
+      </c>
+      <c r="H77" s="0" t="s">
         <v>197</v>
-      </c>
-[...10 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>26668</v>
+        <v>26696</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="0">
-        <v>15.23</v>
+        <v>67.63</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>204</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>26695</v>
+        <v>26697</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>204</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="0">
-        <v>15.15</v>
+        <v>13.24</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>26696</v>
+        <v>26710</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="0">
-        <v>67.63</v>
+        <v>10.59</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>26697</v>
+        <v>26710</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="0">
-        <v>13.24</v>
+        <v>10.59</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>26697</v>
+        <v>26711</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G85" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="H85" s="0" t="s">
         <v>214</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>26710</v>
+        <v>26717</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>216</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="G86" s="0">
-        <v>10.59</v>
+        <v>22.12</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>26710</v>
+        <v>26720</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="G87" s="0">
-        <v>10.59</v>
+        <v>19.48</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>26710</v>
+        <v>26727</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>19</v>
+        <v>117</v>
       </c>
       <c r="G88" s="0">
-        <v>10.59</v>
+        <v>21.01</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>26711</v>
+        <v>26728</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>19</v>
+        <v>117</v>
       </c>
       <c r="G89" s="0">
-        <v>16.2</v>
+        <v>42.12</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>26711</v>
+        <v>26738</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G90" s="0">
-        <v>16.2</v>
+        <v>11</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>26717</v>
+        <v>26738</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>226</v>
+        <v>95</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="G91" s="0">
-        <v>22.12</v>
+        <v>11</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>26720</v>
+        <v>26738</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>229</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>9</v>
+        <v>159</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="G92" s="0">
-        <v>19.48</v>
+        <v>11</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>26727</v>
+        <v>26739</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="G93" s="0">
-        <v>21.01</v>
+        <v>15.98</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>26728</v>
+        <v>26739</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C94" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="C94" s="0" t="s">
+      <c r="D94" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G94" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="H94" s="0" t="s">
         <v>235</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C95" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="D95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G95" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G96" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>167</v>
+        <v>106</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G97" s="0">
-        <v>11</v>
+        <v>15.98</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
         <v>26739</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>74</v>
+        <v>136</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G98" s="0">
         <v>15.98</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>243</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G99" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>243</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>247</v>
+        <v>95</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G100" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="H100" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>243</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G101" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>243</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G102" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>26739</v>
+        <v>26741</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G103" s="0">
+        <v>10.52</v>
+      </c>
+      <c r="H103" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>26740</v>
+        <v>26741</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G104" s="0">
-        <v>19.79</v>
+        <v>10.52</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>26740</v>
+        <v>26743</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G105" s="0">
+        <v>7.05</v>
+      </c>
+      <c r="H105" s="0" t="s">
         <v>254</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>26740</v>
+        <v>26745</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G106" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>26740</v>
+        <v>26746</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G107" s="0">
-        <v>19.79</v>
+        <v>19.13</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>26740</v>
+        <v>26747</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>145</v>
+        <v>9</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G108" s="0">
-        <v>19.79</v>
+        <v>4.43</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G109" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>26741</v>
+        <v>26750</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G110" s="0">
-        <v>10.52</v>
+        <v>6.03</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>26742</v>
+        <v>26750</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>9</v>
+        <v>136</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G111" s="0">
-        <v>6.52</v>
+        <v>6.03</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>26743</v>
+        <v>26750</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C112" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="C112" s="0" t="s">
+      <c r="D112" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G112" s="0">
+        <v>6.03</v>
+      </c>
+      <c r="H112" s="0" t="s">
         <v>266</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>26745</v>
+        <v>26750</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G113" s="0">
-        <v>15.98</v>
+        <v>6.03</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>26746</v>
+        <v>26750</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C114" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="D114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G114" s="0">
-        <v>19.13</v>
+        <v>6.03</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>26747</v>
+        <v>26776</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C115" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C115" s="0" t="s">
+      <c r="D115" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="D115" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G115" s="0">
-        <v>4.43</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H115" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>26750</v>
+        <v>26776</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C116" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="D116" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="D116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G116" s="0">
-        <v>6.03</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C117" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="C117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" s="0" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G117" s="0">
-        <v>6.03</v>
+        <v>6.88</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>26750</v>
+        <v>26792</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G118" s="0">
+        <v>6.88</v>
+      </c>
+      <c r="H118" s="0" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G119" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>26750</v>
+        <v>26801</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G120" s="0">
-        <v>6.03</v>
+        <v>15.05</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>26750</v>
+        <v>26811</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>285</v>
+        <v>9</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G121" s="0">
-        <v>6.03</v>
+        <v>8</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>26776</v>
+        <v>26812</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>288</v>
+        <v>9</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G122" s="0">
-        <v>9.140000000000001</v>
+        <v>4.53</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>26776</v>
+        <v>26815</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>291</v>
+        <v>9</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G123" s="0">
-        <v>9.140000000000001</v>
+        <v>8.83</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>26792</v>
+        <v>26815</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G124" s="0">
-        <v>6.88</v>
+        <v>8.83</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>26792</v>
+        <v>26826</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G125" s="0">
-        <v>6.88</v>
+        <v>11.48</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>26801</v>
+        <v>26836</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>19</v>
+        <v>302</v>
       </c>
       <c r="G126" s="0">
-        <v>15.05</v>
+        <v>17.33</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>26801</v>
+        <v>26837</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>19</v>
+        <v>302</v>
       </c>
       <c r="G127" s="0">
-        <v>15.05</v>
+        <v>15.73</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>26811</v>
+        <v>26837</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>19</v>
+        <v>302</v>
       </c>
       <c r="G128" s="0">
-        <v>8</v>
+        <v>15.73</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>26812</v>
+        <v>26838</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>19</v>
+        <v>302</v>
       </c>
       <c r="G129" s="0">
-        <v>4.53</v>
+        <v>11.99</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>26815</v>
+        <v>26840</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>118</v>
+        <v>302</v>
       </c>
       <c r="G130" s="0">
-        <v>8.83</v>
+        <v>12.48</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>26815</v>
+        <v>26849</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G131" s="0">
-        <v>8.83</v>
+        <v>14.85</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>26826</v>
+        <v>26849</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G132" s="0">
-        <v>11.48</v>
+        <v>14.85</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>26836</v>
+        <v>26871</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>315</v>
+        <v>19</v>
       </c>
       <c r="G133" s="0">
-        <v>17.33</v>
+        <v>18.89</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>26837</v>
+        <v>26873</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>315</v>
+        <v>19</v>
       </c>
       <c r="G134" s="0">
-        <v>15.73</v>
+        <v>26.02</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>26837</v>
+        <v>26890</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>315</v>
+        <v>19</v>
       </c>
       <c r="G135" s="0">
-        <v>15.73</v>
+        <v>11.08</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>26838</v>
+        <v>26890</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>315</v>
+        <v>19</v>
       </c>
       <c r="G136" s="0">
-        <v>11.99</v>
+        <v>11.08</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>26840</v>
+        <v>26922</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="G137" s="0">
-        <v>12.48</v>
+        <v>32.5</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G138" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>26849</v>
+        <v>26927</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G139" s="0">
-        <v>14.85</v>
+        <v>10.97</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>26871</v>
+        <v>29939</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>332</v>
+        <v>216</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>9</v>
+        <v>336</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="G140" s="0">
-        <v>18.89</v>
+        <v>14.91</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>26873</v>
+        <v>29940</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>335</v>
+        <v>216</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="G141" s="0">
-        <v>26.02</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>336</v>
-[...21 lines deleted...]
-      <c r="H142" s="0" t="s">
         <v>339</v>
-      </c>
-[...159 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">