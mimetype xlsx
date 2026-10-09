--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -142,51 +142,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94b9911f4cec3c886170cbe589cb511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef32da9976a53a6619d8336a83bfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bf4e62771cec06352e1c73066bd8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47718d426fb0080211194f7942f994244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6328fc9948c3049708ac945007a195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19890f8d06202da28a515938271cf45e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad009ff67c35b09252161df7e71490867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd11eb14b88827a7dbb8ea369420fc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f50807f741ef7b724ac48d4de0d611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61181a6da01e3f4a7dadc24d48674672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523faa21df52fd30f9c7141e63e42fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde66470c7a7a993cdac1e7135bb1944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c2cbaddbaabc231e904f979c8ea45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315951e18b497298b31b3c94399471e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6326db4ee82aee9b9dfd3c5717d64b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ab17aad92b5d55110a634f9aba9048.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>