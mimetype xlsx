--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -142,51 +142,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932a65b690841f32a3fa94fcf53e2221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bacfb8906b94aa18a041bed153cb262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9987b27826d26a118274a4f87560e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b1a228eb2613abbe1e20305799be04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971385040aa8dd0af4b3367c7838de935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fa57b0cb009dc4aff5d96c069fe816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e73f77aca915ffbe183bde0d755f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d871910961549e0b2bf4ca64419da8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb1ec553f84e01303998acce80bf021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed6daf3225261d5210302ce2f768362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575145ac9b5e16d28bd9c247614f25a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b570fb7d95a8b0c1e809b168a8594f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96f7741635ed73183c987be2d1a0a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be216d9791003935745378e64da9246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c6ffec3de2831935714d24759c0907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd908e3db9476002c7068cf78beacd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>