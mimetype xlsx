--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -142,51 +142,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81015f61a708fd6cf7d6d0151091a271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afed0a4cc3c2d9262daf02e977248e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf506256139e721d6dad391b1efc0853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859a35f9a89712dc862aa20a2ff65c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed645695a2b5047c8f2a9a0d7b96c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fd0d8292f5d7315a443cb650978536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380319b7a5fa18073a67e13fc99f8c797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4dbcced5def780fe594fcc9ed80bd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66710261f57d7d00b77cfed39a7711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376fa7d4f3f27b64955e3908262224f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b20f44cce1350d472516a66bc7d663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45e94eb9ccbe18351c8308bf2b66184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be977b83aac46e23f2904bf1d8b42e165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1503499333160531ad5d609c92d2f956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a35347c3f055e28e31b9a5edef44627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b7d7a7d27c3920c194e3f61f08b338.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -800,51 +800,51 @@
         <v>89.36</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
         <v>17393</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="0">
-        <v>25.45</v>
+        <v>24.07</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
         <v>17394</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I5" s="0">
         <v>39.84</v>