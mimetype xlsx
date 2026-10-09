--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -142,51 +142,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a274a04d2284b077fe796c9a98526a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629955a1a213dd95ba770c85832e692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ece9387f47195133b28a2483a23d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7b217d06f5a02383ef03237cb35064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503ce5997e16d5076bb2b484f516da35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc7e72fdfd1a45bf211e24ec889cae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140141908318ce9dc611eddc873c67f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6959c60bedd0cd80bcae16ffb013ee8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bafe721a72f459b797d27ec0d468cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104b2ba237ec26ce90c3ded632a4f8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7c8b640fa909f050a7c3c687fb5f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff240776969c4bec9b83ecfd8b375e2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f875b5f734cf6375f5b1d120d58e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf180f8c7d3657e5b74b7738ceefd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791142cd8387252c987fea9ce488ea3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926511074b99b54d8fc9d63d2b6b2d018.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -800,51 +800,51 @@
         <v>89.36</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
         <v>17393</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="0">
-        <v>25.45</v>
+        <v>24.07</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
         <v>17394</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I5" s="0">
         <v>39.84</v>