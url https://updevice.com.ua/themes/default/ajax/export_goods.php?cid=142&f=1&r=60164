--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -142,51 +142,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae558d06bf1f69f31d3dcd730857f8ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d74b8070d03675f821e236fa3c03f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eeecaf3a1c7199eccf41fe71b228e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb26741085cb390e9b31c34e2c5c054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ae9c9ecf3e57fc95909d4e656a585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87800b040ee392924ec6a5b4bd4c021a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f5bc80dda09802e3f0a63cbb70437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cca200a911ac4f384be04788dc60b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab4eb2f7d367f02d7d98995144501a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aca56d971cea44ca65922b35491f762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f127d8c349fba872a19f2a8c5177ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5ca0121acb05fe71b4efb8b854ac74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7077fc9594845a411ef2c7bb09762335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214479df7e9e0862a8a09ab0b37d38a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c7c56e22400608d73345e9e553a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6240714b29340637157f7166ee9d9f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>