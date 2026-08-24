--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -142,51 +142,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3a02566cb2f9c1a04c65e7b89c4691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072b36718cb31ea20eefb74b4fed3c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dd079c7f83e6f048df5ff130d8ad03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243db91bb1e705e4b47e851d34054824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b73da29b101d040e0e9a191a07bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d273ca30d6056b9bd489021e934e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea15f1035cd5b29491d71111fdd4c227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346cf8c9160bad31f1e045649b120868.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188116fe1facbf5ada3f88b1c64a56501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c09028671864a7e408c1496f8713e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ab88c42c00c158e657d28ede2ab93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387a8422987dc7f93c458f8bc2acd654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f88cedbac4b75ff95256effae5255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021a2de037e4d02588e8e8682958c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b6e4784f27680e536f8c5ea3ee30f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502d9643f3752f878f5dfe44d506f3b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>