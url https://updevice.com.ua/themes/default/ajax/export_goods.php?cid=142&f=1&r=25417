--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -142,51 +142,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5b89ea9846de13e5f93dcbc99510a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeb84987578d0951cc111ac2894ef52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db36542678316ddb51ebec8cfd6013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa53fe9c96af9cedf76a1fe50ca9f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c94389d1ca2b7ad80bf012d58a6b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c936a17429db132420df2347e0fb04d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845fc85f0e493c32a1622fa6e9388637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1511e11843be0766c047bb54583ba28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b18123fa3122d1d892d877397ef01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee546a89cffc8118cfc7b6214b16bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd97047863164d1d0a66dda344e9963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867fbe9d640b221d0faa88aae812a244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b01078908e7ad292b8261e80d5697b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd909080bf36baabaec83aae30a17e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7637ed51db13015b50193a0f9b0747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca87463e89beba526daa406605b08538.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>