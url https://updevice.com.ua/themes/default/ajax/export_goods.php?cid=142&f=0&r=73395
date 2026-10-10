--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -530,51 +530,51 @@
       </c>
       <c r="G3" s="0">
         <v>89.36</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0">
         <v>17393</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="0">
-        <v>25.45</v>
+        <v>24.07</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0">
         <v>17394</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="0">
         <v>39.84</v>
       </c>
       <c r="H5" s="0" t="s">