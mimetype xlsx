--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1660,51 +1660,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8458f1e85207c304ebef7ddd503b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55604e216eeda20aac36391021d86b842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00702c3701a4c26b879ab9b4e1ea54d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a1ed3e798ff27e7205b5592ce6894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378d3a5abe80be26bf2e1d5bf482a275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a637f038d44d25b0643d07bf12710c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d659b88310842a64b5055f40061077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e7d28b26a11b0666e50aff9e0f218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf3d70b416245bd40e98b47014d0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0adfd7fa83a905100c23d25f9492510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17823b5e7c8f8f1b08e4aafa9cb82e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb72220cdcc9d4dfc82714f2a6879b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f50fe9933a776c4840cb82c965faa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd5ef98439a5c4de000c4b607e1fe214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdab386dbed7c98df46ad5198a2f6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdaa05987ef7f4bae312062dde1f4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbe0c7cf2e9e791882ca7ec019f92117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2f46cba5286817cee16722c40b4d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6b60bf941b16e0522ce733cdc098119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a7026cb46cdb0c8d8c06f6431abd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55ae1e8dddc294d88fe3b4fbe913ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ded8d4f83a34d70599af2bd24f36122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e321f930aceb785576c37ef2a9902f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389d0cedfe810c11ddfe0a7da9130e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b35060c68af4614b31d4738d21af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a44c663c57c85c0c97799ff273a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfcc756d1f60d4103b6198cac14a6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586f063c1712c9305a260ffff2406928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d426acb0bda096488a78f62b935fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc3deb54e88640a939780fcdcb8ed130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da979d63f8353c87fa5c3b3759cd37f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19c7135e0548298d0112be411d7e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8af3e773bf1948e224e8a2878f8a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c08f912cec1b41ced725beffe4f9e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82155869989d47af68a987e6c1d4fe4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1050092d821c65aeed99f4ab55a0e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f30ef4b9b5dde840fb8554cf0455b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f7c39b4078d4773b605c9ef9747b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ddddd399bebda9a51e97af714a19739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bd167715482c04955b8f5c08509b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1861708f08be7297b95e78e543e61c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c54479fb38032516846a7939006d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a95b6c6083814a0bd66af555445e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158d14402a16fe95a8a20b8e498ce9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d9daac3669a7d729de831d7bf82af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd085a13040b8d45f6beb3198390146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac644e855ae9c97a3700be3ee792447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9144509d67f3e01fdf434150b525e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f0e4c42c443c6627b58fafb0c4ae249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e21f3a82db9c77715ccc6197f09c1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080b997458c61c619d6c031fbe1be3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceab689156b06b2db15ca532a5338852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b133d4f4889aa74f89806e533cfe453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a8c810bc05b7f0ca8b6cbec53a7a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4975b4bca53863d314867656f2f5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade7cfd18924ed897d31786fd0185b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407e7e2db5f91bf730efedde83737c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e0479d343873a68860b047fb3353658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d550d19705e3a7f16976f0563bfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0399a2de967ed1cdbdf2c3698b41c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23773d88cd1ec15760ea338599f428161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b842342b33f92813ca990be6fd9b33762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4905a358963fb28d13df4454c2424263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0c0a6a6a01dc4c36d80d0d339cd6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bde8fe85d42c34cdd5bf1dd8ca78d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b22a390b1f73648a107c42151b49f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea4ff21d79db07220e7bccd6ebc10167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba7cfbd76a12c2219e80542297dcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4d91c9e4846f4e277cf7aadca136369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be89d2127a58a1fdd436ee0ef9941570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce83d4e0677df7bac2e4cd81b2f5a1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed805514ad519d7d97f59f1146114f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19a0702a56815f7c44c49b25f6301e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5e8969d78353a4dd656bac838c4fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b19440d9a14db97fdb38b03d22f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb1596716058df3bba39ff5ec45abf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c2661692e53fab49c99c1967254a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6e1e31ae46dac58a94610476aeec678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20ec63c117434756eece59c66c0c2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0f0de6e201872d65036fa379b408d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2b60fcf56ad4affbba5ebeab37ae181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973819a6fb5546840a462425c9c21a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef18d2f9a3f6abf694226d1ef890583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc391b6179bfc852b99d237f978bc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee50e63f9f6ca475a2e38d857fa95c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608160aba38087ec1e8931e45bf8a5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba63adb66e5c18578d4f3aa82c5cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c09f301df8de710a9ac981273772d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb7e1a35b10c4c6443c8bf44273fc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b6d1e1992e745799759c6b5e45c2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0679fcd03ea660d7cc476a5ed883791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538e6c8de99dafb20b5836216efba5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f998d66858b782fcefdcd981865b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b11ef7d7c84380681889562580dec594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef884590aade8282f706f3d0a426cdee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a64a5a4510e8beed8ceb4870d6ac396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3996a30ec36a212c289a2b45f29459f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042c771380759e7080c93bb9c5aca7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87bf0f1393101d99325736967f07e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32658a02782760fa9bfa2a4179395e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34a5dee7f4869e6ef02d99cc91463d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f668b7e5c7d8864a8f6d30cc8dd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b1057a547bfe5a767dec06e554949103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758e3fc3acb67d8846cc92f95442b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c6fcf9c3ea0b315f9a31ed0511a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce61a39e96c39b59ef760bf642af746106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555e5907002c366b1365950e7a59d26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d10eec1c226d277a5201601571427108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236562854fa535b61a881372cbd1b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd78d867dd93cd5896c0124854e209110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86a23e70be39e91ccb4fcd2546e438111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0e0cf547e462cc6cb391297fdda1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541ab9e3d451b5de6967b8ef8a01631113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a78e67215b5dca7ae76703765045a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d0819c3c5a5924eabac15b47555b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dfdfd9be6f22d0dfb173e39a9fbb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20df0a26663a16ef682b8698fb7a0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53710a5894c5081893f7425220e4acb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0d617548ef7864a5b9c4e0abdc210119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f83de0890a7374293db7cf0106d896120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3107e3d0224f3b15d5803843db54f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5084088d8bd3da06e3ed5647184e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de231a739ce58d87f9b4ce88db7b64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5906dcd3cc8efac6e36a231e5d68b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603adfb54e1f08129a5b7e2b14d528e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef6b4b4028db5c9909521f03d5aa88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c5ce15c83fa0011b28fb3a3d25ce2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929163584ebae140b0b2b4c59f781312128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9afd8c2ffdac2b9680a45b9c8403dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4570f1ca37f296a5a45ed95d3e9e0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172e6234caadb9e437cbaf518d95077131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323a7729947eb520e2f52c410bb20ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86950eeaafd0f739ebe48e6f4344b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e5edfc90f0d4a99d46630243305e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c148ed7ec68cce454e5648dbcba981135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7552ec25e5dcf584644d0c122acbf9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147942fdd6924cbac3a2a7194a4666137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87754d5a031204f69cad1f8165c4002138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edcffb6583ba6d04ba0ef21ce13ac1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d24adbe902d2fdbab9f09071c6db7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d018441ca774daf815ed61cd66df5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371e2485e8ad03e60bc079985bb08b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64119b3a96a2ff0ee30b6c31cb03082d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01883bbc3872dcb0305eb15394ff6417144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7ce91e88c1c21417ad747656e6ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657f30e0ba23ab8aa0f0c3f74041ae1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab79119bded4a754caab9ceddfb7a41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655460ab7c4a9d3875872f240fb10781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2de24fd294dfa8be1f09f3547865b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4343bb238436a3b43b25c792e9aaac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe53bae9dd36dbd20cbc26f9106283151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a92652d52eea4d48719e34e03921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12719bb764688922f7b71b3bfc437e3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff289c14184895b51afa0b0d725922154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a032be8ac5755e252b70dabea67d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91f594cadcbfbc5ef554d6c0f41792156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbd419c862445ba4954b07175cc2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e789b6f7d9c9257d78c3e515a12a25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b1575616892c9138e9d2fd16f45b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5b8e170709edd02571af9293afa46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc2a542d42bfb15d9c4dc1084ca643161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348483f6f0fae70fe89abf8d771c23a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393282e7dfa89b4822ad3e4fd438f1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cb6ad3f6ecce30de35a811a098b0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adea381afedf958a053d735643b1475165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c205638d8ddc698fd251d65580b93d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ec4b6772b95360c3e753880586eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97609aa2da7663aa00b3fa6b6095f162168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c099cb49dfa2a454c3a090a1bcf5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c44b236b1e2dd9c594e11749ce3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33d6f75ad477d00e7a7f199c7150c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837fa053d4ad23b4ccaaa5abee805a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f254a3ffc6481dd038524219f4b199173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edd46d75bea6e25d5d066b8bce67a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3e774a951e971ceeab7b6e7db19a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65355e32229bf11cf04d85240903dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1b362e38301ca4d8b224d8836b57d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba55efb4ec9e9049f97e7a63bf3a494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19352821215dc90aba26b9d29014a2dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af204acb3d0a73917101e7d779ecc29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1060a11214bdfba4fbaffedc293e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c882f772b93b5ce797446694ee61d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db390a7e2a65b5fa9ab34f803de7050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40044e18c3d641da36270991dcbdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4f5fde6afe54d82d0959e18b59625185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65d6da31684e95e406847c87663281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446107296003b517b11542234255614f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680f702c016ca0e4830333a50a35efb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d632406f543569e904b3e74d3cca17c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c1281664d1b2c62c2418cab34b6c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bcbf9dfa364bc29cdeed8993d1241191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f46b187453fee1771946e2dc62c747192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0437f2b46308c5caf1ff46a941ee7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597adf23a56a2c196ba1325c5de641b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ca2f2f70cc34ea484015b21864e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8654696d29003f4d6d81dd5d8c6a3ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c2cbb431190165cea3adacab3e22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf76c521092297071d855f63d0aa254198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ec0b517565b20946bd1c8dfceece199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330f1ffc48c09cd6fa96090f244d343200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa065db4e52794fbfbb379a672954c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ddb03019a6fc9c5e12723c669b9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7e77548aaf3b8efdd5a7660099c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819fcc166deccf8df7e9f12a5dd0fcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65981b8a6c18c40373da7d4361f2ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d046886c91daab1af16d7560ee5fb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af19c348f4280c40aa183823d213ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e62ea5423cc690d66bf8bba52e37d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582eaf2a4ea0648dd174449e8863451209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b755793c5f39b07c0b42be183c168210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bdf7a77fdd2051db52f3f04acee21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8616fb86befe097350cd430e2a474212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0178d6192ef26b8ff0b53baa69783213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d1914fa2619b823a669f11e613ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535d44488c23b173095d6cac75efab4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c376beb9be4f62b1073afd34adda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d080166fc54881104c4e61d48a63d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0b9241d179ec8daa51d8f7049785218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72594c4404e71fb59b6ef975f0aba9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5210cb937ddc3f51d1018aec7cc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a558787a273fe74030b40a6557429221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aac8b75746ba4e8aa495e6af7e6b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0797109069dd5097bda9a46a4f4484223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5c473fcf6f2060a056147c5e5f4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c257b21f497f122bd86b259e7b4d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb33c5dd14b2bb45e10da4570e5046f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4195d93d9f4486c74310b88933db6bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e91000835dd631942dca040f1b234228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b879bda9f3ddcc3eeaf783b5a98e5f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51f658629f7968e843558ae7b73a3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf64ff1d268d610f51b23cfd965fc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d4e446b6827d267085f3c80b786ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55158969e7227b62f7e6427479739b98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d00c3ac23e3f98a26598ece14afbe6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f2e661cf72678bf785e426004b146235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0d7b92e593becc16ed2279cb6033236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ddc0a769a101779f0841a1aa188f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b70bf47f9547743df1c3f3b0741941238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ba345c8621638b294b44971e2379e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a66732f11b4c153d72aa67a9cfef1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263b80e978096dd417fbb2a9b2e0c21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc85b343c94045149beeaa12d55ad3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4768dbaa80bd07850e9c0c4d907c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6d677587c5ac6565111d2c38372f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b5984d65f6a9d5e52029f983cbb0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a9480eeca5cbeb6ccdc9835b3dd16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ac26fe93f92be0d583150bf6f64c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357c02e1af96faec931a1265a1dbb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff95d031db4d25a7de13bd60677de92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858877d2db43e606a1e720ae18ad874250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e8c91f2cbd6786c706fb2306365c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5b0f91039d7b5639f4ec7cb9b9c2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa20bf55492bab8379f589b876076ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7bc072d06af64d3c6e398dbd0471254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796c345141388e103c7fa713986cea8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b335159f5ce6d4c8de124ab801147256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e318a28a3685b805b582207fc784d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea4edde28bfa6857562bcf6f3dba06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4bcc94caaaf3db9f559f12bd70222259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c93af8ab1e36f58b4c3dbdc2120b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765275e8a1eb0535e75c7213265ce87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd818952a602c443851f8c16a3c7fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c39a85df11eacfe735e0525fdc2ea0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f94a4b18e0f6a92a2c47c9a6d256f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53743715ee8a9516217230c56596c201265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbab8fa1a1976acbd3a588203af509266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93843242f2dd3e8bf142595af7a3ca21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2017da0e7f807ac8518e0a2b99ed37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775af52055cf2d5e864903dc6b14814f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf0d516a3f7520729977249a88026e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8229836eb960e5db5fc527a61cb3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1c2ea4d2ddf14af0af9b2c05b10c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0276aa1da69b402bd2432ca25588c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fc7beb9798d75c0707f0a27c5a0b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adadf240442d79c11d448baef64645275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a1bc17db398a3157f948aee8ebf50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609e276a513b22c6bfdd9b6172ceea4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ef6d2c88643df907704e86827fb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f68a8de2acb226a042dd62a7fe4c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f34625524bbbb0857a12ffa8c4dedf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337d4d3bbcd64b9d76840c1a3af7331281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f70f476685ea4c6048f6db4ae602cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81ec622de1c2a15d4a50334a6dc382283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0912dad886bdea2f3cfa67ccb3f4b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92904538943bdfddf34921aa91dd4cc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88b5ee51b820656fed263551da6454286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977250dc40b2d1a6e16c20c526233f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a661a886f9ab07d31b427da323d70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f0bec1a72c28060ec4e7e3f5a7b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8d46607aa3c500899eab7cf50b1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1805533e18b70869c1ed006f088e2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf77805558fd8220f3174a6281df5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8bdca05c43be913e5bbbe19120267293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ed0fe61e8b92b2ba781ec181b08c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7c248e245a2db3ea6514e2085171295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c02224ecb0a0722b542d697e8d67d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb16c02696147d9195fe90fb20be89e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f34a73bfacebb3217c54ef73aa38f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d4288feb66fbb52b340f29e83f7b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4698f4635c4275b090d16cabecdfc59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211e607a96e20955d0a510815b42c95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107fdb65ea6e362ce30565ee2014fb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07784e34d8e46cae3e5a7397a6474214303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38505fa200a98710273fe61190ac79c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee864c16b4028b4ef170669ab76dd3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bd71e998aac97089294ac31b10909306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22202a1c28b4f2230e03c6a2fc27c0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2752ad384ebaa3c56da7b5939127823308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa06f2dc3af5b4a12aa0d430b5d4ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66abd44a254770570413269d883c70d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8061056c0c10cfa1d58f5925b32b8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904fbc7e0b1e0aab95bc02099e5e997312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bbcc74b82173504e4adbc0c1c79b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af50a3daaacfc6619732f54fc11eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f06846bb50795b3567a65d2fbb2ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c329fc73596295419d07fa37dc6e9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8fa0745957d84ce576b170a8a7567317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca2c46d4fd87ccd26dac92e37e483f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb96d4a4fc244f1624de966f0fd80b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd842468a7ec8dc437147d601a26f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac2662977c4bacfe88ec116960a8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c057e7b5763152adfa7d2b629e2fe7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d4a4918129186025fd056e62a9e18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af49e60870b8c66392c3ef99bbd235324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3a4cc21b611a308e6e0411503851a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4bd9f9fc78a9278c1b1d94c2dbb33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15393ce55aee1e63c889cd24d61f6b52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4180a0de59d81d37d950a35e5f321328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f9a7365aeb372d1d750c7156091f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b949c947f6b1334fb73c73754fb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e149ccdbdebd6719bb7d760f85fa0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5091e790cf5c3ac00454acca4277f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98926ec68d3bf8e71a969ee2c3831a42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a303f188d5ef57f59c424b3fc7d492334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8955074c33c4ebccad5c8794ad196335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1fa674be00457e4e15ca70d6ba932336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d965585853bc4150838d649cdc9cf17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a042d0b2f233d2d08587c5a9bed97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255401283793365e44b27bdf8dfd27dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512c746829ce4be83b86099b36f35b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf8f6b2a76dd8fa0d13c95f16f1e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a668189e9dd3ffc32e5763b6095b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931114482f35ca19d33841f05e7cdfdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225c1d5634947183fb84e99443ee849344.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18211ec8582d733eeb829dd1ac9a0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea74d503b694e7cc14c91d2c6a6ab2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e0f722c4507ee873b0331ab9007863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f6b365b04a20eaf337ba85a0189974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd81e9963f635902006e8f024dbcdbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891ada9fe9888094b29f464effd7b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db828d9f16f3b4966ab0a1eb14400e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db4fd067527e93ff2e25dea7ba9108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e1a9a57368dbfeca2b13d424e5859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286867b1c9caaf3b19f485b56b8d7f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954b1cef906c9a7997833cd3d07abd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493d151330dba252a56937a2bed3ccc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff980f53a751a8e3baf614e9949a1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c54c097234f2ce6be09566da5108d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1451378c11bc62934815b6a4a88f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3fe2029eb3c197aa2a9ff2d2b26916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6fca760d053e9f991680cf812b3a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca7c967ee2abbd324fe4e32022b9aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6f515657db7d279a9f65b3af520d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da4f99a15af300b18654259b00fe920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81451233fda1f14f65105c3d3eee5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cad793be7f123c18c84556d9adb2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54f12231eab031be938cc891344b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735853382bbd4822bbf700292201a6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123681b4a27a233155b74d8967ffb94e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eae8027574b8b475b692ec5e7058f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2243c4cf6b937efb2e75db57da3c70f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f56fd559061c563fdc28c1d6be8f0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd38c086c14ce09b6c1eb7d7b147c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae953a0eda66f2b3c200a387a68796c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623368e64c4d4ec2481db88df014716031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa617f6d14b04d9538f0d4982c366832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67342ab07661cffb459cfc82cc8a8fb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a8351ea41b4cafa69c650cce5b1e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7717a321190d1aa124c089a48be0a0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4748911be188c8a896fa64311d00636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f467d63a2b7e0a48db1048732f8839737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02904a9e44d064e0b54558db158d17838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966a5bba0ac2ceba7c008ce13e19b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea96c38acb8fe6cd550366f2104a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4517f8056621c9ff549c775c3a1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d95c1bf609f0149bd45d6c8b7df0fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489970f09b2750943026ad986e760c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3284a79d07d00790a0e5ebe1733d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c83855d4261272da396be73406c3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050e0b3eaa8f66fec38af0cd6b7c0ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bad071d9fba4334fb4dee63a9e12147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42c73c64885afec10c017e594a1a0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7cf6b446d3570feac5cb6346a233749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd87b5ecd03dc595270417ce5c2403950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24269dcb68e41fa09c9b724653729a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f939069a3159e7542a2c9fa7b3169352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c06f138b0072a470c13f2db5246b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0450a4f21bfbfdfb59fc44995e57d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa42f774dbf32317718737bac2d89055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cb5b21f07a13931cc911ddc6b449856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe32695acbf49b37802a11ba7d03c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776ad871623ffb7258dab3bc63138c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb23bc8a20fd6021d4a7e9fb9e5c8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d8457b566714fa8b50120977cbad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbca3388ad591d2e522c4a28dc57b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb7644191cbee511463523b13ee44962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a387bce9bbf47b25fb9b037071b2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489e07b6c9af68395dbab61ecc48eec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f14277a347ac9c3c2c4de668ea181365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ebfcfc78225543c489f29650acc3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131bdcbc8cb87a5cb9d6df13957873b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60123dc77d67edfe6d2d7ed11727abd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88085778f67a3fe2db21818e7f827e9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75711923490752df2cc83bc0e6f0b75970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc1245ef7529b7c5cbb6a9e65265c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13f035fa00ad5655d421865ffe8dcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47174f6f4cfb333ef77e0edb33707d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc383e60a1df6181da94397cd3e0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f46c8eb6599b159da0587f2a4b0e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80fc9b23d5298b41026fad59f6fb4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4a8046fcb1cbd282ab9e003316a4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200827bcf0a996327994b7b9ffa4b3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c81f79e27ebcd3ccf724fcd14efd7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e4fe5349a1893e6baa8c86244fe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4ee1d871747a93ef241805bd6da4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f33834bd99d13d6118a6ff805fa8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454804e7e9a71f333d5116ace9aeecad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ac7cda58e28b8a2461e74c8ff424684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6613e4af3e935f9592b39e8346618a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e773be3ac880408453192234b65386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9d7e4dc2b55a56c636c8571d2edc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbc3c7ebb8719d5d126771f28e107c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc940ecfbe28ce74bbdf0a3a3279e5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cda2b5febfd86cec16b1ebb72e3c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747ec8a9a823577ffa2f12ccfb308191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50411ec768e6796d5a12890ac1a407792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade3bfe9151b5f57f0c2b3b55ad0b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1bbb686a1d52e1b6f0797186070d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a87bf9755ee328a00fe023fd3fe9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3aa3e818e757ea2d759770287e5fb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc384ea00b265da1e706452ce504072c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ce386dc663b7dcfe067bab10b7e6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002800f8ae99ceb49840d48ad2907ff499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb013eb104a707fea06a47bb153ab22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4886ed55b8d06ad1a6b4d2dd77daa90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ffe1163c3304cdded9293fc0e0700102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e88be1547d7fb98d7dab313450629103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db8b4db53e3467b5012d1d71ece1cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374ff0519c7735b3ab105cf25c2a77b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990080e6829e7d6a4f5d1733a12b0fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752cc1989ed41f524836551a0e95f17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40e2a1a9fd85b5f2a7968e5dd04cf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfecefd86908b840987e1f06f4098d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7750ceb9c9285339188dbd1a5e4421110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5177bbcb4f377fba287ce25cee757a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c0d83a367104151442b93b54386ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8d9cec3958b2d4ab9909b0221b219113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dc3418e030b24e7e301f014f6efe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9278340da877ed17c94e68a7248ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94e78e6200862c43e5d4be6097586e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7c829553505c9dc2b99fe78c17531117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece26f194a82c955f8b37ceee504749118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce87fd4cf20a09f95f18942a962655119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd50c7853e949633029a17597cdc86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383a63bd4fe2bd5a5c4c09c91dc02d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7979129d403efcea1bb3f66894a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad942e1712d29d95ae538234b0a87ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149174aab7ab043743b3c7c0cf316e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417be5dc4a25fb6456bd49d401f4445125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3651acf081b42899571ba35798bf96a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f725dd197448e4473997bb13f5e9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecd32e465d3ad55f0400bc46710864128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe74d45c077afc84005fea092d72f26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2325680b89eacc295546288a79b850d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902db9b599ed2d1bc1236f02b771d0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6a21afe373511e28ebfa2f1341d3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029e2b45cb6f3b6a399356b265eab8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312247def2f42cf6ffc4c15b72b09ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e009113a50c498bd37b678c67e5ec4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01ff39f7ecd58cee838941987a370136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaa56cbef672838e351d3aa832660e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901cf1ec54fabcdf45dfb527f736408138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d26146eedabe4fd0ed2fb0a2bed2ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693161cd8cb6325c7efc1ccb2cb99a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea07eaf3aa06ffa517e84f83464160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f920d5b11763d10b548aee974ff3cce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849b803ef5b268600f0c2e57277214c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aacbc9c222d0c56166af7708edcbcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd487454db56f63d2ec35ff89fbe5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1103b379d7b1e8e14f3aa0499e69fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32c4466303f8ee7ab957dd35d6e6ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770e7ff571113489dbe49b4d0fb9f36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c78e593a43de058c0a55d372546072149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755eaecf9be0fd2a6a78b1c26aa9e78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d7251f6be1ce2adedd5ef86471185151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5345a8cbaa0064ce2f842342f5430152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e2e7a19e449a3f601fe8836dd53cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8fa5583c07caa31f51874393b03c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ca0005b0b5d5ef1734e31f90a1d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d682e2267a46337f52bd1263c962156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759e1f438539bb3052fd5fd24d696d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd5fba29352c5f7f2d1414285669e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feba88295cf5efeabbeb53e7d79475159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60966fc95df4074738cc313a9b78c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bb8a7cd7cf0b2969b3df8a72ea79f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345fcf81d304317f413f9c043e7cae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf59bb83b52f17cf6948d7ef42584f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f5c9c359264dcae46a5fde132b5a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5535a6461647a74fdc483674d0aa0ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b84882f3b6447d033f4aecbdcb95e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054ca7906f0259985876b51bb2b7d75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f720bc6cbfaa29fd0ecf4791afbbc0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bcaece5860e2de149028b696a4c5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f550cd7583d1ae196d90f20524c8c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794468f3e661d955a1fb8474f82b15ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb45e26f1d578360b0ba4807edf3f8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e792f253a896e87a987a862f3290d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d78b5e99651a4e22d6f44ccefbdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d44b6239f1f497cc074337be21bc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380307af7280351e54e0beceb4b6e33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10be79dfac57e83dd136b37d1b0015d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5de4dcdd48f88892ea802f47a22dde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99ba32606049a66f2f5563a9c68fc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca7d5758b9ae7c006488d78339120180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4c603961498ec8aec1eda7ec621f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dbc25c1852e0e0f3c7b2382342e04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81090a082c804f0e6da1507d87330e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c98c1545d932222c0016435fea8d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e910245155c737afe209324809a30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f822f533328c352c85f56a2489194186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3219ae8d98d288ce0406f57be3eeb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bbcd587b02c570651c3222d4ccfd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec39b78b3a6c478351caeb777d786189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaf3e5ca1490ac367527ec8a46d86e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756f43891502b300b5872f7fd0fbaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb6e1796c0dd9795cf3e9b32ae70f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a875a551c1f1a19a1083e1c273c0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b678971659497605ce7f91390824e2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e40c9108805f86a7742eb5ad72385195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7945991578a7187206fb596134eb0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c12e68bd941f1e8ec4ffda2d4a9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf10ef07cb01f1480c5b7e2da1e80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9dc9fd8bd004af69543f756299ebd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226867e9b9be3f79df0a758b5c6bfcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b28f91fe8b206ba4b5dfa746a67abf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed74c32c89ef9d616e6bb3f3abb7f06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca43b6021f1e1d6e9811c314f3a8df8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c38403e210c437e86cfc450867e38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bfe53fc817e5148b2189ad8a6cba5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d5b4da8ef790696c6157e88bea59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886c40f2e9cd5a3a5b2e6ef7fcb0253207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfcf33b3579594e917f0dd0ecfb654208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b704190d9711cc33f135c121dde8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bed1935d3d5328f8918bce9ab1455210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2502c3b0ff97753f8d52fcf1ff1f71c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e2aca7a2795173a7550d888a4a9c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6850f12f9f486c2e90cafea4cc1d52a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a83890606fddebb0b025b34c44caa9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1688ab73059ef4d1f4c091d5cc2e46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ea1470640a4ba7b2edcd3cc859c0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd8b524c00c75fb67948c86b6afe6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb84bbd81340691a028e9f9d3188e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a386058604d7e5d9927709ce0ce901219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276ff3687af610d93d1d681dceaaf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b4c9f6e01d50f9f6eea1efca4fc11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3f07483f10b5be2d52d1e2c228a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5919be93416168a1590c4d19e88291c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96eaa5e3d191766bcda522d1b6e4d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d69b5104c2acbed167888a5cd4957a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1419bf8e0a56bad6c7d0f8fbf4360226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720249787c254c0186a6a843e4686be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dcc91a177de4912a53edddc477ea1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c739dd1e88108c1189bb5b39791f1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0ab71b7ca593d7fe8be32efe04c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab951e0e1a5bab97caa6fe57ead9d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6877cf58f22476bd05f0c656eef50c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae5e4f93c069be1ed20d26abe6f854233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5dd30f5c5c8b03423d3a47d93e25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743a2f47785cf897fa4a547c1a00c56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae4840f4c4ab4368dea34e76bba611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b432db6ed9c180dd58f7ec17037ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b50873809c9874269bd229293b6a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8062d183bdee488a08c56224cf5419a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabb47ac49edadac59aa25369512392240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e9fa38ebf9f43acf3a043769de13b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46767735a8885aeda5511993f342f719242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4c39ed56da278666db668569a2e89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1336396664bf697b27fc1a499aa016e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1933f6cc147e2923766e5a8ee149317245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d87c63e1799ec6378aa9b121054c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df63bffce779017a5383fdd6811b724247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd06ca53337db3502c2a4f90b372f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e4e5d41e35fba8214757f98e5bdcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace839262c6abfcf67bc38d3e66c6d0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e35a4d273a68113e00577d138c8652251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5b021dcc35d982e129d5f0d86812252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e78ef0a3e8d798f3d05e6832c01a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0e68fa3c878c586e385444f47fbee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff030be20730eaef5f6942a106e75be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0f0932b2f24a9e2a434fcb0fc08b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9b98953376c6ca4ed7ba7b557bd20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb247e727ae4b93ef098730989ec0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1438ab50064732cae42b3a3029e51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f8c330b713ae8e87cb607317abb59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5478ac5ab88232d9ebba206a2782bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9d9f7d1d215ca93f6bb708148a567262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8177b487b38443f4ab5a624e1b9c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f97b941b310c4eb3891e1ff46c876264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64014f41444565ccebfd660298846ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1746449f5aa2841a8915f3f96eb030f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2dc380e411a81c03725d6a5bf93ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6bfd7aea8b78964cbbc8b53b71f93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2fc5658a3a2a7c10ec837e3c27277269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc405a9e24fb0964c175f3a9a3c2069f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24219b8240b2cfbc2cad1fd6235afcf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b26c7291781f602ebbe2b0d08685272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c33d995fe65ae09da532f7a3e7cd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cca380171f7229160aa220c9fa123274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff320f557a7a742ebf176a1d2a0c67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7a46ab97956a4cc850bced1984d9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f256694c7854bfc33e89d61914dad8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c4a199836e19d30ea8d10f9d8df4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c20571cfd33e62dbc27252f126647b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444b357b381a08ed12183e1d8d8c05d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623795e4b7513bead283f8a3ee5bd13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c05886d452e202233ef39ee03e152f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317ca18992ce2c9f396a798429c6680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77374a5de45672385bd35e76d6b90d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb84e2f9dc101702fb383a78fa4865285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf570351bc58cf35bb146b82b384b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac6c4259685eb590adb28d91c5f837287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b0ceffad68d31201cbafec557065f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68904bac8b309ee8873d221f8060eb37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed203c89d2b7db93b05c15941f9c6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb8384fab871edc9032a1a61b7ba8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb87fe0b65379aacd3d001bed05ad8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26f30508add24c4e3c5fa0085426a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04c2ea338b46bfd863521a39556dc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dda2e5269044e546ed55a103a6200295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd39f6c988528e921a3648610a6a308296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e501c49b31c650eeaeaa51c8dc9d185297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c884f728bb4b54c3a653e1e87d5b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95216e2bd9384d6925de4a9babb0e1cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5de9a96af8f128e0298acb374ec58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3a61f86f397afb11f6be3077ceff0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecff0b92c592685ca3be4b6efb3b32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0c384bf71f14a9ccb91349f5f0ce6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c563eca217f77bcbea4e6b50de4d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599167f94d1b94564eaeef3a12aaec4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f68ffa1445d0309e5cd87de660d9a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c03e946e37526b484729f8c602cc16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851c1820fa1c5ffc202b0924b2eba2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecf9e6c7135cbc8fb3120ac87b42dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a571877d3c9fa62652b8003bcd95be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420108e4087d2e5d1502bda4448e5ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152166cde73e9dcc5c9ea7f4f7a04c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff799901108f9f7ed922c19bc19edb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21778b93a617e9398b7e499fc8532b04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560bbac31fd55b599f4ba777e6d80d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37137173fde5c0a57f99c0bca15fa8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220334b40057c55630334b341450cdeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10722c084ad7333b078165bb77d5a3ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c61a30ef1edd09c69cff032d76819319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9205fac0200e66246ec4bc35ba444320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e890d78ffc43c0ea5a8d8dc66718a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a647e9eec93e16a8351b0b63f0ca4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552abb9abd4bf3a554fba5b560e7744323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7188942e75810280f4b787ebd1bfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f1cd5924eadc760246ea96baa610b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e7bad1bdfb96eed79bfd673399c54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b522f529da2709e3b15979e860f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde7c7638582509e075d6a47db8c30d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c90b4cdaacc4c749384e80dfaa0b75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c6ed5fe292bd5794092b8277ae61c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39eeaef27d83dbe6cb6b0c466bfadc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220590fdfa07ff1fd223d24df81482a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac21844062d4a926f82290f03aa9eed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed0dd9a25f28221f3c4be6291261ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680bdf76baf1d0ec49856f44058117335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a322a23592f108de53e4afb244514336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfcf71f7f2d4fc18f0cc2bb7f5e915337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e553f14cf4eb87fc2688988ce5ee9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7627c7baeb5014afdc58b48faf7603339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d789c903bfcc4c8fd5ca549e5296340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f77512f20883fb72b00b653babda7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b4ac1b820541133c9a6c90dd3640342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22315628616408e5f9957ca0f4f580b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b2ee055fed61819b6e95af2a0ac0e344.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>