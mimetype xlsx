--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,103 +14,94 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
@@ -202,59 +193,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -502,50 +484,59 @@
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -577,68 +568,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -691,122 +664,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -817,86 +754,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -1006,59 +925,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -1078,167 +988,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -1288,77 +1162,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -1378,59 +1243,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -1525,50 +1381,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -1579,78 +1444,93 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
+  </si>
+  <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1660,51 +1540,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8015d9a4617aa348cebd24696f91b341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156e0cc90ab1e4cf971349c39f777712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71e4142741e809f0d87678689930873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764159357662136b781a557d36bbe4a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa1259bce597460461a03dca070215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf58d1351c1ff4d274c54efe968c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf87613f0e9f11804a84fb0f0ca86947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99044566af42d862dfd584b7a6165e328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dad266bc4d3d44d46b5f0fd4a3d8969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c21113deea990058906ae96a117610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47c2dfeca0168325493e67df40226b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39664933e7bb387e9d707ce1e6a0303412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0def51068166fd24afd1e292ab21cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6be9fc52fa5232992498f62730e05314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252ee394f846e641ddb4977d0b86d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2751423afa7c324f1cdd80111211b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99088e6645c801d240104c2d3a23f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309409d54108a23041be8ea41c3021618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4565d0498760c45561fff7a06dc737719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bff46f61c549425d4a8e3516904e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b50eb63ab74020be894b03d4575a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2ab6b4cc3ebe3578a409060e63b6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf2bf6b246ed0d3af280213a54916f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66801ea0b617bde6f165c89cb5dcf9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9bfa66a074f00e95715e115c3f33e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f58820bda7a1fa92d291164ac8b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2924d5e3bed72bbfe1ea3f9979805927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47cf80cd64a17343391f34f684d2c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd922d75a8065954c0e35478a5e2e39129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0386b10c67dcbefac00e701d7e62730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9134e42ce0d75523b988b61fe0c30231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35b08d3a003caaabf5e9fb4921721232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a799d15398cbf1d37df76def982a5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3fdf9e63c969036557180a142688234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affbe5b09664635a099346e4efb563535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809db6c88740d00797b6197fe2736b7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eab687d65116adeebafed05139e1af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d1087534d246baa83e40d1aef08638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dde7ad4f023063820db81814c812739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52a63ae5abebf3bd21b8d73e69e7dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca82d28eb6cda6f519e20d3af4fd9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb248534257a09d2a6a6ca3f78dd71942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8b94fe2d532d2d0538e6ded9a03bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaad2c3a5ff6df54eba694ca53e3ffc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cea1a5574289d7de03e2b69677b4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f073b77e3f49b4ad55ea65ac68a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f918d7a4bdd61ae691a06c446ad79a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df7e3c4d0b8c553e96627c3355b9d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e7a0b1413fec71e663d365592dd5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40bea34be73ed9a38d5a0ec43f5e0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1f2c3cefb81083cb66426b568baf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ede7b916587aa773b4e692afd2b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7493862e1841be7dfec848131a8e5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b77898de03deffec7eef1c4a3b8a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3dfdb89801371ba6415dc388b6d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade798aa74e06223713f2933824d46d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061b5ea82ed661e0c60a32f97b3e1cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7925986a7b873cb52ff6461ce4b9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fac87316d60cdd8e6d3ab0bc40a1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf9442c02af0d3c4098dc4912e8e8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75842f4d5117134d2f52ea2aa78f3f5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c43b7cbb6334c4dbbb3e3e8d6d13d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbad64cf27a5f33eba191874a8ce4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad0d23d10beb053f0c578a0b9805f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef788d1a72c97134d565e55daa4c054865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967de17396faf56d95eeb5ceb76daba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df82f5d135c2886da826767ec30a0fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff1e15cfa1a8b5030d12a71cba5b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71f68987687c9e43787d90d070ac1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b65665a58b8968cfc77fc7b8f87b3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5a6ce6f002fe25d37d0fe7908c04471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc5fc17de33461bbe12b80179011072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240f93e42dd62dd3a18728c6b220d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fc05f913ce8709c242e28883851bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dff7c871fee7c5f13e87da628c16b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac9f7922d4910abbe5262654f42dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e142479a55bb83d8af79e316cabe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae834f31e056ff7af024b199016d67f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c14ee262c07002491929a50edf0d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c40b82866c32648cf9aa7e493a5d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782948d51c375d3608177a3ed23641681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c2ec6e0f415049f91eaf8626e16a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880467e13dbc22a31d3b91bf0eb3a7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ccbec5db4fda222738b09b26bda484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f78f1ce9ff010136bded3834160d2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cea3f2e1f55997b6709c8535a5a9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ba1b3df6a85fca9c8d6c05b56cf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d7e4a75c6553859ace5ea686f5e8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef21b06b37de2d13152de59d0b88f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19edc5a817904719f00b41ceee364490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a76a294f62a91a2aba51c36e8b6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea9726a89748b492697afafe01815d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a23ac37b9058e080e0a67e5218ce3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9b89d8b5801d141f7d6531146c9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267ae71d2c18b41093846767045f94795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0628136711c53d05bdd971776962b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8a3c0e560bf1a34b343a3ed5c002297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cf000ec21b401b60cd2255342cf2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2b7efbcaa247ad74fcc9fce5456f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c3b4add08a720468a5e9d9e294486100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896b709ad0fdb9d1b84aed30943ce53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f929d90b636e31f4838246d1cd697a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46330a249570a655c73c7da069e14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504d9c3907ca664876a16fbf11763a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e17e6a5cda839225605ccbe536ff0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab89fe22b796587b37eaad9389978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6dccbd04d06b524e43d05a4c2a2ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee404af921388837d50319f380050b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a446914b82d6c5d30579dd405063816109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4959c005bf9267e8047c56f84aca3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc58aaaf934eacebf6df90b1d77e42c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b6b65d3d553a8de632167bc6ef88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef299b1331f542ca8bb38843dc5a1e4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b60e0731b6749d54be0d1a6be38c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a82767a1446fae1e60a909cdbd908115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a9234c139348fd7ab319123aba473116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6509797a373094e1afc5a534e65b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d0f51dc86beac9ee87287b619c29d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c321d8457dbd4d0091ed6a13e4490119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960d220bac70015882b9516f1ae5281120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62478f01a838003f46fc86c0381a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000bba6b1670790369bcad38358cd97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede6564ffc70bdd13bf31a37a809b61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcde399bad1dde8777b85089a7b283a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea9dc242aafe785d28a7e804becf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f215f5e6d128dabb0a57bc48cf3a8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df7ba2f240edc1ce88c4d882a3f31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e091d34214c5932c5693e283042c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e78faed6f8ab6ba8e22190714c6ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f43dc593fd70567eb6c5e59e4f79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc2f65552fec79d0463f764cd96bf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dac164483c68068e2f80106e1d474132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6203de1de8e8b3f5795a6969d2998a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce35e72531c85e5c2cf54909d0e6155134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d3914b2ca8a31e964f691d83d933a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c92c987e4e609a76b4604314afa88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed688be4c693b055fad6aeb45726d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef5db9c7f37379b662b2c9ad843bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f98987f95731308ffb9fa9bc73c56d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d29c6ea48f3cf2963d9cfe19e1daa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b370495317ba95122447bfaf9417f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7607111996647fb83f45578068cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8284c8dcc04545b2b9260095cd008143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f32158acada28f65b7505729664ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034afb1acdb4ac0669322ddd6c440192145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70897756703822a66d1e3be430b0fe52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d864c6fd8b2e8e5f19839f2d9a57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91945c6178011cb015004a7a12e3b6a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72267a6d064bb848bcce4998eda05a4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd803aca23757acc7425c0cc614125150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b683e09ee4b685d719e07f219f5634151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9e8a502229fba62989b2feb241a5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856f645de4ad28546f81ea5cfe961d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec3632d26116066ef322a48beee0cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2983dce1053540cce42d1e8e241db2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89840be004df90047592a18a68681fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e322458a8763f3339906979475e9c80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb67738168d6e8b3989cc7d034f3ee0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a9b0b7ce495183918cb77168c1684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2fe64046a2b26b1a39abdbae41287160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8be26f9619d13689d87d3dc39891b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a33298df1741e1cc3d045b149c690162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3013972f15af0bde3da4476db5d947163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fbcdb8c718e5005547d51c1d60301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa79cb45d6c3d0e04b3a42a045ae86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445f1a5185269c0bb28854345ef0f14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281702b4e1135184ec7c58f833bae8da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defa704edbe01f79e993e90665b6ecd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d902d7e55ddc9d8295bd85917589583169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5b3022a4ea3de6861912ed45b393170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48812bce810213b2f332cbdb366fae90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee6463a9a9e0d8a5539430bb7b47cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d20e3046a27706d5beb1b06b286e70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bbaa12d780c82b820c82f03a47fd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebbf35d6a3304f45f9b96d41f656f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e0d3681fa38e3cc65c69e8f21674a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed8fb7500ebc6701466db600f8d51e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a60700e555b0c60806ca0e5e16e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e30bba1dfc63f99f03e48a8a046c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0edd0eee8cbcbbecbf4d61789eea81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f94ed28b2f48bea0c01828aabf9d40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b958964ea5c497307973b3188a242182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add862ce7de11099371a2457b63475b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fced3341fe6a53e34fb208ee9fac5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d31c9c3e92d285c284a2c77b71a5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5311a92e24be8ec6c0227ca14d07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53149a7c4d840aafb2738dd4d42170f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cd62f28a9f77d9e73b8c877082fde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89158b1d0480823af713a9aebdadf39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa44e14f11945788ae53ca3bc6d4f3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a330c4052027157adccb0fd27a29b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7198344b3ed9f9683e3d1efb5fadd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c8b846f7d4184c2d2fbb5eea2067a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fdd7692ac47004764fdf333009345194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588073bc91abde6f3f3f3a645098675195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3c6c9f4022f403459318e9053d05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9b1e4b01f0dcffc2dd363a000da5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9fa4d2f2eeeacc621647d5d95801d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0789d1776e894bbf2e7bdce00409b4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a56bb6eacebc7525b07a54fccb44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd39914401794d90f530e61a31348f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59e8868a7fafe762ce97b36f3db8e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cd6afd0721193004a9e999c1c0138203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a575333b407e7f2ea289467b9159283204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7763dac17dd8124b36683763270cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411028ac6edbc5767f817f0bc1e602fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeaf7a7af92ab953a1ef296424237e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33090ef18ed3d6e7233bed7b3b2e6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e1b5545d0e9e6e277073b4115427a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e08ac4cb4f667ca6da93fee176d80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e24f0e469a9e87a5a018177024bedc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd673fe0f3799b0df77d0cb74dd695e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0dd641860b04516c624985de90d4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e880fd826cad9f36907112249688b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269b048071f51df0a806ec4c45dc7ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c91ceb67aff51841a7b30058e1340216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560738c6d075826ee414b9ff7fba9fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea860b020314ba19f558d6e1b17db5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd89220e74a8c4dddb9389421c0992219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff90c8eafec957bb32f2080d0c8d7df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374196c9564b8c64fd79489ac1bc2e46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8804d42f0a897d1561b3b669687853d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d67c9afbadb11c6cb1c408c0e022a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1f4417d9ee498fd917e442f75d25b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4cd47d5cb75633be96f1dbaf11d4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e34c9939a59f10a7acc137edc5b932226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5daf3d1b2356c3d1fbfbce67a4e61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e270d2b8eba244529d6b3253191d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c71ed68f7de62d35f72a3834f3092229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c779bbba9bcda97b6016cd335fb35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af9d7870820820efb4cbdc92fabdb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f22fb08bb88403b1f42dcb06ba1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71886681f33e8ad89120b9ca87ba47aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8521e1eb6374e3a3d317cc0e55b556234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26e9012a7b04f443d5aa10c9930032235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72f8a14a234c43957cdd01f32791b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d693747476543d60396aa7a35ef3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab709ac7bbd70a860095f0ba69db50c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082bd89008fd8b4395ed99eb38f650239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c463be90b7010135ab4d6e01938ba5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601a795381a5e349e4ec3c7d6fb4361241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91191be10936335c0efa758f46c8093a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bc4527bbefa850a9f82ea7b05abb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595d341b68e50fb67a2c407b23bf92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0aa0a21613b951a1cf99860a38eed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196a29d52e7c96f686359c6fb633823246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf4f282de46eaf4ef8a4c570e1fdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684479983ec2a39cbc6e9884146b3f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaecdc36404203a57d0402415930aa0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac87a9afea6a296df1b628a867199d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9c6b09e87d8ae26d31cd15a9cbd42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82222216845f550edd6cef9337b1bf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfc479d8000b4b9ba53079b5d1995253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272bf54ed9794d19497295d28f08f96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710e35188a68ea377e8da7cd7dc3a7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d91b238c33295e1bc18f33d771b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bc74eef39319f6929a4bc9627a92f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fbd20ad5249c353373c402c6bcb16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2715082b00e2e0a4a81723d4a39d30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592f8f29f3249a153468174eb8b17a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604d543fe5304d2efb7761a3ffd518a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9be8458d50e680c3a5ac010fd3990f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e25f62e08123059b0ace94d000b909263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabceac02f65a90e5cbcd711907df9fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e8863de0c9acf726c0e709892902e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac30fccf9c7dbae784641837a9cde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad51d43a47e472ef79e8a04eff53dd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a10f10df88cce6d96361905006bc70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b7160c874db0af2bdee07baca5cdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6bda88188aeedfc353d3117feccc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd1c60c7a9c83320b82a109ef0b1b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a981201b0fd5bf4d5e89f5df37a1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0a230a7da6c0e0bc4147543b91196273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a717d350f50e19d73e0b8b78d8008e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33e03ca13553156f3c24afb204276a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891582af83eac8104849452c899749a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4832ea5bec01d0878b02b944b463f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2d322762f742523db439d17b98a05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a355f12d81ce9ac229e8ac6b2fc9368279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523fc6fba80085f716a57df4d4cd550280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ffe5d74c354fc6003f6d0bfb559f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd00dd4d2a5fbefc493699a75a3778282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49622e15501a0f1173249dde3420ca1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec524e1c45b39abccf1496af672f85fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64228f72c711d37f9a3c55501f8e24c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548e4cb4242acf6038295e2f2f82fc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36083a4fb33ebf6a2e26d3a24a176f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272b9de15dffc1725a6b301a63bd30d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d3e9d6da8f628a31d4cc1e122032b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f2646ec109d4335bd040fc52435f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6117fbb14efaa2c10681bc891705b82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd0b824e52dabcb85f45ae4bdd1f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6902e1dbf28f39cadfc747399f3f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8e4e8afeed69ee5daca6f7ca4dba2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ffb4ff9b6db0bca9cc48a341a103295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3e7c19dc8356d7ed341807d9dfa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ecc93f3cef72ddeef0050d6ce52ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e7a9a390771edbf5c6469172739ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b5890ed623783b3a104957ab089a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d37fa93eb50d4e724d93188d9be2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f3100d3004b93fd6fe64880ff5f4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4061f5bb6fa435c3d262a85c4d9205302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4e7ab4805ed703164cbf80008fc06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf2f938382161c45b4e2e808a1c27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bd68876e3f6991a21f913bb7338a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff008d606478d4939cced18b55324161306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350eda238ab214920906471a0a04348307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf2d85fbd8c6e0707e737994fd268308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160df61204020b10aa99eb804171cc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d481d67bc875f2d66c975e8574a05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a878672610c013191995e6643de0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02c6890b9cc81e0798ab31b87cd918312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c9cfa5fca1def1a8b6df8d4a464c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f3e32981ae8c33c48e6880ee67486314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a65d9a085ed36aff5a449f73db1e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b798319d12f42cb7e91ceeb7ce4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54553ec1fa422a2c59ea84bea8be8fa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fef96b1ec0f901433a9ea3ccfb34e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164428f2e06aa00ea5356b9b21b2dca2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b090c882ef3cd5d0144cc3605197f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7baab5e809f2af73c6a0bfa0990497321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4a6c3a8dc28a53dca4f684bdeba3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e88d596034b9c8afdbff145a844b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e76bde2710a4eb0df002f854516266324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79433ada8e78beb348ebfecc49f72b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad5b357d896e2ac4f44f84934ee870326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984e45f2f49289c02504494e7c571e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdfc05308321fd33644714f0b6f83a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051773c9d7bac81993916d9d0c86f0c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545a94e2613980199b691a5dfb11adb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efa5aeb55fe89d8ef27fd9fa72096f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6395074823571aa7e70d38a4e05118b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e29345c94dfa8878873abc78eddb4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c86c087ce45353bee28b143224404f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae30b64e9ac3fc5936b7ec96b137b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4854767fd32835a775611e2460b09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6b19b5274e2e04e6002c9b5ea67e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac6eb7b1e471f5f6876acde51816b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6a78bb56c6124120c43772f25bca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395189de9c83e6bc2aaa44230fc22706340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831289bccf583468de14d67ea8bceb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec1ab30364d613bcde91c8d693861342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be5c5d58cd7982f9783021176bfb32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb4100331a1eedb0965fa6f14f1057344.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc3789b3bab2e203e38796ddc0cd761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557899d5cbf369fab806545e35e67382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753e63d20d369d64d9584fd16000b413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c9cb7e4f09a0177bda3e24c56f61f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211667572b92dbb72f0b20d73b6f635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399373adf8d42912a9bac3e188a05a226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035b3959b1f229b0278fb2d26c346867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9652bbc6cca02798410fb7f95842bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70d67a734e5db761fd9566cb8d7629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed609a1ef772da62ba3804c83f2c7a9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3682ea1f3564bbf671ee1efe86960a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef402d73f08a4d7e718644e9a01ba6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84cec6234339a517bb3f5f1c86959d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a48533e1712f4c54012e4766ec5f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5e53a491a89124a0a702d0e2b650b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369998102954289d22bff046fcbdd0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd4e5d641064591de2193d72d4022917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db793d0351b4b1699ce5935a497c50ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327476c9ebfde06aa269be775faf4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5c1d2e52bbda2bf99646d0662f7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217516b202baec1cded0fee955a369dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d89a8266de2c2a07953c921699669022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab137fe83b570906c3817606418545723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b2c93dcdb4bfa26b6a277ae5bb2e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f81454371bdc40dc6bba849f122b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27545815a5c69f352f9b1cd7ec2c828e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c6b0da42f0aa278488888eb0d587a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204777015da1ba184e6332e009f00a6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc35f9d0dd025320097aa6f25fc19629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15714fe5c2a63d4e049303ff122bb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30bcb04f363677778934eeb3c85e3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89530b8b8c6fda7bb643af18893c795732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f08b7273019bccd62c3124d02f02e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c4891d6a9d495d97a634819f04d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d7133b4471c13338e0bb75131158035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde92ebf7513acef0d66b9ffd93c95936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be119eac7266a28819019c196ff6e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c0f71218877444fe5f24e23d0216138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7722a8f27052b7595b733fb27aa09ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f295a6d76f698394227e9dcb5deeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff363dade4e0fb12cae6e734d0bc7dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56504be624552cc38e70e1a357a5cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b7d51f9683e90ce7686d20b1fa6cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a797ba0c2bf239f130d3a4866df7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164caef2b31d54c6f77218b3661796c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a35ed2841ad7569372ff44a782b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801782603e329bef8fab42fc9425f6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed5e10aa8da244b0f140d8c701b65348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22752fe4558e08c526fee562b5256849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fcffbcce4d3ec8d366e5e30bb306650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982793e304e1322f875325b98837e30951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635f4b8558876eb9e7db0dbd05c1a7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddedf62c3137cc23e7859c3c1627e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee943c45968f1355b114e1a8200a1a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc5ccb5773c90ca431be08df9e99d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d0125894ba8ae3c9ab2c0d437ba5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8634c6330e3445fc38c6dba760d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdfc90d0fcdf2eae13ab7dfa83cdcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4c974354f0eb84ed392148c740a1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e161e7b1a4ff13e398ac969226c27860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d07aa6d768d71371a6b6de81f656bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad47d7d4d6643d4c8ba172f7f3bf3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76224ec797cbd12cd49ed9de1be5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283da5584bf7f7f1d769f2fda642b67064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565003f6cceaddd16f077ef218dbc7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3479900292de5f10bec35e1adfaef5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d10d89f30b540fc38edf4c4ec25de567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8096ace4c49c65620f93fcf3eb7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd60e6e954de0192d4e0ea6ccd1e8c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541bd2a36a69b41d176711aefaa201170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a0ffb30c22c26d70b67c03c2057f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08f3ee3514da923078c6b5d6acd7c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6433b5e66af0c52ae8051fa7b23f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b8a1117aaa35891599f585ab2b3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089fc4aa752b173fad69ee0958def2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0882aa1b7557f83b754b02e6df4dc7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66933d78e73e4f5ec9a97813f77cb9d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c804fd9ded18d0ff3cf8313f57dbd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3d0743c70cfb82c79913077d99be579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d10018c2efa6ff96829f983902283780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2b5362b8d3b23f7c188947eb530781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50f20a9461ba5046ce8bcea4755fbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06e6e425760072568a0bc5f6a6a07683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833dff419682ae229dca173fbd1e53984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3faa2ab2b9179750390733d7ad9c2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15a90f56cce731bd8ee77b2ffca5bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4908849096f9ea1e50665ca3bf4152b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656cdb48011ea120ec7f2f3ba848c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae56945b2f7d96ab14e3dbe2a79d15a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f857e01b82d1197ffc51ed05c185390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70801d56dac6423b5ad524b3bcd42291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ac9b1c57412f3d4e478208fc6fbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e160b23f6887dfbcd3f0838031b0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84219669b72eedbd18c850d995946b3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b20f451ea914d3edba8ca09c163ac895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831721f56135db3098a89fe943ded42196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa08efbe220f76618fff1f9746531097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecf49cd3f26f309a33edaa0147a40098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac92aa06e10cd66e0e3ad204852d67d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4d68dd7aa0bcb6c8415f67cc32846100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f28686d7a4419092ac06019987f5a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab232cb15524b02efae25c265960f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37e523fd7e84421dbfaf88586a4460103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8740f00a2662f08dfdeff4eb993e2b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141eee6c6621c2fd3bbe33f7d5f171105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f180e19b19209c202d5d2e7d5c0a37f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261cae58dbff7c0172584e1a91c6461107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac81399f5e4166b6a7ecf0035e1be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38608aed9ca4afceb778b513635e6a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe131d9c13584cd575fe4271a95d95a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a242c6a6d71b084be2308ad29809b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03655861e52465b6ce20a5f7fd717f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce24e61df51f2286c8de63cef8e23f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77701d53dc07989260d20f82f96f4ef0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402457ab859672a48a2679ddb84fc611115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10230412ae36a9e482b77aab124810af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911b57cbda2af13527b4682d992b137117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c6c6afa1f33b0d4882bdbf296e5eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2d9eae00df3d3c0cd27accd6350d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ab61ce4317842c1d068fd4593d6bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317cb03399df66af427627ee66d89f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aa766c06c4f68da3e5329112657ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16503d9a9a29e37adb2f42b1908eef0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a4c53e127fe5c704d56e390e4ab19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a799b4760b7bd20d14dab6728d159f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2628914d6d281ed034dedff97f6864126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238084bf5056106c5217152e0a38425127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d72811714c7335904f1c7e2a403f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ae64d3935819cdf1fa41ad819e02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42662086112e01b4bc77f588a94553130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b16916aadd6b7068d448669ebdf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab4199aa3360d40de81640175d3f1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662e064dc122abf3f2b3c1f5e19d88e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1c2b40421db4b46b8b8d29fca8c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae58bc97d970b6062abcaf72488b8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813d2517f2c0ad6a4834287407eea24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d95220d46c2a43e41b13906bf174b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e3029e2234baa1b7222e34e6612f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e34ee0fd00ed2839f56ebc7b159847139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c884be1af9968f9090bbdcd5d1bb9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25c81bb79d6025d808498c43ae14ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bea25d40c64b0edee5d6ef9ffb407142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aa06ab8d6f4e69db2ad7d0c6c1c08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df9b8f651dade7b774185b36e1e87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad7eb31f03c3201887ba1fa8a4ad0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4fba39ab7933fd0acf1eb53e56488146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1186eeeae370221c0bc579dbf6af26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac57fa70a814f42e1ab219f0156b59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d31155fd0c67114216804d11e260149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42e63c660b4d454f7cc6569d64089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8ff027865e1a854ac797f9c8ca668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b829957dadf42566008ec59f26cf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ea35ee1790a0e57e33f3921f2368153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8361d594d282995359b2dbb6dee3c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32016cbe24575e2eb3c009e89ad5690a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9947baf14b00e9ccb3e15b3c15e9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd05d055937fe9febd8a6d37011cf2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c768629c7e3160dbb636aa453c295a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9498f45cf719243a5c45748c572b045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e7b151cbaecbd1c9455b1434caea7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee41551cd5b981b5465ceb5eaf44a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07ab39e496be43e1755fca1bec800e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a03754e880cba72ecb86a6f672f24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc481c2188319f5186b544f9a5c43f2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cc9dd361b1deed8cc9c3ccb47357f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651e7687361e31356a9849dc20a766166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298d6f09ad112a2fbac55ea0f24ecf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4cba921a953b2ab976b26ac04cfd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d95da57224d6c0c7b51a94ada897d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da054d7aa2577f40c79a3e63b2801616170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b0577f3f8356efb0be7018d9ded9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48e87735e0fca9cf742e847f636d37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb969cf1206b4d8365cc427470af1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239ba3b2791bfd2b3d1b7645a9013d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026738d8008f010f889e017024234629175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be89acdaf62510474a350cded8aca82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073be8858719a37c478a2c9bcacc5cb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311509a8da0d5a626bcaeddc37adefa7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f081c144e67e2ce25e608ddba4e8b5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3d9da11aa14373b31f27121cc989d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46704e4dcf13824a39c3a3d78c19d5a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c532a5e1570ceafed7ca737f63449182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8973218ed9bf9873146fc4dff3180b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8d8c5c3edc2cc2501420b2cd011e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82b598ae6315a76dc8c3282af84496185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e396c869d84c328b009870ff2e1c26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463aebaa77a15bdfa2a480d67890060187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50800df03587b05ab690bc21fbb87791188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2705e0835b7f5628ed2687d5845a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c2dc8dd5b092cc0bf4f32ad149afe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d10dd4b28114e8777edf254f8a2f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe823f520a7e521f7cd130d08e2237c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717495156262d591eedd1f058048395e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19044bc91f61c66876be5cfc2c01a8e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c5d95f323bc78df7eccfef79a2e62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dfed10fcbe9a0d503c709e1180c86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c76a1a3c5912438308eb4f57d26109197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8d1d08efbd71c3351e3d3a3eca114198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53991e2263260f5e9b14d16ad603c931199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750db1ff6c62ed1e53b080d2fa39ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feb363d18264077f56ef92c9dd5bf5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e718fa40a352972d6172c1694e5f39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecc2d7336b0a4425b67617107a9299203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68648ea2de719d722d80f6068b8d716d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b116f8429d62068ccadab4cd07abee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba17a25e542ee204170437ac42f407206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad08b2ba2ca7ba6498559ccea5249d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3013553ec14041e7c7550e84a9d5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c594f5e3a624a8f41463f85f0722c19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e1cd55a78357b5ea835e6ac324c0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec5e804780bdd90854c459549e93e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a88f3c72e52450a6382a3d88587b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e36fe69b2cbdfe1feb8eb0382aaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36031725e2dbb9ff4b4ebe678461439214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b457b79636163b58180c99393f71d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34702b918dabb6a73325e210251e95d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1bed939e8ae0eb619d26faf3d837f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893e88e1ead3f902ffc45b2e132a804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ff16efdd8930ac90e9026c76089f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93bc2e6eae7594b3f5f147aa1aea0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44363eefc1085a1a12217caf248490a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6224037406d2426712080d4f8d735c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d754269e006343858e0581383c8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd1db25557d84df263e8bbfa30a5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24052a5a04a032cfa0831936780ee58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb6647df171683ddca95df73b7657226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86cd4c0a33e21226feca09e3b16748227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a16128715753ddbbe6adeaa0383d75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3585640d09075d37c5dc9334eb097229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042531a2bbe2dfc643d604987e7b70b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babc38af8f1bff559aad7f4007af8cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe5bf5275795be7c08a7a9e6bac4d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010161abd06d7dd6999fd97ea26658233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba694148bb8e2689ed9cac055661f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1573b9e1ec67d161b387b6068bf7d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f07409299250189bccd2e1c575fb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1ad32fa740a74d06df7b7160ef3e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c3888cfea74d383b6dc8cb80f557238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615febf86e17e8524bf790dc7135f5a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28608df162d7df977b7439b70d1dba7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2847ee34b3742687b076a170ec37d01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e026e269caac647f57d9e9bd6ec7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29596718697fd4e87302296759a66e0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b854c2056787bd2caa8c090a71928b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1fd5d9818e7b02df5c9dab6c26a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf60d6b340485f808e9dcc9382f9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c768dac3c7d3a35ec91bbf7c8a91e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622de7460ea1c90293aaf16e9866de7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13464512155bf542cff93e9bf7daf7d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5419824632cbb5cb1e72eaad9b3feb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393f9775712232cd15476cec2f3431b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307cc207f726f2684f7ede3cbf0e492252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b54ed63638b7281c7c319c066d3f92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93196eada83056e929125dae2466361d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a553513a5c3569505dc5ea5d32f34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb186c76e67f77ba703cbfc4735464256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee42c45c3065059fa6182f01ecbc02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b59138bbf58305e9364d62c8211af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7b9b53d4e60540cbe4e9b5ffd031b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82cc2f1441b2010cc4a46896809bd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89761b10941be08044b3aad73ef693d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ac5c175c1f1b53e27552cb50bdbef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bcae83a66dbb8ba99c83008c2a727263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acbf5f131643ed49035c2570271a37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee495bd520b187f7971a01a8ef2ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db5366ad1550426ce5f3ef15674fd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8e94a096f14ec84fa0f3297b5076c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aafe8985a46d580d1a759c26d25af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e08508ed378bf88b741c5747993b51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae287edbcb14ea20c5d9f955a5e9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed6bd8bd9741978d32caaafe0d9bbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee19bee1743e0499b4fdf0fd8c44ac5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d5f9cb65c411032901dd518a19eae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a6892a731f9e523c1cb44a0b17a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5122abe840c48b93a1baf8338b726d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbab9cdbb56deae8784a2244f44ed0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601fdc9af4b45bc214cbc33293aa2bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db93161fc59eef362116c5df78c5348278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bc8f6bf20448277773ea2e03912a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f70b8dac02e7ad78f360b200d8f30f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521cfccd104517769b0c1fbf06383f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843c6c1eb1888072f3dd95b1f507bac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b0683da4dfe075eab2e4826ce73c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585bb2deecca8bfa0239cb39f613a85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f450fbe0bd7354a87f5cf8c16291dd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244dd648f4aa2062ea3198018ebf2a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9bf342b1c34742a4f87e99cb723d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026670857b4f5d3f3e839bffa35340d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eab471ca7bd02f2d8be21d52880a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553bcc2abb617cdffc1d97a2d412994290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539519ac0261ded86d4f294962bcfe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9862007363f1f43f83d0aaf73c06b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5abb78a108418e74a3d9ceae4c360293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9071159d526703a5b9f7d03b4478db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40986209abdb1060a97f47edc31c77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f3762fd68158c34c00afa8914ea3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9377583b84cfbd12abcb0011afe728297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf060d97e8dae5fc2a1bb7cb16dafd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4477097c456e826439474c7e563d626299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18102c3772685153a958a6fc8d8b3d94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a36b03004900a9bba36afc8accce6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8cdce1ef148c2e47316ea88bff81c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8305b1fd057fdf9bd4addd796c5990303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6562013cc50bc3be543b5b6bd6ef6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad2c42f49ebb772c04266a67671bcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa825f552d0793f4b9995b6621f1ef5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e14e25b2df37cea06477b6d72da76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead69f8e6a992d326e889d764296324308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4531fb1c3372de48369bf168762ac7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705170b547751a8608e263895627b7cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca07e19fb60fb8f282db9b2f875cbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d93b042bf5ebdb3fab61f9cfa2d74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0e647bf4b7c1281f0c8dd7da085a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1321e3f24f08f6a15cfcfdd7b388c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5965b9aaa149a3a83c37f39731fb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e18b0323a9cbc2fe74b536a110a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb7e4bb31c97230b921c66d7184705317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f92a0ec17e9b07006934f605dad26318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1817,81 +1697,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>3</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1907,81 +1787,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>5</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2092,51 +1972,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2152,51 +2032,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -11192,830 +11072,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
-        <a:stretch>
-[...778 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12282,51 +11382,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J174"/>
+  <dimension ref="A1:J161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="126.112061" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -12358,4340 +11458,4015 @@
         <v>13246</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>3.47</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I3" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
-      <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="I4" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
+      <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I5" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
-      <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I6" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
+      <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I7" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I8" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I12" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I13" s="0">
         <v>2.25</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I15" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13672</v>
+        <v>13682</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I17" s="0">
-        <v>10.22</v>
+        <v>3.86</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>13675</v>
+        <v>13686</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>6.25</v>
+        <v>10.09</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>13682</v>
+        <v>13689</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.86</v>
+        <v>3.61</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>13686</v>
+        <v>13692</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I20" s="0">
-        <v>10.09</v>
+        <v>2.58</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13689</v>
+        <v>13708</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="I21" s="0">
-        <v>3.61</v>
+        <v>3.75</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13692</v>
+        <v>13715</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I22" s="0">
-        <v>2.58</v>
+        <v>4.43</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13708</v>
+        <v>13718</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>3.75</v>
+        <v>3.33</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13715</v>
+        <v>13721</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>4.43</v>
+        <v>11.42</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13718</v>
+        <v>13739</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I25" s="0">
-        <v>3.33</v>
+        <v>11.26</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13721</v>
+        <v>13740</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I26" s="0">
-        <v>11.42</v>
+        <v>17.83</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13739</v>
+        <v>13755</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>11.26</v>
+        <v>5.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13740</v>
+        <v>13756</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>17.83</v>
+        <v>3.22</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13755</v>
+        <v>13767</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I29" s="0">
-        <v>5.6</v>
+        <v>3.14</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13756</v>
+        <v>13768</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I30" s="0">
-        <v>3.22</v>
+        <v>2.94</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13767</v>
+        <v>13779</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>3.14</v>
+        <v>2.45</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13768</v>
+        <v>13786</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>2.94</v>
+        <v>3.17</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13779</v>
+        <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>2.45</v>
+        <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13786</v>
+        <v>13796</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I34" s="0">
-        <v>3.17</v>
+        <v>10.33</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13793</v>
+        <v>13810</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>4.04</v>
+        <v>3.46</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13796</v>
+        <v>13813</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>10.33</v>
+        <v>2.49</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13810</v>
+        <v>13816</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.46</v>
+        <v>8.34</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13813</v>
+        <v>13818</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I38" s="0">
-        <v>2.49</v>
+        <v>2.07</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13816</v>
+        <v>13820</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I39" s="0">
-        <v>8.34</v>
+        <v>4.01</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13818</v>
+        <v>13825</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I40" s="0">
-        <v>2.07</v>
+        <v>6.33</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13820</v>
+        <v>13827</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I41" s="0">
-        <v>4.01</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>13825</v>
+        <v>13833</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I42" s="0">
-        <v>6.33</v>
+        <v>2.54</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13827</v>
+        <v>13838</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.390000000000001</v>
+        <v>17.24</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13833</v>
+        <v>13845</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="I44" s="0">
-        <v>2.54</v>
+        <v>5.03</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13838</v>
+        <v>13848</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="I45" s="0">
-        <v>17.24</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13845</v>
+        <v>13853</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>5.03</v>
+        <v>3.32</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>13848</v>
+        <v>13865</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="I47" s="0">
-        <v>9.460000000000001</v>
+        <v>4.37</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13853</v>
+        <v>13866</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I48" s="0">
-        <v>3.32</v>
+        <v>4.45</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I49" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I50" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I51" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I52" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I53" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13908</v>
+        <v>13903</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>13.18</v>
+        <v>12.61</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>13909</v>
+        <v>13923</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I58" s="0">
-        <v>4.02</v>
+        <v>2.99</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>13910</v>
+        <v>13927</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>12</v>
+        <v>196</v>
       </c>
       <c r="I59" s="0">
-        <v>9.050000000000001</v>
+        <v>11.12</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>13903</v>
+        <v>13930</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I60" s="0">
-        <v>12.61</v>
+        <v>2.28</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>13923</v>
+        <v>13933</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I61" s="0">
-        <v>2.99</v>
+        <v>2.55</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>13927</v>
+        <v>13934</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="I62" s="0">
-        <v>11.12</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>13930</v>
+        <v>13936</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I63" s="0">
-        <v>2.28</v>
+        <v>3.32</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>13933</v>
+        <v>13937</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I64" s="0">
-        <v>2.55</v>
+        <v>2.16</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>13934</v>
+        <v>13941</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>204</v>
+        <v>117</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
       <c r="I65" s="0">
-        <v>9.789999999999999</v>
+        <v>12.41</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>13936</v>
+        <v>13954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>3.32</v>
+        <v>10.88</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>13937</v>
+        <v>13963</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I67" s="0">
-        <v>2.16</v>
+        <v>1.49</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>13941</v>
+        <v>13972</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I68" s="0">
-        <v>12.41</v>
+        <v>8.41</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>13942</v>
+        <v>13980</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I69" s="0">
-        <v>1.93</v>
+        <v>11.76</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>13950</v>
+        <v>13989</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I70" s="0">
-        <v>3.84</v>
+        <v>4.47</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>13954</v>
+        <v>13990</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I71" s="0">
-        <v>10.88</v>
+        <v>3.44</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>13962</v>
+        <v>13992</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I72" s="0">
-        <v>17.44</v>
+        <v>7.17</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>13972</v>
+        <v>13993</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I73" s="0">
-        <v>8.41</v>
+        <v>9.34</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>13978</v>
+        <v>13996</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I74" s="0">
-        <v>6.24</v>
+        <v>8.09</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>13980</v>
+        <v>13997</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I75" s="0">
-        <v>11.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>13985</v>
+        <v>13999</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I76" s="0">
-        <v>2.81</v>
+        <v>10.59</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>13989</v>
+        <v>22003</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.89</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>13990</v>
+        <v>22006</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I78" s="0">
-        <v>3.44</v>
+        <v>3.56</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>13992</v>
+        <v>22007</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I79" s="0">
-        <v>7.17</v>
+        <v>3.11</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>13993</v>
+        <v>22012</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>28</v>
+        <v>196</v>
       </c>
       <c r="I80" s="0">
-        <v>9.34</v>
+        <v>10.4</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>13996</v>
+        <v>22020</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>8.09</v>
+        <v>8.32</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>13997</v>
+        <v>22021</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>9.140000000000001</v>
+        <v>29.61</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>13998</v>
+        <v>22031</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I83" s="0">
-        <v>10.48</v>
+        <v>12.82</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>13999</v>
+        <v>22033</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I84" s="0">
-        <v>10.59</v>
+        <v>1.25</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>22003</v>
+        <v>22034</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I85" s="0">
-        <v>3.89</v>
+        <v>2.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>22005</v>
+        <v>22035</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I86" s="0">
-        <v>3.65</v>
+        <v>3.22</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>22006</v>
+        <v>22038</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I87" s="0">
-        <v>3.56</v>
+        <v>3.45</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>22007</v>
+        <v>22041</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I88" s="0">
-        <v>3.11</v>
+        <v>13.17</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>22012</v>
+        <v>22043</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
       <c r="I89" s="0">
-        <v>10.4</v>
+        <v>4.45</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>22020</v>
+        <v>22044</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I90" s="0">
-        <v>8.32</v>
+        <v>3.64</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>22021</v>
+        <v>22045</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I91" s="0">
-        <v>29.61</v>
+        <v>4.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>22031</v>
+        <v>22046</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I92" s="0">
-        <v>12.82</v>
+        <v>4.57</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>22033</v>
+        <v>22048</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I93" s="0">
-        <v>1.25</v>
+        <v>2.12</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>22034</v>
+        <v>22049</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I94" s="0">
-        <v>2.99</v>
+        <v>2.76</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>22035</v>
+        <v>22051</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I95" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22038</v>
+        <v>22053</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I96" s="0">
-        <v>3.45</v>
+        <v>5.81</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22041</v>
+        <v>22054</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I97" s="0">
-        <v>13.17</v>
+        <v>3.01</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22043</v>
+        <v>22055</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I98" s="0">
-        <v>4.45</v>
+        <v>5.6</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22044</v>
+        <v>22056</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I99" s="0">
-        <v>3.64</v>
+        <v>8.09</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>22045</v>
+        <v>22060</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I100" s="0">
-        <v>4.57</v>
+        <v>1.62</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>22046</v>
+        <v>22061</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I101" s="0">
-        <v>4.57</v>
+        <v>3.51</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>22048</v>
+        <v>22063</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I102" s="0">
-        <v>2.12</v>
+        <v>2.9</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>22049</v>
+        <v>22064</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I103" s="0">
-        <v>2.76</v>
+        <v>2.6</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>22050</v>
+        <v>22065</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I104" s="0">
-        <v>2.78</v>
+        <v>2.9</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>22051</v>
+        <v>22067</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I105" s="0">
-        <v>2.9</v>
+        <v>7.06</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>22053</v>
+        <v>22071</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>5.81</v>
+        <v>20.89</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>22054</v>
+        <v>22072</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.01</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>22055</v>
+        <v>22073</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>5.6</v>
+        <v>13.12</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>22056</v>
+        <v>22070</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>8.09</v>
+        <v>5.56</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22060</v>
+        <v>22075</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.62</v>
+        <v>14.32</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>22061</v>
+        <v>22079</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I111" s="0">
-        <v>3.51</v>
+        <v>5.69</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>22062</v>
+        <v>22082</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I112" s="0">
-        <v>2.45</v>
+        <v>6.75</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>22063</v>
+        <v>22082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I113" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>357</v>
-      </c>
-[...13 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>22064</v>
+        <v>22082</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I114" s="0">
-        <v>2.6</v>
+        <v>6.75</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>22065</v>
+        <v>22083</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I115" s="0">
+        <v>6.82</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>363</v>
-      </c>
-[...13 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>22066</v>
+        <v>22083</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I116" s="0">
-        <v>6.23</v>
+        <v>6.82</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>22067</v>
+        <v>22083</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I117" s="0">
-        <v>7.06</v>
+        <v>6.82</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>22068</v>
+        <v>22084</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>11.86</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>22071</v>
+        <v>22086</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I119" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>22072</v>
+        <v>22086</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I120" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>22073</v>
+        <v>22086</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I121" s="0">
-        <v>13.12</v>
+        <v>3.45</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>22070</v>
+        <v>22087</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I122" s="0">
-        <v>5.56</v>
+        <v>3.45</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>22075</v>
+        <v>22087</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>123</v>
+        <v>356</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I123" s="0">
-        <v>14.32</v>
+        <v>3.45</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>22074</v>
+        <v>22087</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I124" s="0">
-        <v>15.45</v>
+        <v>3.45</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>22079</v>
+        <v>22088</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I125" s="0">
-        <v>5.69</v>
+        <v>2.59</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>22082</v>
+        <v>22089</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>398</v>
+        <v>117</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I126" s="0">
-        <v>6.75</v>
+        <v>3.45</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>22082</v>
+        <v>22091</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>6.75</v>
+        <v>7.28</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>22082</v>
+        <v>22098</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I128" s="0">
-        <v>6.75</v>
+        <v>3.94</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>22083</v>
+        <v>22099</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>398</v>
+        <v>117</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I129" s="0">
-        <v>6.82</v>
+        <v>4.37</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22083</v>
+        <v>22100</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I130" s="0">
-        <v>6.82</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22083</v>
+        <v>22095</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>402</v>
+        <v>117</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I131" s="0">
-        <v>6.82</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>22084</v>
+        <v>22097</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I132" s="0">
-        <v>11.86</v>
+        <v>7.71</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>22086</v>
+        <v>22101</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I133" s="0">
-        <v>3.45</v>
+        <v>4.67</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>22086</v>
+        <v>22110</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>398</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I134" s="0">
-        <v>3.45</v>
+        <v>6.7</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>22086</v>
+        <v>22121</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I135" s="0">
-        <v>3.45</v>
+        <v>5.21</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>22087</v>
+        <v>22124</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I136" s="0">
-        <v>3.45</v>
+        <v>7.22</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>22087</v>
+        <v>22122</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="E137" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I137" s="0">
+        <v>3.68</v>
+      </c>
+      <c r="J137" s="0" t="s">
         <v>417</v>
-      </c>
-[...10 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>22087</v>
+        <v>22123</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F138" s="0"/>
+      <c r="G138" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I138" s="0">
+        <v>4.61</v>
+      </c>
+      <c r="J138" s="0" t="s">
         <v>420</v>
-      </c>
-[...13 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>22088</v>
+        <v>22129</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I139" s="0">
-        <v>2.59</v>
+        <v>14.83</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>22090</v>
+        <v>22130</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I140" s="0">
-        <v>2</v>
+        <v>15.08</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>22091</v>
+        <v>22131</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I141" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>22094</v>
+        <v>22132</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I142" s="0">
-        <v>9.25</v>
+        <v>8.35</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>22098</v>
+        <v>22133</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I143" s="0">
-        <v>3.94</v>
+        <v>7.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>22099</v>
+        <v>22134</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I144" s="0">
-        <v>4.37</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>22100</v>
+        <v>22136</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I145" s="0">
-        <v>8.279999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>22095</v>
+        <v>22137</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I146" s="0">
-        <v>8.960000000000001</v>
+        <v>11.36</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>22097</v>
+        <v>22138</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I147" s="0">
-        <v>7.71</v>
+        <v>11.82</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>22101</v>
+        <v>22144</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I148" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>22110</v>
+        <v>22145</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I149" s="0">
-        <v>6.7</v>
+        <v>7.06</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>22119</v>
+        <v>22146</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>3.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>22121</v>
+        <v>22152</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>5.21</v>
+        <v>25.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>22124</v>
+        <v>22153</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>7.22</v>
+        <v>9.51</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>22122</v>
+        <v>22155</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.68</v>
+        <v>9.75</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>22123</v>
+        <v>22156</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="F154" s="0"/>
+        <v>468</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G154" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>4.61</v>
+        <v>12.12</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>22129</v>
+        <v>22158</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>471</v>
+        <v>25</v>
       </c>
       <c r="I155" s="0">
-        <v>14.83</v>
+        <v>5.81</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>22130</v>
+        <v>22165</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>473</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>474</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>471</v>
+        <v>25</v>
       </c>
       <c r="I156" s="0">
-        <v>15.08</v>
+        <v>5.23</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>22131</v>
+        <v>22167</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>476</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>477</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="I157" s="0">
-        <v>11.82</v>
+        <v>19.26</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>22132</v>
+        <v>22168</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>479</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>480</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="I158" s="0">
-        <v>8.35</v>
+        <v>19.98</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>22133</v>
+        <v>22169</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>483</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>471</v>
+        <v>25</v>
       </c>
       <c r="I159" s="0">
-        <v>7.3</v>
+        <v>7.4</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>22134</v>
+        <v>22170</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="I160" s="0">
-        <v>9.039999999999999</v>
+        <v>9.4</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>22136</v>
+        <v>22171</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="I161" s="0">
-        <v>7.35</v>
+        <v>8.91</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>490</v>
-      </c>
-[...323 lines deleted...]
-        <v>530</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>