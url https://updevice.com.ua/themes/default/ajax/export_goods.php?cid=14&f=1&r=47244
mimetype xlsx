--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1660,51 +1660,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737727d6dc2eb04f51052c91fb5323c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c27e235d93c61e2d8156c9efc41f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bc45e4d695b5ab5c90d5f9dc8c1813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c206733110ca89045369e6eac50244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac4c9c3876f6c9e760084c7a37c31e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9e63cca39f5762f4ecfa2a0c16816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf799143e421892a881de06a2c39101e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc23d628a02e4698395199d9964be858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b66bd88c2473a0b2bafeec25ac3c159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f5ada685fda64451fc188dd235c1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b12362d3e1afc2a4ad68ea411dec611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55add53281cd35c3817a4ff5669f5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90b4217db39fc17dcfcaf210cad8bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e8807c64081e89cdf23a5e999a8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108726d4198187813f99556db5750ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85779b44a854969fa89a51b47be920016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365764a4464ed1d4df649787475a77617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566bc080606ed326a845533e83e744918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907c57712095d57fed0225d6a555a0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666d02b132000e17ce282d349e6ae820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ac4606e7ee2dad91d166c473f03d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547bd817f127ebad7c0159254e6f1dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282400438bb07006b71f20cb69d39ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ce4164ed93dddebd23a153bdb5d0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d81a41aebfa1b9a066789e64ce4eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2872f95c7ca5020c243d4ff4a93c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c8485c4ee5c29351e240f10ed55ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefe37fd8e09e130925f84bcfd5206f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a08a066f17bd5a0045bd027f5447b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d4b44e89af54989ba351854a663f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad3179aea34abeb6bcb39844dcde8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b5ed7a3e780e0ca12368738c787a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6693c6e5f2a39872746aed50b41333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18a01bd10781b1f7dcd8a641c4939734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d3899a2d670f65e07f8a2d10e9b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ccc11698f473f07fe1c2fbe5089036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f7efeecc75b20a5b5044186b28a6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaa899baa87f448b0e709508276f0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7c1d7c9e16e9a2d7f8349b8eaeeba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191d41cbf71f590b37a4f42c1314e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcbdd9aec351fc59bf2375bfd62ad941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dd1ae7a0a7dbe48019cc1980a8d5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb84d103c822bed157f1b38c25acf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e61f86d31e41855cfbc3ad09af03e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c7604d78a8a8ea5000ead9e7e448745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b963bd5fd98f28c27a69dd6dab02646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb132033ada27f779b099859aba230d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f134682d0877d93628a38e2cda9c9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b0fb830491444ad0e82f46ecd21b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3db2c2f70b40271816d92e4b4c72550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f8ab0af98b8fb8ad19d703fa51dc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3291a0357058e3e90337f8e5156bc4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c387dcc8e2455e17846f94b4f1d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f67ed757df4b910776aaaee5fb06e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd4ede04f755e7f46d9f0f6c2a8d6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638361f69f6168457378a987e4b735156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98919c7ae2ffb89f6c5047d588119157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b09e2307668715a5774f31a4e4e0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a220817c9637b8a06bb226a4ddf4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4f42ca0dbf647b048b091089e717f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c35b3136699e351d0f90dfd9366261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17e7d557326837fe8326d01734aed262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494d86a0987784bac173dff168028f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b73cc584e05e2c24ecd9f17d7694fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615fa8ce6a42c67dac5268af951a0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3aadcad69a83902dda804aeca326f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba8c9b9de46a10727c4c535f1620867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f389ac53ac915903587b23be54db6da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427042565799343a490b25d061e0a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e7eb55299369e631b20dec751ce9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43775e64fca5f55f3b27a5d2287bbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c040d988a7296735b230a4c5df2dde372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a3c4c6032a772a6d19bc8f9a7661373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd045a79d382c6fb2fbb8b0d8094b5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a08512aa0753e85a07e343c3c792575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced9497af17cd368d1d03b05c8326f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a34630906cd2600b6091bbbdd18f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1ee8bc33633919cccaa3435dc43e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e3fb98a9c531f81df6c4bf1e302279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b90ce31026411839d6db02c1c8bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55822ad378d395921397c49603303da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32038f6d472483ba5fba32940debf4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911d694561477f23b5f02672a18fb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481a4efa0e394c30997e9a6abb3b6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca84b93e0f2ce3a86bcdd5452155fc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8984514b73d6418d7742fdde7bb12986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe93f74dcc7c055b38584dd71ee4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bdbe93c397d788e5dcbcf60e02b2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52122caf649b9f6e9257c2bcbf87eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa5a0dd6e68db33ec1d119dd2e018490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d426c9d7a89bc5204e62c0dd5663591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d37d6b745b256ca01e1483d1eef06192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78a51685eb3e21c548cff980c148d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abd1767edcba1aded8fa6e8bc6017d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39ae3fa9873c9f2825ed209b636e4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063470a9f47b7ad84390e61bbcce9c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8956ac5756176476f8da630dd21eaef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d2ae171b6424c9c734d2e25e025ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee4abf9a80ec3180e9aa6c70e289b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bd625e68bae5a9b6fe8e5f8048202100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6cac16397ebf1420b072f3b01ab57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6a89f00c449de8df18190b48b53f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc22ee87384492fa424069f26991c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69086eff831fe66fd4ed5439f6f946b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b694b0309185c3aa4652e2bdcf1e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08d7e3380fb90993ebf6378a6a2e61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ca0d6b7bd7859f9896e046b9a6f3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792621a2e60e21ba89465dad2f03b40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc0f6b31cf2836fcf0d57b0f645afa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276c2f5059e794e2d68383372a94afb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0f5c22c286b933019d5d3ea53b3df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886023d10454b4fa23fceb4a9d51a8c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86566d4337a97aef8a314dc7ea686caa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eebd04d2f5da43fe9c0688aa8aaee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ce7ec5401bcb8156b87abdf480b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19719267dff442a0c83806ce5334ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae788ae96d4248472c9e0c9249e473b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979630e0f4019eda3ade37c6371eb37a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f434dc3c6c10ba6c8e9c30ce3511a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c2e79a0ecc4fc1f9607ece3c50b3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7d374f74202bc9d5139a115c110c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47650baa6931f12b049739931a716dca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19fbdeb37ec886688739beef401c90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe1f9aa5f6e97a0691756c6a156ebd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53e9d8eae3e5f832978a5e9b505da9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9d2bf58cac6b75c3cdd00f3f387f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc528e07358bd26016fff9144fcb44f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe045b86f5b3f246c92b615a3d4a6da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373317dc5315f53dcc2260711c132f44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb41f5b31e2547e9f2c916ed4f2d86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f35eaeee467c6aeb0d264973a32e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da53dc2491597748f9a2a23978a10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148d469367d67e0cfb5b2cd3b6b2663133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e21c9340e4570fe9c843b4f3c1b9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbaaa248b0bb271d05ee391bb21981135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0181bbd8519c34e5ac6b3ae36136cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88237cfc804d724be5d2abb059c742f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a87aac0ef19e5d68151670f7f9bff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df61e5f66b8416ff543a031b7cce4a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1048de235897e31f9ad7e42cc119aea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de4d2815b117ad92020adffb211a22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f13684b246e23c9219da4031786e8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca263219c2c1a525f114aa5427f421143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef1bf24c49fc03d826ea5162c9d6ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f682214176f880a753fa9d72357e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d80a9de4703c05641bd25c4cb752f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcff56cab05a911b665de6ddadc53b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb7711500e35a856e831e397288d5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ef0257efcdcf7de90fed9a38af66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a49bdadc50f9af032964cdc942ce2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713206beca885993345d5f9dd506378151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe213e85b327b96e0f2874eedb8d88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb4232b5a91acf2c811808e63b879153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35b1f2ecdcef243349521e32fbbed1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f441c0f28d081ae197915bdd3b56b2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73a96a4421d6edc60d43bbfbd783da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81390925de0d12d7db83f4a0f463d6f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258db866f4e6fc9e30810617dcb94a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24530f22a95d4dcb0360f9bc117985b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f0f076be0d03a068b8facd3d7e643160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f93d2721ad3451bd39a4d0f4ee5f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ce94f13771c9f2b05458e53b6b94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bfb83ad878a5adb4b8b1380ff4448163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfd06f5192cb9e37e6a22d1b3e3a92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d71ebe663902bbd0a9ae94e58d37fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102352d70c56bc0ae6e1e0fae06d1008166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05518781e8d7458c21f3b92c69aecd0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34de74113c118f1451ac44d49699d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b09c5678e23c62f8bbd9f4b7c604169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831999a2503869a14ea01a6d67ebe26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a6114c28df99b9e425f3b83c5dffb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f0632d359e662895ca0d366c6e9fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aeb45f2cbaa358837b286bc799ac3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc3ca3a353ffde5332fc9a5ae88470174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba79d28dab2edce1b03b9f96275245175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236d54b93a9dc511f3401d83781523176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed556af1a8c94a8db6b2a1d15713a10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b76a1ece9618f85b0f461bf327eed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ccba020e692102298b6b49f310beb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61b025fc163b9085b0a957559d96d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b56a5d33fb17ebec15b0baccc8372181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec233337183695923ca0c932d0f7426182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b3a18df6abb510e87846064bf9a36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cac98a838c9e02b0bb444cf3480fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74949e4d9b3f726855c710166bbe0ef8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fad5b09fe2fa50a166068851f7a92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb3280f8c5e22e5904701abac7eb16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a3e08714ff19c6af7a660aed9ef5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989d166e37cebea1a5d973c4d38547189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c591f07d07c59a354c2233551a3e3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911d78ac197502c66167d8d2996313e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a003154bda7e77220bd913aaf890d11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81f2842586efefeb749ed424a5bee1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d2b548c8c443153ee8e79728bf39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8661b36fa9b2ff63da60fe968190ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531298e3050a5cca3e84d24a976476196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90501863c78da18fc0afaa5557eceab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754f5b7b6588d937361cb16b8e8760198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b08881d491b058742b3d167e58548199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbad34a0b2da73270b757861d7406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc8ecfce30c40c69a2c14fc113e05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05514c19f9f6005704c5be41cdaccacc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba3a73619f6cdf337cf948bd4c4838203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd02e3cb80091e60964dbbe0ee9a21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399044025dfabef32a5e5d299cfdf8b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d3c2e7f74392e4db84c0d2c29e430206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc337e1ad92e6ee0269826b32fefac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6da925566fb6d72d7783ef2a66d98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c5bdd93b0a6f93309e5a83edc02d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b25104999b0030b367cfc0752b843f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1174696656a1333b22a06b1770b986211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f96c422cd4af37a24a6b0d2c2d6ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45133fd66f4291b1e831ed104575598b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ee2e6bd3e14181a30a15e74b2847a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36322e838ad1a042707aa89cb5f5d2f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb98c5800cffccfb4c4c14d1bd18da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63199af6a43d603ac24ee765d1fddc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a817f3c6f7c5895105edf4f67d54e4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535fe6506ed59447c3f745e0bde3fa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aab902389bfd2aac06bd653c7a941220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7935b70058ffcc3f05cd8958dfacd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed833b558016e05063a4bb891444847b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2a6fed776d254ed62517b5d287cf8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de179d59df91d49d165673c48a0ea59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a27db7d33b6cbc408cc7b6db4567225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de088df985bb6eac27f39251059fcbea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33717296fe60dd3b48763885e8cc3de1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f041482792de9fc7c54b288a975c5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254489677d130f642511516ccb6f295b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e7176ae9ecf2ca89155144461e3c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c54321f619d6b2313d021ae31d8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402e7789ff8423f756b4e6f71c121ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426fc5fa5e60e03f5bc68ecaf4a9741233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5ced79f97f53eb0d4d96e6e67080d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827136fa5f16d95ccdffa1f45e50610235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f654297536380c394894989b10db1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291db9ab950f2ba01ffe2104479b20f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b228785c0c6b1816a9aebd0b098a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0696c7eef3f8fd85da3d315347052239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe3c597e44ffd43a083ebad13ce1d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69144eb67e5f0209cfa3ce1e0e9b23f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc46f8f94579445ae9c22da4bcda80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecff672d02976757e667c541c2b18d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90ed792cc92f934a83589d291cecc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee631de1b049da794239b870b619a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc873cabb8f85eb721a90e0df73196c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a90275b26bdab85c65a9f60dd4969a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda889c894e260148cbb9ee224a4e291248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70678f6788cf400d228a2c281d61dae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331919aa1194c308c5279645b34072f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f842e1a7e149c4c1030e36c89a1d4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bfcb44aa4f3488ea03dacc64ffbc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab7bb303b51f194a4488fe7ec8ab5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c48534c62567ab2aa51b716d18008254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34813edc17bb3e29d4c0c5f92ce0e2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36ef3da2378b72c7177133aca15632256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979743ae1378c7c4e04954a5a00b75c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb656daafd1e5a0cc501d52a82198ee8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce49cbf3777abff91a8c95315c98449259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b701316cdf6e117276f846fbcfe404260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd8ef64ddb23000820388f7f20456261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f051b5c0cd66ad6b5145f90618aa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235d8f6f1417e8cd524405605848c19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556ea64c23b9042d73f5f6b742e51d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eb806d22c6672e665604482b14007265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211cd77d66c0e5739871d6962b7876a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6833f30525dcd02166806815f740cd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44a2431f09caf6d24bd0df35538838268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e76c6602c35efae85e3ed9401be00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba702cb94bd4b4241b81f11b6fbc6e44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0c94cf0e012f783c6ac697988d17b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c316f23a9d6347d040eba5f8225053272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f02e3dd80968a07843581e7b9f2992273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6d2b0183f9d586d8a26c2c2912d32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337279bf72afe9721a81fcb762b02716275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3902431f51793f5dd4bf2815028bf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847562985bddf400dc05690c9aeb9261277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1de6b05644905c3953c7fa9b94d94c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c338a2dc8a19c00ba11230393a7c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6294d12316e7ab3de00f071543f63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae793dfc00b9d24b1feb952a02eb2d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898d41c618af07e10762bbbc2ef4d3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f293b1c359d81425b0ad5021a102fca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf4bde68312fd91d9165468e87239284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feacd5c5efd27ca5f045c48e90c09b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57d325b925724715d078729587f7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71156540aefea380e56c57ffd38a4d7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c9c358b3ec32533c31fac6628c2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063603ba1f7c0c3b22daeac823b0eef6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40d6312acd31ebdf4859f15712a0fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacb9ba613ddd9b2b309f7dfcb57f14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af03cd535a6a3344b353b7aae525b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78975b85aaaa84578f922a017476c179293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5239077578c18f64ae21a72c8252d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2c13bfb7f6d326ccb20d8a6232d56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab0252f17fd51a1c4f2009b5e308f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a696368660cf847166b5b6b9c5604297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751e640feee69d998e19e508767a27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0675b3dae7d43199e4616e13d8a711299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda7637783255f119e790d8d94cd0b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50561c7ca1a15420d133b32c497e91c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b58256a79cb181d9bf1251bcfab1ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd5603396146dc230290132325663303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e31a4d4464894ebd77da42ed4c775304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ad3d08a79d86ad5cd18e099dcf016305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babab78f4dba9eb146242c9e2a87521c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43cc3da235e326eac7ab23f7fcbe1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967f2acb794e6f8b0ede198b02ea26a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94916ff941af3c011e9ee82d9c9e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1173d0307b7dbc8c26f09ac04c063f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee17f7de1ee42f1e20eaa31654630311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19e86b4fed6088a4235df40a42507c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b6e852868da94089a254e705a11de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c2426b03b32194b26c86627d75bae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be0fd532277327eec705998ece5067315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6d1f7fd9c0bcb1555bef5880437b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad1753fc2af7a270416d0ac184568317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a960cfb53e34fc35d33a78180bcbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d3336a59a0f07912c33f73de901e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722547efa1e76d532f50bb49bf328c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b20c90a177ffa22b85412eafd3c3cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a3bc5ea6f02ef0885a6ab79586f5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fc48c68dc53b281d5b406970c928a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32aa553e4bb150e76f8a8097546eee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96731bac685ecbeebdd96678615fc480325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840325f020c69b12e355f72a8798c816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05dd27b31f9ae3f57376cd78786241327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d424a7e3752b797b634abc2a10bdc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e0d7fc726771e0f8ee4a29424c193329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57e82bc7cb2a7c5024e42328fe481330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca0f06eb352ca3f0d5f8de64b2279331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b7287adffb6f5db5194f26633610332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a2ee0e50e5cc05589cc9693c5625333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2c01737326e3b5192ce0960156232334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0527ec20d9a47783e6ae1b1ce46ef9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71941a614dba0cd0f1510b5b975589e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e857fdf7bb8a929b82a4a5ae4c43ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7bb9a27849a16d666a529a52a5397338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f807b073dd7db2b66b6b44f43f236e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858ad9c89a3a1e9c91f40d0c0d8b74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7fa9126cc9bb72014b78f89dc1deb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b689894c069a116d2c8f6ea6996a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641cab80a0d8c426fab84f8b29fd8fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122c78e2f8e62bbc01d928dd3eec912344.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d22804c979950e4cac609cdecfd8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49918a1bd486b76f17a3732f860cb6cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469f7fe35647c89ca60c3abfdeb7b593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75ef625e1288097757d500ec71eb4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c66b5356bbcf9e781fbb777ef35b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9fd4e5d99e10c6f5c49554d69f2db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d228d8b8f190b793f722563813bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123fdfdf9163cf26c8fbce96174cf6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf230307fec4710b27dfcbc23fd30719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af871e3724ae19561944d6bda640aeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc7d21005edfbc6a475defa7bd5fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecb696c56d9028677119f7e3f57fad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaea3e25609e24f2bd3f4d0dc7fbb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a53cd4a87b6800ff80303676d2c6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512964c84c56023d3c0377964151ca215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663bdf4c4ee541ab6e1f56e4b6243e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75d661e413a0995a6de3c25b0a240217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b9259db0ede17454e638b2d0cd23518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f5a760cec5a882694de4a67db5c9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff456d1e3b18c34a7c0e1ccaa359e7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e364a24b3f2aa047e7b731fb18ad8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bd58d5aee6503a4fb9a4a19ed968522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27fdeaaa821b88c1b4db05e390007123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a14b49738e91f9579a3f8877020d2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4489b1c84ac1cf238b5f428cec1eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeca6dd2cc0cd8192ec87d5285a10f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d031758de56c75dd67d83851f53ef6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa7c8d221e3439b4ce7bd67267a65828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab53de567b06625394965b6c1155f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba9c7198d5324b575319e14447948430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80a4734b2fb60aebadb51432f2d2e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a61e91b2a33719d322e61f67ce97b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a742f4218c48204475ba1a95a5a6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2910f1106efc3a9071b3e79800355634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17100bf763c15dc90a71c119997ea4eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881ef992b20e61eb1ed4f6429faad2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616d75151efa678c2ceeadd5fb3229537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d275ff5b7e11e8f0fc7e3058a66af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86812ac8ff323e9692c8f2c4d4728c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b04335d233ba3c735439780ed35d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ff676cf5f77d85f1426e14b700bfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c16cab088d4d45838d71d5525c71c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eac52ce436f1fb08071160e6f6e6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910586bbe7c8eeb91e11909ae6431dce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e19cae364e0340c0c2265bc5c8d1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87bd31c3a7e0137e94d4e0c588a22a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc38d3ab7df5680bb5692d58cfe7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b16dbc62cd73d1182736c13cdb3da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55056eb381e13f4171bd601c89977ae349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc6d607d58d75ee54fc2479a196dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c32eaf25ecd8e34219e7e71b45468a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb03a069fea5335f266f2834503a0bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f4abe2ea385d742d35bae8b842a1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385d1bdce373b1cb6206ef4defb1af754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abf2aa28ef59d0a928bdb0d7ec2b0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df424358dfc5a1638efe5b838cebc42e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa3fbdb0974ce18ce292a9d555d9c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959fe13809ededb1509a8e6bdc8eb4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca345faf9e31e820dc85faf0b2693d2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fef2b99080dc7b6a60ffe8167c55fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f52ee42afef88521f1c8541a3925a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b623f25c107520e978346518efbb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b296db6aa16962b028588b424720063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c56058faf59f27e351e0477487739f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d1bf2aad426abb6f22567918c105465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64d1d296f71f96109ef98ce45804366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ffe97e30880cdc73b20f4760a3f6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be0ee1589952dc8ce4e2005d04f5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4108eb513ac19d7ddb9a5a6b9e14b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2322639186e396e097ba02e18b7e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deaaccb95b22b3ae679c18ee7368ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aac52c206b2fb711f8624a77762f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b548568bb284437bb0d24bede43973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810ebbb280d2b6c27ecd3b657a72cc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965c464efac2174ae5f9a490ea55ce175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9966e523f1a9a4b0156ebb0b8fb77676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50c8b22c7587518d26fdaf4a94227377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59613f7a3f2910f00ad7c07f373bc4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c38bfab5ed6eaa58ad4acced353d3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffccc181329bfe551063506eb8aa10880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b224043d2b6089a1c6ec82bd8a6874281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccf587106f72db3e651bd70e148e3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b0d0461cf74ec092f6aa6371146783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169f46a25bb75f300df5f6c5ddc64c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613945711765c27c7b9943659b5149085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd8938e14e8a74e35252db745580b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279cbbfb63c678cf87db873635efce487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a298b7e3eb2aaf47d77676b129eee3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00563e377d98ce338896191defc422889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2efdbb01dbc5d05fede83fa71aae390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe47ef3dccad0225c612bc682f7c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df119e56af0f1da1f00987c4d698580f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef26e4b164a22916e777483113a5c7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cacecf424c92a2371091fb0784f24a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1be67ab9688aedf6805540336b558295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c33cc3cda150bc24da97f6b9f377596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16acc7faa486e7c93ddfa0c8b8cea0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f458051a4edb0dd365b4dde1356198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05be6b6520217babbafed3384e206c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa46ae59c08f5714672914818eedf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8d4e8abeb62fd6b7443c5fc516a07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0aa60422ab468c815b4606561dca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eb3ba49219e0483fe1c2ed54890c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c409f6aa20d3bacea6959d4d8261948104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c09d59eb18efe3e7e66633dda625dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568545e947cc43793ca4a179920d89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df46aca354cdbb738200fc7e6da241107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59954017dc496ffb3edad857a3543409108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd0d0dc2902c06bab65b6d3ea4853f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092b57303bbb578ef2d55d0b912f3a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4df96f4a6f663cf083a96755b469a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcb4d232c4d39110ab50205de9f3b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798646e88a85ddee3a88e869feb044c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521711aad682d998a683bdec6ae6068114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0848d33b32fa03ea5e983baf29b75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91e608e5ccb3e714420a095e5ec96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04dcfaa1ef7f6b65deff37aa4ed3c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe56c7836ab80212f57477882fc8e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c58f42e9e94787899f641b0f40cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db51dfa9b922791876063275168a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f6ef1f6cadabf40218851d739c975121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7e3264d74093206a933aa87891f0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2119d87ffd7dfd097891173efed07a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f010f41f5eec1a8f9700388fef035e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9a75505f99a54a660cd22eaa9ebb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2067b7ff4333ec83b9b5ee1b971bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f86c2200e0fe89aedf5a5ada4ebae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600742aa0688133ca9038074179bf609128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb131b86790336c27c385eab433802129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd7ab7318f869d5871527566cfaf4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5a3d096297b6bfaf20927aa63793c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0b55bcc7ac3fdafffd9bfcf7b1e29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988c1b88eabe3ac0db2ea156418ad07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b9e2215590872c7946ebff98ede4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c667981fa7bad1f151f0d61ed9a7ac6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd70ae1c32da321dbf17e2256f2b2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d34fd0b06137eefde8878bcee0eb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6571e2affee7698d6687d93218bf22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc5f6e21e7a599eea252db54164f7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fd41cbf2af681832b70acb3cd6680140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af2013b8e0b2bc3787e378ce1d1165141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e07bc874be53779e73912e5284e60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dbcf6b95a49ff76c85169193f3c9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63dc371c0687fd156eaee0bf8d720d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b601ec3384dd5cef1e03cab79bb5fac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5436cf108573429b4c25812b9662146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf5d63bc23997bf59a5cab0fffb9c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b144d342fdd9964af3ed9703bd8bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda29809d2ca9facb9f637036efbf68a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0748b3997ea889d543057b278f81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a65dd0a4638226aa9cd255b2054a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530087591a648b12c42f2f3696f4cdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258448cb352261cc19ce69ccf6c3d46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48927d8c6795dc5dad81f79b736d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85126f7472bf49a8123ce75e0bf3af3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872f6295ac21e1c777a6fe9da16b9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80067a3ead86d94b80b5c9581e6dd142157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e9e75ad3d0f817198d79b3cfb6aac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94167f0b042113edeb79799bc24b1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5139bf8547572d96a654d442bba4ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c98b34ddd76cbeac3c58f6d5af2a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7683fe4f3fbfa4f3e15b299fb0d4f1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14baa4d08f61d3af5fc6b7acc19ee05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e0a220a074bd4c115c1275f2cb4be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c148c6f07905716221f041cde22e46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556fde18a8abd310956518b48f3eb0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc907ca71d53b7b7a331da85f470beb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90849810afd844f1debdfce13d2f85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bca9c3f21346005410273445362ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1661e86cf36cb2167cffebe9eaf7456170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401135d02d1caecda28aeb83624a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d70c185ca62dbca597a053267b64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77450acdb14712d6eb98688f0e7c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537bbb84d398b05a479712526be1e7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7eef2470e2bd12f1b6f172dac3f31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829371bc874129d51816317542ef538176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360955d596bca80a381044a156d26474177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63111143d9028c8f1b6f2abe5865576178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03568912d6a0d33494332737d98618a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f642c38f38af1ca5d47898430fcb51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d481144f7abfaa9d64784093c5139181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f90377730478f3d67d7e76a58b8cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9b3ba61cbf72dc10a165d5f89917b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde9165c91cfb432bfcd238c095bbba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e9563bb603a4e7851dd8902a09e4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f29222fce50db2765a03871f9657a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5831be7fe38f9dd9d822c6bd22a2719187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5bdee1565f953f40b52d4e1fd523e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bcc528844ccc3199f6bdf28cb9d43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e19dd11ae630178e0d0e33531e55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a73ec75b763d041e3d4376dfc7ea7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829861ab38c8503137f2559a895ed59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72719c3c31c5ef557fb8b81c4f90e1d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b61d1f219b76bd9f339af775019e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e3b90fe4e0c1ad36b9771e6b35bf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbdb7a9b3c6d550ebd8d126117294b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739f8da70da3bad9282439542e4f605197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec55bde4a9d2aaa8251fc3796bb46be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59e55bd2c02f3c51f0fa52771e4e1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5447584d4c341fa9de49561c2cfc1d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533825354e39ab8f7c3b75a3692b3cba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b04494c63c79d13841e9aa1140ce6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ff7a3026441ad413035c976361ccc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a8f7d61dfabbf83a7025f28bfe61d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7a542d3656dfe94e7080a2b30bbcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5fd47d45d6450322390e4ad73b431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689f8dd5b02fd8653279562bb1f5cc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d62454d6d32d950489155a11e75e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed4067626123a9220afb4a20c2101209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af2ce69d5573530d6057d3126c2dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f56d8d6c169e859d0e01651337963211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe140a57a1e74d2a6ef54ec78b70b3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48178b2e64291001d2691abebcb92241213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ead8d729c82d0bf373192b3434e453214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9231d7ab9fcab46404389540315770a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a380e50e6accb344168e96f74c017216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01452068c57d81b7c7e60f5915e8415217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf0ad9186612a0ce4d9ff0c12dda6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4ff368288f074f39d180c85193b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26eb8b939ec89f013eab611ea4f7bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610faf40500dcf935b112c02bc69c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806e6cc5992228c5ede7808d797cbf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452706d36ca8d2ca23d5d86e0f28a5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712699397e1706d8d67269cbb557a175224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cabb2591bd91e52c7adb3724bf37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfda9a8219cc39b9de072da0f0fd9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeefcd3509b7e23f91fe7079073015227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3809a535be85ae86cc4d58182a37c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f133b53c5b8357281b969e8be9db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eea94d120936c6357d07da00d984c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dc63215cbdabd55e412fe80966c6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc85f74f3d65c4fd94370ae582461232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c68aa918b49c0e00b1cc1b44f4c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377f6f06d2791b1caa20d8f6d569b8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c50acdad6b0d221c0497a5378487d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f948020a290abfe854188d6b1f822236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd7508f102af4c0f1dfcb3bc8a11e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57a08cf73e67474b15abf60f65ef47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37931615e13a2bf1d2ba96d7b16dc8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2423ea0c1aec1d92fd915bf24987e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20729fbebec6e3d871125eccc48ee1a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1c157825b07374f260de67bc34a07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757794ea002fd51f50e0238e4430c8c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c0155ba0141c1e70413e1889300d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61b07816c02621a59e15a44906a7fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7a7b9242c8dd6cfe50b99c389f1d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c834f783deff3786c3973b1ef9997247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005013c26a6d937cf7d0467dc841504248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b067fe9be662ff4e351c894d0c6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378c20008ad6520329dd55f0ddbb4cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90460ed7cf6368a5f187c7dc7f75941a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3c2b7e4a887adb4bd613af430e53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4cb4aeb3e6ceb648fe804da2a8baa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f1894898a1ad6bffb8bd3358f5bc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88acb80e1e02fbe7b1f692c819b5504255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a4737b3e9d70dc5a09f4183ca5ba6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d7ca1b8ea5f58b786adadb43f692f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd84eb06b973f7f5f3a6c084cfe261258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92aa39e185e706d2674c97717d698259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c3011edc75f992a828204a595c80a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d6faf29cf344929d5747c1f458074261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc5c33a4316197056cf0eb2352ef8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911291553dff0297a4ecc4c103fcc86a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6febd413cc63a5347bed4d5f872a5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c03047607eb9eba69f290813702c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e17f501195c15019452f7405db46f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9290b4124f60de18733442ee947d1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c8fdcb603e77c26b956a4f80e341268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795c2cc90a922a06790cd33716ce6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0903845d1aa3027328e63c75909b207270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47d74e0e85b7445a87f38b6cde53f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6bbfde311236b00c19c3725c290aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f8430c489c7a5fd426df3d7af31e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc3c5a166c3cf9f9d2ec806cf7c071274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcdb6f0e0577fd33dbd9fc14165c2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e45986f662dc22fb73f4a2e89aa857276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3395458e811ab67a21c11ead278b9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc1a66e4008b428005a497cd40d48c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee842a96f7e9a674d60b1410c36798279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673f36470edad55e34200125bf323e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d99e0f415f9abfcff0f64ee277310281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d91b032972048d39e2b51f0d38d14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc0bb3ecc5224caeb9c124bc171daf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed601ea864a8178aaafa7644131264f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e9451d96901168fe1325f8fa71457285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e98b53102f918beef7e7776d50935286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e049ff3ec41f45530f20f74ce91b885287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e18dde780ebb0e8c3545ba25ae8fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecd01db99d96248e9a7be5190bbe34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6e7c3561dce509c69fbd134dd4d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f9056a76a4ed92ac9fab0413176d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d2936b078d8a2492730d8e553c6f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd2ddeff3719ebd7ef7c1a50b633c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476027dd02fed1347c587a0d3ecacb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae59441f5a93f5e0866ae45e41610df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad36881681244acd53087694406441296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6fe832d0f6356e4b96a623298511297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dfaf0ecf9d983a143a32ff50a1548298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ddd59e9a14e87f4e5b6105f278293299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eaeadcecca4f056204265a80bca3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200d166e92fd0ef021b66e015b9a8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f11b2204f57565cc83b351f3225af1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e09a2a3cbe7967b25f6bd41a21dcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6b634cd3c040bc9ee44e672f102d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f768fd88b20d1cf6e83e592db39445d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c61312bd1a29e4c07f18a37a46c7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a6b3c597c34b736cffcc17aaa6b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de53a7bd37fd46794a1ba13d5a87b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9945d0fa0c045b64ce0b57df9a15a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ad970c547755938dc22526b098d89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b3839f66dd59d9429cef63a60337c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d64227bda4d9d8acdad2546c6c674312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b91428bea3c99527656fff6c03344c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c458a959d213b2915d4359417515d58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248acfd50e5e035801bf228ae32501315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb7f030a47c54a876985f474e56923316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bbbec5ba72be4674ff8746059c691317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96faa96b10435e02f368d2e6de0958318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca2623db481411312e9b34d7ad6494319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0307dce3266b7ab27ffe32f90637f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098611374e6ebb60d2b86cadb025a6c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def060a2eaa0208e9f56041da95e8ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944c8b8b32e359d2cbd88f29a78410c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d59cf471e67432b1cd4439725e31a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd5db6d0cc72b3c253ee19f9b3c392325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d609b071b72a05a8cf33c5492e5c7eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712a4cdcb57a870b05d7747fbb50aea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e74adc5bf8f500622df6f5375620c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a6aeb8fb5dac3d4ed187b77c53d9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f4fd63b3138c1fc938f5b9a0aab16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d95093dee1b43ef5c03666b12e72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96cf6a2d83a6b1c153b502bf88a7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb0dfbee3479ffb4a848d9659f0f1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb594782889808ca74d0babd30532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe03728ea77e8bb3729b0c9a5ae8eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f7afe1fcec359fad220dc7f253302336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44634206c99209e94bc6db30d8d11b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b4d8907e72f4d83e075b851f7441338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de681efd23ae32516b3defdd5f2096e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c57975cbb557fda2cc5642f232e432340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9473e1978ff0e0018e95a4186d193341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9bcd005d3c759d76cf12e5ed275d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec579524c43792cf654465788d950b25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d5c9140e9791399641f09b3325eeb344.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>