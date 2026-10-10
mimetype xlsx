--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,103 +14,94 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
@@ -202,59 +193,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -586,68 +568,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -700,131 +664,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -835,86 +754,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -1024,59 +925,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -1096,167 +988,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -1315,77 +1171,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -1405,59 +1243,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -1615,87 +1444,93 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1705,51 +1540,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363226fd8dc6954acfa564fe13f7ed351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a970824b047b12638095650d5d4576a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b267233a7b2d7e77bdf4004f9cfd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b45acad0696ea1a18e1ad155738694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed22f7db40eb2f17049fd12bc04d7db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d1265301c9b0f7d3500906127526a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fc0c6d4118e1a50d8e81645b997637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb386d7c8cf9d0a72b1819f324ce5b4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554e9184c3c7f18ea3f41408cda29e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e3a665872415707f3159b83b46c2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fb5ee84162467439cd3513713349611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43d507686fd9cddfd96c81a22ea54712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731da1cb782150ec32bf26c7ab5de1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a8be0dbd975c605c04e22ddc984d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659aef3f67c54bfbc0bdf92790aa78315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de4bb026fe3a00b65918f898ffb59216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efbd8cc60429c3d32f40bd96c7528617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672ce7ee9ca50c93f5f0fc2231dfbd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e1d497e509f0540e81625c3832c2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474380e6e31baf16b765e34f2c0dfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be7c5826d1cacc4fc84813cbfb844a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1426096957c3ba40ca86426eabee3c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed4918ed83c78e4824db176b56a91723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bce2c09977094293ff35e3472699a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44d457fc4a1178b2fb510c1844c22925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595cafa8ebd3eaae7afd544816772126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bce8e7c0159a28601d60bc7bf844e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee7c1d3183cb226f5d80af16c8b38a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c047d7255a08f7ab19e887f06bfd3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7409a3da675a88735945100508934a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb454e4e17fef2694c6acfe0876cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487553a9bd37b5dacb1dbff917f60ce032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a55625b8e16ad622788355a5e176b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ea4ddf17de55bc5658fdfb5694af234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31956113a2353abdc9b3fd03ff90aab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ae8cfcaab25c17db4ced097cd479e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355992a5365a32287a211c1fede0e7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d5d2c220ee73cb774e8eeb8430c8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712b0ac4a9565f1fbc75d3262cd686539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae70e9fcb4e0b20dfe49e2ff3b0e8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea73ba250872eb409e70bf05a12fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515cc11056c6559057d6dd825023f7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea055be82b97b3c607d0f9c0d76797e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14045ce1987b4e6655efead6bbeddc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd60c176a5a55344793f5ebb44b44f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38f3d38adf4b0420bc49e642ed10f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d06a7d87aec759da19b1a92bb65d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0888b4843fe302bd5569739ff5ac1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17757f214c4e446d44d5a127474579b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43cef66ebef4fbe1b4c7bea91b9d5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f950e0b9f3e3cbf76a591164745d7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795e685d9bfda88f0f0e514e2f6f0d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094f0f0b9e3e36ceb83c2bbd4fe7a2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c50156459ff828471c60e48566ff5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec53e2aaa470d55e96403690c33d7ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c88fdc8841768b676ec9cff9b95af756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bef5c59f3fb58a27f4350893fd18dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1a9d0a9215b4ef675645fb08a17d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b1bc9c2d94a91791c3e5cbd8bcad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77a74ff10d0c06920d10c7bf147f5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d20800467905389abad92e90bd63161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e42208b91b9618ce0ad75d40f06f6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcd85c0893f4d1e7bba14e57b60b5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b066360f80129346e1583740d922064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cea7e8a24288fead2f9a620dd79ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5aaeacc015a183c1820bdcd1a62e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7d5b20d98f7b500d7d0dd9766b9dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc74c4d14e3f0b0716e32a107c47e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87ac91b5b45a3b85855c0687ef3ca169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682999dd932362b4e86e41d1357bcd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8e492da83e7b7dcde5c94bf01115d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283bcd57c14597b960f77b9509a8b6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb83876458863ab504fa70961bccf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581884109f429830913640dbf25d79874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72907146bc9e5cf7a27c543dcd6230875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a9780a7f62ea2625758c2504ade3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f90cccfe4d587dd8cc1c3b8b156077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041562076fde05048dcbba394f8a78be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014470563698151c86561106afba910979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c3c54ecc22fce83901f465b68dd9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff0c351288934342a7bd22821f74c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761068f5ee8ec8394ebe2a9b6a5ecd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe86e95aac86faa48d145d6c1803383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ab7b62ac0eeee90efb4b2401249f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397672399afced3ee614f36b495b3ccf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28272493441de79aaaea065a3efa7e6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e04fd88a6eec842b6348dc7fbe169987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38fe7e57d14cbea96ffe438324219f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba791c6615632c51518a8d5b4bf64aae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c8383abc98a0af6b3b2b4d4b9f9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ce0751e034e0bcff3abeb72291ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35d976f898a089a751b6920776538592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47201f6b6b44f5ba5a756d29e655a30b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07f84894e8d06930cafc328a91f00594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540e310a02338ef1a1f4a5e5731ddc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8449336a4b621f12ef93b54d5710f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2202e2cf170908134cdd417ec33e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d49d94375ba56efe4a2f28cdb9b9de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8222d1668abd5c28f8fe5b77ba1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b7bbead91b9b25705517be8353b07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4775f172d4eb037716b4b2979977d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64839e54f1b0b250bda537c8a27dac77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec01b7e1c26685316e9c4ff9996416103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc68db3ba16bd82108a473f91a8232104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d855345b6a6b1e484295f4fec84f1a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c90365c5683fa80485561b11126338106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad4ae6e7b7b2ffedbc5acc231e6c00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358204ba8465ec1ed0adf2540ef81f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce8d70283b841c0414b53623f5567e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dafd80c958c3fdcd922621b0da7aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a96a378989b9cb5ab205b7a1393d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ac3767c1d4ca8302611a8e6a4427d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611e67742d65561dd62bfe61a17bce5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e512664fe7f168c2d7e13495cb8c3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b851030e38d18f73bfc8e9b24e96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15271fe1a66fc3521da6552ba18c9bff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1ece97bc5f39f85ecd4365d8aa6ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541112792ca20799f72e6ec4d194133118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc815b199e8badea82b14578be18a29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54867abf194e96f610fbf0629dea5416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68064cbd9d292e3a2b68ad1c307744121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d80e73a2acd8bf91d3307f71b019d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58804c50fa1d9fe7d2cd95985d03592123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a262bafe80f6336b98e7cf891325372124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1530191bef7e263cacdd0a7afe60b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f345f96c8acc95fcbd7bbfff907846a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f6dfd88b562ef17ca2335adf6a977127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c21f9831eba21615858f52d987db6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc1a92ffa29cbef80de152d60a2e70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d385aa9b31f4be059c66bb729966130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786c0867914003f1c6856924fa16d8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc1b020d5e33b154e2443cf9b9b7dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715c7b2c8e48ba6981471088dff7f00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a046972362052f160aa296e4f5c7fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f77f06903aa36c19db7c28b2c4802135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3416482687da34160c54fb45bd6ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aa720da8658e75e772956444ee2b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3eba5fb141a6ea3459c4382b79ea7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb03ae824fbade1314c96aa645aa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff84687604f8897fd8b0741bbc4f4f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2aa78b9b998d0c19bc649c409635141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ca72131781f81e2df277035d3325f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec36c8284ebd3f514bceefe69a1e0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27087e281a098321f0895b7e0163465144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f82beb58f37c926d68764a54264c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8365b267392e3c68a1bdbf72eada6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8bc1252a87b0a4a83fd33facbed8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58da91f07577c02ddf0e8518d4720b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d683cc6b45131113d619675f05115149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6954f519810216966beefe0e41afa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a9e453f98d94d7b0444ed21fa29b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4296703129194cd9ca87f5e3414f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1b84a115775dda75f86e8eca70a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716232d890a75051f184759bdcf18124154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adbb6e66a8c25573bf3cd04b7a346f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0211ee024e56c4e40ad5d6f71cc2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9b71e0c20132d745b53818aa1a8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e896fdbf70394dbc92e06043b216158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55c600c518db2d5c51e896b108309d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1079f40e9d8640c6c92419bfa80c9cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b402fc14b72385cff7d4fd76c280a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9bb7208ed8722746ffa274ea2eb0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef181b165d4f1b4135b641cbd6a7cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850f0f5c0c2c2a6755d31217dc5892164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c31a5cf9dfd755103fd218c4bbdfb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476400512ae4d586bfe011778a1df63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478ad5e42a8f3a37f8775460620a9b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34794ff6eeb36e68025493318bbb59e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c247ef01b35e3e83b9df7fcdc01dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b7f76b12b859c865b2cfe741864a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07604621dcf46a622c526b5d022817171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08589f33114d39c279d45b8098c09fda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b9960935a21e4e79340bee3761387173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb75688783b070cb2d5a57e577ef43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c568159584b9e801a05c6a266fd2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6ca4958fe6a48a1f600e38082ea2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550f5fb98b86da7c068787a33c392e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8849d2d87e1c10c781627b6837847c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52692f9ee915d4aeda0af87187075a46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66205f75082fed1f89f3e7ecbd04a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef9595515d5e763b2e889511f01945181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aabcce8e4df17987e883826e911b36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cc907a6bdcaee8740a2692e2b2866183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6880c636ab2eafb5c5793361ee45f0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dbc82479ba781d249131313900460185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6cd287aae94b757a6deea474010e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8aaaf0fc3bdbb7b516187d5f72ff8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec523055ec9f44f4c65e51bdf7158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d797d1a1e60a3fb6241467f8217b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73729217ce7a1dc3dd635a0f48b454b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606858690230aa4be51591d42ae8c1a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f54615ec2438f8aeafa7694e22492e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a112c2b87f4fc1a88bcd03cb3fb058193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8211d141896d1cc68da499ca458f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9289802734a8587cd45743cd8b527195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d08a0a31e12adbd48a8f66099166a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f07742460d500d18355a651a1ccd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081153a0c4f4dce7a926262a0ee6a614198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ca24f62d4c4ef15d97ce0bc2c67e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b276fca87eda05518f7998cf98f7bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5d147e0f477301b914961875749f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486595b29cf2573214ae2d2c0f28617f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd4d25a69d50a2b6be7b42ced046c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b19593c4aa29ef1eadecfcaa8f741204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db115dda5b9102fdf994e9e1acd9e4f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f173f136689e2ddad305d62dfa4c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ae2494df45fb039681292cc9ad844207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cb6e8f0e7db2669c9735b88bde014208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed6609ab7b27ac8519f9e002ef7ae9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40630a33e457effc85c788efa412755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65ddfbf482a77cd5c61cbea1e3ce35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9703f1a5ba359ced6e9ad242c79b77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d15ffd01cecc570ab7cce94dc5aa2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee59d4fac3959aec5073a3d4c1f0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999891940e3264cca6147bf0a1a3444c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cf1079fd9425a32b77d279f72483c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72552e79939a8d721d4625763041585217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e395050e5432fd3e0fd104891f1be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70068689eadcbf5fd6d06a55a415c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885e4647f59038250013c06708472ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959a887977b43229a3f9f3fe6dbdfd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03b865abd1187e6bcd81197abe0066222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf14ef1cbb220c3bfb0b3142d0f4e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54f24fcf2ee5df86e1c318c03e895e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a029b8239695b7f8c2795de4febc7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a14e6967f669fa0dda753e50b8b9f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807baf17c09146dca7ece6fb4f156243227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdd55ccc3b33c2cd25422c4cd0ac12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198f5664640fdbc6fe561b323a6ea00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ee10c64460769f33adf2dbad640e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c421978d009757cced453938d9abe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3ae89a400e8eef284e462bc2e688f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59170e42d998e1377578e8e452a844e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528714c8fdadb04a1569ac9d8f6dec5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3dbe8a41e2a165b780634b57dc4b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca047db8163acce6e4d6b3da9221a03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a95c0077b7adb60c4095fff73e13c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4402b4eef74c8e7d57d768b305c1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe705c285df923ac6dbe481242143fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1362c21e7f4e60b8c4d663c1bb1fc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9d60e92a4b513a2a88ef1912dd994241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e3c1376f072e30e0c7951b80fa741242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529fc7a5f51c6e727b20ec23b231bd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d51b73dd62903fe8e8090ba8562f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e309edeefb66fad3a40a413f30beeea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63885a477a9e983cdb142adae4f9026f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f088c2c388cd5ce12aea17893af6a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67684d5e77de58f6f44828d2ef206fbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fdface45a6d9b6ddd5022d07b3382249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f46708cced70e4f4f8de89490968e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808294501856d7fd72d7de3e06a558a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197593c5953bfd1feb499414c3304929252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a52f644f171a3ecc63c09d93558f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78603edb56b2e9772939b08bed3c02ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b9db71bc1cd1133713bcb5459e20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd7bc1fb28809b2ce951c989ea4f68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd47edcac3bebe977320a7b67fe1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb1f81fcc4cbea07813fa226b6622258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26111953214572e4e873302b4a05a3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5813bcc39d14c04182508e3466ea25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b833a0ced3c73ffda0d86eba11cbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb7cff9ad52d1ebf4089599fac3a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09908f56a159f646bdcdc2cef236c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c07a7146c16f5266543b4c156217a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b9ea0485f7633153bca8f8ee83538265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2d19a9fd2d2c5c7e94fc67c1d4bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63092de78f580324815ade62c6cee87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e929a00ac2b486a83973c8b05a0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbea0f919e08fd4ca287e87bb7c509269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa2b071d396087ec6a29dd050bd9a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57408fdec016c23f11f002f64c5b3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab562b7f9faacf4168ec782af4f32fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0025d0f9e7067774de56bf353f4e0a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219226a66ad26b04a3f698d1bc6b538274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469048917345d5b21bc22a92af154cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbeb372c3d2c9dc1ee8191a0d0819276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a14637833a9b101f5786de1b5a9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be35f770d2dd7244d97ee75ffec2f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9fec7c90748b6dfc022e4515025c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e147ff8d59c4d0173ebd0a8c166e0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a95308ffaae24b70b53c977d5c30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ef8c70ba103174b5517d93e226877282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d42c8e7cb0a2ef0a2f2ebbdd84e821283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399533941aae5305ca4abc64f741c7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e887f1c8c9e632b2e8fbfca7c6f636285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa2c95368f6c1603e80d9a5af3f89b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c24a638e77657c41f443f2439ca45b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3851427aee695df9ffa84dc24cd28e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a757b16946e8b18e4443b3a3db9fd96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b8f6926c748a51be81b943c71194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0f5092d98b9484bde9b5e5a0e4624291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db5b01684c96c99e01ed77f564bea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f12079ccb508dd67221b18f065ab5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92296c2a7d89458e7ec8364b85278420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983685dfdeda0a5d2548cd0f9f9f234295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712c0b090e23afa478bdd73bdfc477a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396130b3ae2da03f7ccf6b6db2a92ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59037345ac903ed9e520917cd7ab80d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db978a24b3452b9530a9feea5955d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1dc88617592db7c1f6a668f9d753d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ed4ace2340505e82e9c453ee98a70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6579c836943cb8954764c1e518130302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b9b398fdadb7b4e028bf583755ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659ca30cf930392f3c63e794f8bc0eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa633fa5c8e836767b8b3425a829fe1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ca3e0cd2753d2649457b6874ae2fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be07c2b4806a6611acb57af61cc65e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f94a59e047a6759c09299828de93df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f565f8b899b2efa3b0f35c0e24075309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642805213556dc092370979ed1e656e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2e088043cb869fc5d2959160c35d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c3005aec12c8edc913704c2eea44c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56eb66b6864a4ada6585423195fd2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2bc10b6f7e069faec094ea9083b49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f2abd731d9cb2da808f22f2b070fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a2ed353e91acd4299a66a640ad3b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d062851a58367e4831fba85471118a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97bee1edcab2bf813dc2f22c9dd628318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72915cf6f1fffd1f334a4d4ce2237a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeafebc03bb69ab24ef262335d2a85c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badada8821c7cb3ab42244704b4d32b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dbd3961e7123684937bd19ba9035c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f4ee1f168a08d0c2f31ccf2b2fe3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773365f03ac43e53c7278f3ca286e97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa810d7dc89e5c4685a9992fddc6e1af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc902e4c4438454974474639cea3bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa22f0f3400b930c0e8718934cf12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078028466028bed3e564c68d33f0cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9262bfdc4acc1b7e9c7c3daa629594329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7adf247412bb778d5c5eae1b454d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795a75532d92c6a699fcc6cda404076331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28378451d7a4e3d67adc7d6431b21fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6a9ed867bc80269febe81ff3ef90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e6500ec82206b7080211b0c92243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cd6eb7b7eccc24905cdabff369fe8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a763681453dd55fa5c6a3bd219d0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a62aa418e212611cbc18727a904e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5811545e0a69a87332c33cc05c79e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a16ccff20cb1d567f1797658e08ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709768946f3bd60db8c4d063612de398340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f71552b7075228e65b146d55f0d7a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb8ca9bd4bbfbc70b6d9bbf054e6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c2eb1192b9e574652dbccd0d8bbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbebf76f745acbd8cc41e6bd5ba464a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98123574b7f300d4151500d7b99100a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faad5283229a0ad9ed89d4232f0408346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb03689abf8eaff987eb9f97185a080347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb49c41383344721dcd6ddd08051ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692af4d308fab7a513ac14b6a2bcc2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b224461ad004b9260cab0f5bfc39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f3e05d4e677650573410cc57d62dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d5384819f7637a12f91bb796389c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c47efa1eedc7806c338367f0b54de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2770907b5ff55d19e4a363f8dedcd9354.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81358d37274ad59e0df005eeec65c8801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05db4aff982a57aea3850d70b51aa402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568123abd90f243e3be182b50df4e903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9667936ff85fe0891e2f859da84094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf42392e23d13dcb53f847d314b7625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd050669941989ed8d93f3f1d8c5fb006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ca1b0f040f7159dd04d14c9dc1c387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd037e1ce5eb6d5127e4064601372548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5474b0a4c6a5da957f151178234216c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f5828dd3cf39e5806716ccced11cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e97984ddcc8b6dc19763525f6d9d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60a7ac03adde4c02f7b119bdddfc7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1616ce9a76f113f5aca5467336719a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636e4a462091c8a99c8c9237d4502b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bb33af67573f359218f20e9221ce915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0790198e062d647ccdc7a17297b85116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e34669f60e002cddf93b98414de6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2db49729fd900d98fc28799d2b4e2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dfe28c4b86678c2d366198c32d7f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251f4cd76d47c35079957fb356b129220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f2c356675edeea4e9b387a886a44921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3415c85b748401e0703820750bc51be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ccaa0db9e9ee504971f2cfd43f71c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09d076927f678d128800ebcfef5fdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96364144b3e307944bc782284a1ddf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac1f3fd01ab9a9a7b4024799dd67426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc93f0f9701a6f9a1ec93a0fabad2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d699bab31ca15598bb4890267fa1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78167d847aa71585bd1d6f503eb16d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d49b43fd2c3e951c87b11479b7b8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848313ef22ae19f46e85c10325c6417a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c492f09d9768775838b3f4e2bf46932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0643f52a1f0cd80586672f83cf1c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce07f4659f8feb530a38c8632e7fd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd982021f2153e1d42e73e92dc9c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd1cd9e87f4a3e4ebbdef366aefdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f832a22c059f97767d0693739718437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd39074df14c26568f9303d46e6fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7fc9fd1c7bc80f012225f3fb6acfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6ec07d763031297a3b780b94cad7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812419c194fdaefaec89d337febaf71741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e59d70ef3900ca53836e4904623a1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f1ecc66d4d3eea0dbe5c89bcda0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb617cd125ff26262e49fa26b797c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c89fa8d1748c1759a58042da56dd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c97f687b8ce8fb711f433f2033e3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f1c025b7191e659e8e79ca758e80647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87184deb78029c8830ebaaf96a1c4a0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a069835e8b3d3fa8c317e86319fcb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24312f89c8f14daeab4abce22261f9bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749d7d2442bb8925b20e750293e7bc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1800a79d30c6b607c89f18ffa2574352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8efd9e193b42afe6c209a0f7e4645053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659974eaa18ba0816654640ff04cf6a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e51569f42c89d2401c026ca4eb034f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a70f6552185adf51e19286cd7634556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ca08d1ce27326b351b5faf9ae50857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e858e042c4b6245103a02135fd5102f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b746d3fd6ec2d0b343f25b0cf34ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4fa4b0e63249dfad65fbde53833b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422afcd947e763295ca5ace9e0037dc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3733e75bb09a1d26476e742b461790d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd7caa09c8c20a9edbdd0369ab15df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adce23bb3b003f5c7019132b4c7d8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf636a3905ad6c728e1d89035f5420165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d96e094e61c55eff67d1a1a653a28166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78e82998137c9a118f0036c9d7d0c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc26b72ee3141161be690dda26faba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ccd78651863def96f2449e556247969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45f3467112a06bdf3f0b8b6cabe0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8fe0ef4b167aeece090d0105afdd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649bcd16bbefa971ffc740b9e6369ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ace454d90623d6de1ca15e9a356f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b718c25e645e6875b0e9e778bee8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25883aa077a1e701526839a5bae92a2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af08f15d8805f4dee18960667cbe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ebb5da75c9a78c82a6cd833bf895477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55f948b068d18d18064e6e0c5556a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c3d7a77457554e0ade5dad9a8fd9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1539d3f6bc74651ba0f6637e0c62180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba747fe666f872b4dceb901abd82ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de93631d5b0635badac5a0bfec599f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6830fae43a6674c7a2b18cf50531a0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3341aa5494557f12385bf2b7b70db7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a4d9e9cae5cefc2cd8e2dd27c9a4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0373451c18f4fd7d7d8deda49e8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac689af57e69ac9c8c9c9dbba976d0f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b4c7da7b6a53399427caa8cad732f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0dfff47583d56bad94bf7717e25da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40374846347699686c600288af0d845b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042047565299f0cb1f8cf249aa21868191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aec584fe92a450dc45344c5fa4ae192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6d39face93a291e6c70cc52c0109693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1479181cc9d5548e54c4bec0be0d85494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdcf6ada49fe620187f5e17e27ca3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba06df531ddb53a6b6ee8ee2a981496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0e41374e9cec1f697e2034087950697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a64fc307b475b626cd8e2f25bd0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763287d1514a62669073b3a2f349b13d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276b2984de0d24b11fd11b8305ed845100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b66ab4b7323c90894f0ccaf7defe5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4e870bdb6d51d06bda46547fa359102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68c9e99d99e0a2c7f8a49f2a68bfff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece5bcbffa3582a1ba445486a64c336104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc55099e0bdce26f7593dcb07669c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01978a47606af3333684ce24abe917106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5578d95fd8262055b448fadfa5556107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978fb6f56db69dada26769744c6eb1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e11e317eb5c4c1f0581daa2241144109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e302f454f0f451740fd1413817acb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc4600e300c709d9a26ff7da4804ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe5125e3277446ac71c38f38d0a2ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ce36f7ee862977d39e8e81d149354113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f41f98cc0007fd8da14c03f63134114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3dc151ae4985bdd4128d13794c950115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd010c3c9cfe215d234f69e222c2ed36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490fe0d99fe066ddeb8f2895cfdb60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f05e74f7b3ed10328305b26997000118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872e2b688fd4657bde083725342516a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae0ca2d256acd64ab0879cb66203c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89f1a05cbef7cb2cac9101332e1ad7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e378862db9f9571ea396a4074dcc990122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98ecf863d442b80f1e9273f6d65372123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab0740ab6d6189a5dec68b36f39815124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba907604da3e9d4a68480e2d2e2ad0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f12d9e8972b3dfa7f5da06d5969f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f3629e9997b50140fe91aa9db87ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c59420e3a45f619adccfde4472804128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67befd0ad7374130c501ae65f959bfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad8e1667bba603784d60492ccf527a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c427fea6d2d5c14ff006e1fa9a14e32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b5629650049f8e547274590eb5186132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0464608e255a23315657271f8b919a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b638301ea92382d3db173fea065660c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e3e6204a64357fc26a7b06c45a17f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0e94f2393dc720689facb6098a9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8279819bd9d4389029ab638522485137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987f9777091538756113c3f242cf52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ae66f35bc995ec121e2fe5697cd6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39438a9f9ae5772c7da87e0da0c2fcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dea1defc9bb96abb57d111b519670d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb46deb96a1e82acb98342b35e4a71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5533e0c7574bf26a14b45c7e4dd296143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639051299e70fca93f159d8ef76286ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccef171b5e94c64e9bb3447528205b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544133add35c7071d0418ed2f4b9e583146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1192696a571724acf614b0bc237f75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdde60e3d39f302c1f83f0b37ffba12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad1bcf48567594215f6d289ee17dd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d05be42626f07ff5869728b7c4a242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7b2a59700db720fe2e3eec1c5db1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022e4e4727f8c991825abd6d76b9f03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc87b9c36fe1f81c16e59c37f9fc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6530436fe263c677864e5e6db44ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289730733f4c35fb4fb8485ca257e04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ea010be68982b531f4ba25fd029d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaddea59cb7ca74f4697c92bbfa8a6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdc8f53fe9db6afcce9e5be66cabb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e800c3e3d8ed9598b3344abcacb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d2a832041ae83cec0eea8682ab755160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba53c30f94f5d58387ebc5ddf44795161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f80c515426482262f8f83458f8e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b301551776986c9a5de047c780fea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1ed797ec7ec267602f10896d1a7ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e717d39ce38acbe2314d2e0a0c81d08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e0b21f543f04c3ec75c8305944d45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92203555733babf8aac1200acb46805167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e90ea0fb42932f76c0dbdec3df75c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f8b27a858681e8b1b0ed027d24e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e35d66de9101e9e01c7cc83aeac6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8062e3be7f951eb3a10e2eef7bdc020171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd97e98410d9399e43042ff895004f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc1dfb874f21e777baf707a4881735173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26421353f18615b8a7c0de61b3f78f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d637053a9412783e1f0ee00fbc140a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9e2ae7139c66a1cc126fe60509ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552588cd3927d6de91734f689f982034177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f30344a50a3510c78ff6075c98ba1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552aa50b225cfea6db6c1cce6de52a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab3072051deee276ae47f3039ae09b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bc62c111803501267f7c4334a52b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b6f0a3507ce8258b297981326b3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46b17a63127306cd5af76b383845bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa93d35e875ce1a4e8c2f9a0e801bf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cfd0a9403ba455bc6b9449fd38791185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c6a3241b8bb9cfdd9a5c18fb702b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0fa1ad5324b3103dc74dc38c7a25c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bce0e8b827b498be97863ee86744b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed8d1f1de731b9e15ca9aead638ac8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b18eb6751f29863e82be40630df43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085983f9c9961e7bbb62cae7ff594fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468062b46b2848b76919077d172c594192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e527e35042c3654422fa40eb3b44431193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd1a0cb09d100b23d0f085138bc41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d8fa50bfe0f63667d182eb217fa3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c48b529bac1b4d92ff0444e66575196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997269dd4f3a40cc264673cb56db9020197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa9451d3eaecf9aebc516c7f701d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f7f468c614b310ece7c3b4cdeeca7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712408b6b3711428692225682d2dde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2ee7141da5bde11682ec03bf83da3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46384e39ffbaaa566dbed8fbf9303130202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59854259ad09ea58db154d4b2115a7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0cea8c37b39f3ab227b05824af490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab84826173b431c4d1b64c34a9d1109205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c2f513b9b44266b2254585a63828d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c9bc1c9dd7601a4ba4c0d9055064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c424a691b13c285f2cec81c377cda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcee5d3365c99cdef0c6951a7fc3987209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818fafa9e619aaca57c1251cbfe29d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27258955859b920d4b8088b734a716211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dee3a868bf5f109895cc129e521468212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320abb36398cdc13ff50af6413a3eba2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4bb7377788f7a5ff570c8f5f461dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d13347170b57b197a41f6829df873215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bddddb211ecd29b692afc029c0262216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24161420a2a49359acaa0f8797b90e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf7a98554c508c46e4f72ebf13bcd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecace404e6a022337670e1838bae4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f65bd9c8aa1324c73207d79ac5a11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d2608f9ac044ff8aaf9a71a1c003221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02606241903262006b6b9c62e65dd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda30d630b50ba0aa3b87ca66287a88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27984361da22723139344046c2534ebc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263873df160dfeb1b85a8acb5ba6c19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a444a7bb6b04ffabd8885f0699ea74d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51d4665fe32067e1ef7cf83e3ef6fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012fb6c70b5784c1786c8e903e9023e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8861c647ab28f7b50c80547ccc4837229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be54bff146b6bfa1175194e819c1f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd64d3b25c299505021c129458c1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b89b114d8bfcf882d798cdf759046232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6705b373a1b06a972056ae1a4091f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c272e27092ec3ee5f4382e8ab39227c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813612c9178980eca2477cb456a0a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fce00b8987a5236279ca5bd385b5d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46fb9a4a4ec919ef09fd45c4611ba2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387961d41c8778aaa1ac09fcf36ef7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027672da47e34dfc72dc9b99572699ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db73035d3ad8be36d2d9a6d16dd4ad3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d2ec090d9c7a07f6c2ba3d4aa42f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942824ecc182f79e6049dc87205196e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545110ee560efcadfe8b2bff5fbf55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e4aee4aaff81c555cbee5d799181f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f961707ff01970c12c06d32d8584380245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb2f1834828021c6570ea7618ec88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c976b9732533e3d0d7cdc458c3197f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d7eb19854aec1a84c3d2c4450eeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f1a9281a003c6a540a28a0ca2a21d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db7c147d564f732326e109b74eea9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13d492182c469cccee167ede004db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8994c049e67954a39949a52f23dd32d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefba202a25e7ca42101d7c342fab4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f3eb85f79b6aa833cfcde63cd7b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a69f3ced2867fc46d1ad331eb0e058255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1ec76f81c0a7c5c791690fd102d5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99d2db6b91a4ca060aa9ca53dd65d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5640133a73e66c5cfeb84d970be1e9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ad4889e64a433177cddb448fba538259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42575f83359848bbdc903b922ae565e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aab42262c921244bcaea0fdb8eb60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919e106a31a5a34d13e9bf330b5e973262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2ffb57634a234520c5367c8ae9d77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949e53ede56106c2444be63b15d2b7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf7569651a8264d0f06d30db595c86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f7a29488d3666bc87f365225fd87b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d15d0abd248b7bc01be24d09d1abf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4010be78fda2c1d32206d56dccd148268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67174cf36ea2fd27ec01358d80a10792269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d7f4af28fa1a5b8a214979761d165270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dadc0e7cec670af80ef259dafdb7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae610f69f940474397b87cab1bd510d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87ceae073a111ae7a0e4e4f8c019a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c543b4f7649f19e1b6108c9e355848c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd59050bd34b1764a6f5954aed268e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5fa2721fa375ae941cf24b4059ed3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acca338cf99b2da67c6b11fe0d0d01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb9ba7bd57c223ae2ffa67454600bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779b40933ae38f3cd838802ded910e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec308803c11da0b2d89e23ae54758920280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d30cadd3e18fa17a868baea7900497281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133625b1df0320182cd950f336a6dfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906a372c4085dd8e5a6566f0187a354283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50d151a2d2e39b71311dfa27364fc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4feffb1620bdfe6ee3275f3836360285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab787614baf0438068d4deee7331e705286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cde0b8e21c5afceaae758c931773ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea2faedbd559e661f6245eb2234ce2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cf1aeb576c8355f210c649ceb1044289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce93fbecf3cacd4d7eff4af25bd2ac7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def15b744ce70215008903cf639b7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119a27802de463d27662fc1b08fe5f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874298e7f19ed42f5e3b9f98167aa934293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688221cb75385d685b8dbb19c3bf6c42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31a42862b3bf97d76d706e2c4cee70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcdcd177869b651f579f7d2a6066e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae45dba61c5d3c97883e5a7ba0699297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517ed9968034b50bc947faaa5e8c578298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8bc8a9625f77ef124e38acd3d1a96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860798b8c02f57007a07ca446c22826300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209bbbfc4ac8108d4ec9f0d9181c810301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeeb7ddf863aee8ba898b5d189865e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c535a585389236deed0e208878253303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e86c96da43443d097339a01d616091304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c555cd3e54274abaef11219f1b2d15b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848986b9be58b3fa6d88251ec90503de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1e637b2fe3ce3f89273b793b56e1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd7aa96e3f67e8d9a97163abda201f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045fb559c68ac104c9a9d98526b1f4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06660e956b38924b859ed05ce87e329310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073d38d1386d13b84842b5f73e3a6e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4be61d05fcab2a71630a01fc9cf22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17190cd2b84353d3df91769a1b482a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d04c3960e72b166dfa7b1a5d21f75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34ecff403667c432310f6537b4173c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5bf22dfcc5cfe6bfb29cfc635a1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79501f58d1c922826030dd23d78a3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbd3aebe3a8b0f2e8990d9d381965a318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1862,81 +1697,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>3</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1952,81 +1787,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>5</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2137,51 +1972,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2197,51 +2032,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -11237,1130 +11072,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
-        <a:stretch>
-[...1078 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12627,51 +11382,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J179"/>
+  <dimension ref="A1:J161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="126.112061" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -12703,4465 +11458,4015 @@
         <v>13246</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>3.47</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I3" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
-      <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="I4" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
+      <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I5" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
-      <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I6" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
+      <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I7" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I8" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I12" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I13" s="0">
         <v>2.25</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I15" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13672</v>
+        <v>13682</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I17" s="0">
-        <v>10.22</v>
+        <v>3.86</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>13675</v>
+        <v>13686</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>6.25</v>
+        <v>10.09</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>13682</v>
+        <v>13689</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.86</v>
+        <v>3.61</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>13686</v>
+        <v>13692</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I20" s="0">
-        <v>10.09</v>
+        <v>2.58</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13689</v>
+        <v>13708</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="I21" s="0">
-        <v>3.61</v>
+        <v>3.75</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13692</v>
+        <v>13715</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I22" s="0">
-        <v>2.58</v>
+        <v>4.43</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13708</v>
+        <v>13718</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>3.75</v>
+        <v>3.56</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13715</v>
+        <v>13721</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>4.43</v>
+        <v>11.42</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13718</v>
+        <v>13739</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I25" s="0">
-        <v>3.33</v>
+        <v>11.26</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13721</v>
+        <v>13740</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I26" s="0">
-        <v>11.42</v>
+        <v>17.83</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13739</v>
+        <v>13755</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>11.26</v>
+        <v>5.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13740</v>
+        <v>13756</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>17.83</v>
+        <v>3.22</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13755</v>
+        <v>13767</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I29" s="0">
-        <v>5.6</v>
+        <v>3.14</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13756</v>
+        <v>13768</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I30" s="0">
-        <v>3.22</v>
+        <v>2.94</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13767</v>
+        <v>13779</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>3.14</v>
+        <v>2.45</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13768</v>
+        <v>13786</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>2.94</v>
+        <v>3.17</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13779</v>
+        <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>2.45</v>
+        <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13786</v>
+        <v>13796</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I34" s="0">
-        <v>3.17</v>
+        <v>10.33</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13793</v>
+        <v>13810</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>4.04</v>
+        <v>3.46</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13796</v>
+        <v>13813</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>10.33</v>
+        <v>2.49</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13810</v>
+        <v>13816</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.46</v>
+        <v>8.34</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13813</v>
+        <v>13818</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I38" s="0">
-        <v>2.49</v>
+        <v>2.07</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13816</v>
+        <v>13820</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I39" s="0">
-        <v>8.34</v>
+        <v>4.01</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13818</v>
+        <v>13825</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I40" s="0">
-        <v>2.07</v>
+        <v>7.01</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13820</v>
+        <v>13827</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I41" s="0">
-        <v>4.01</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>13825</v>
+        <v>13833</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I42" s="0">
-        <v>6.33</v>
+        <v>2.54</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13827</v>
+        <v>13838</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.390000000000001</v>
+        <v>17.24</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13833</v>
+        <v>13845</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="I44" s="0">
-        <v>2.54</v>
+        <v>5.03</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13838</v>
+        <v>13848</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="I45" s="0">
-        <v>17.24</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13845</v>
+        <v>13853</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>5.03</v>
+        <v>3.32</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>13848</v>
+        <v>13865</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="I47" s="0">
-        <v>9.460000000000001</v>
+        <v>4.37</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13853</v>
+        <v>13866</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I48" s="0">
-        <v>3.32</v>
+        <v>4.45</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13865</v>
+        <v>13878</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I49" s="0">
-        <v>4.37</v>
+        <v>4.7</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13866</v>
+        <v>13877</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I50" s="0">
-        <v>4.45</v>
+        <v>3.19</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13878</v>
+        <v>13885</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I51" s="0">
-        <v>4.7</v>
+        <v>8.18</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13877</v>
+        <v>13895</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I52" s="0">
-        <v>3.19</v>
+        <v>2.7</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13885</v>
+        <v>13896</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I53" s="0">
-        <v>8.18</v>
+        <v>3.26</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13895</v>
+        <v>13902</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.7</v>
+        <v>7.56</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13896</v>
+        <v>13906</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>3.26</v>
+        <v>7.61</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13902</v>
+        <v>13910</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>7.56</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13906</v>
+        <v>13903</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>7.61</v>
+        <v>12.61</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>13908</v>
+        <v>13923</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I58" s="0">
-        <v>13.18</v>
+        <v>2.99</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>13909</v>
+        <v>13927</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>12</v>
+        <v>196</v>
       </c>
       <c r="I59" s="0">
-        <v>4.02</v>
+        <v>11.12</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>13910</v>
+        <v>13930</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I60" s="0">
-        <v>9.050000000000001</v>
+        <v>2.28</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>13903</v>
+        <v>13933</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I61" s="0">
-        <v>12.61</v>
+        <v>2.55</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>13923</v>
+        <v>13934</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>28</v>
+        <v>196</v>
       </c>
       <c r="I62" s="0">
-        <v>2.99</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>13927</v>
+        <v>13936</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="I63" s="0">
-        <v>11.12</v>
+        <v>3.32</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>13930</v>
+        <v>13937</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I64" s="0">
-        <v>2.28</v>
+        <v>2.16</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>13933</v>
+        <v>13941</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I65" s="0">
-        <v>2.55</v>
+        <v>12.41</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>13934</v>
+        <v>13954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>9.789999999999999</v>
+        <v>10.88</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>13936</v>
+        <v>13963</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I67" s="0">
-        <v>3.32</v>
+        <v>1.49</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>13937</v>
+        <v>13972</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I68" s="0">
-        <v>2.16</v>
+        <v>8.41</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>13941</v>
+        <v>13980</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>123</v>
+        <v>36</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I69" s="0">
-        <v>12.41</v>
+        <v>11.76</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>13942</v>
+        <v>13989</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I70" s="0">
-        <v>1.93</v>
+        <v>4.47</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>13950</v>
+        <v>13990</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I71" s="0">
-        <v>3.84</v>
+        <v>3.44</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>13954</v>
+        <v>13992</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I72" s="0">
-        <v>10.88</v>
+        <v>7.17</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>13962</v>
+        <v>13993</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I73" s="0">
-        <v>17.44</v>
+        <v>9.34</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>13963</v>
+        <v>13996</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I74" s="0">
-        <v>1.49</v>
+        <v>8.09</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>13972</v>
+        <v>13997</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I75" s="0">
-        <v>8.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>13978</v>
+        <v>13999</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I76" s="0">
-        <v>6.24</v>
+        <v>10.59</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>13980</v>
+        <v>22003</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I77" s="0">
-        <v>11.76</v>
+        <v>3.89</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>13985</v>
+        <v>22006</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I78" s="0">
-        <v>2.81</v>
+        <v>3.56</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>13989</v>
+        <v>22007</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I79" s="0">
-        <v>4.47</v>
+        <v>3.11</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>13990</v>
+        <v>22012</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>28</v>
+        <v>196</v>
       </c>
       <c r="I80" s="0">
-        <v>3.44</v>
+        <v>10.4</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>13992</v>
+        <v>22020</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>7.17</v>
+        <v>8.32</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>13993</v>
+        <v>22021</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>9.34</v>
+        <v>29.61</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>13996</v>
+        <v>22031</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I83" s="0">
-        <v>8.09</v>
+        <v>12.82</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>13997</v>
+        <v>22033</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I84" s="0">
-        <v>9.140000000000001</v>
+        <v>1.25</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>13998</v>
+        <v>22034</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I85" s="0">
-        <v>10.48</v>
+        <v>2.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>13999</v>
+        <v>22035</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>3.22</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>22003</v>
+        <v>22038</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I87" s="0">
-        <v>3.89</v>
+        <v>3.45</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>22005</v>
+        <v>22041</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I88" s="0">
-        <v>3.65</v>
+        <v>13.17</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>22006</v>
+        <v>22043</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I89" s="0">
-        <v>3.56</v>
+        <v>4.45</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>22007</v>
+        <v>22044</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I90" s="0">
-        <v>3.11</v>
+        <v>3.64</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>22012</v>
+        <v>22045</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="I91" s="0">
-        <v>10.4</v>
+        <v>4.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>22020</v>
+        <v>22046</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I92" s="0">
-        <v>8.32</v>
+        <v>4.57</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>22021</v>
+        <v>22048</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I93" s="0">
-        <v>29.61</v>
+        <v>2.12</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>22031</v>
+        <v>22049</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I94" s="0">
-        <v>12.82</v>
+        <v>2.76</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>22033</v>
+        <v>22051</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I95" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22034</v>
+        <v>22053</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I96" s="0">
-        <v>2.99</v>
+        <v>5.81</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22035</v>
+        <v>22054</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I97" s="0">
-        <v>3.22</v>
+        <v>3.01</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22038</v>
+        <v>22055</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I98" s="0">
-        <v>3.45</v>
+        <v>5.6</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22041</v>
+        <v>22056</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I99" s="0">
-        <v>13.17</v>
+        <v>8.09</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>22043</v>
+        <v>22060</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I100" s="0">
-        <v>4.45</v>
+        <v>1.62</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>22044</v>
+        <v>22061</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I101" s="0">
-        <v>3.64</v>
+        <v>3.51</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>22045</v>
+        <v>22063</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I102" s="0">
-        <v>4.57</v>
+        <v>2.9</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>22046</v>
+        <v>22064</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I103" s="0">
-        <v>4.57</v>
+        <v>2.6</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>22048</v>
+        <v>22065</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I104" s="0">
-        <v>2.12</v>
+        <v>2.9</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>22049</v>
+        <v>22067</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I105" s="0">
-        <v>2.76</v>
+        <v>7.06</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>22050</v>
+        <v>22071</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.78</v>
+        <v>20.89</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>22051</v>
+        <v>22072</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.9</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>22053</v>
+        <v>22073</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>5.81</v>
+        <v>13.12</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>22054</v>
+        <v>22070</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.01</v>
+        <v>5.56</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22055</v>
+        <v>22075</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>5.6</v>
+        <v>14.32</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>22056</v>
+        <v>22079</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I111" s="0">
-        <v>8.09</v>
+        <v>5.69</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>22060</v>
+        <v>22082</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I112" s="0">
-        <v>1.62</v>
+        <v>6.75</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>22061</v>
+        <v>22082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I113" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>357</v>
-      </c>
-[...13 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>22062</v>
+        <v>22082</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I114" s="0">
-        <v>2.45</v>
+        <v>6.75</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>22063</v>
+        <v>22083</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I115" s="0">
+        <v>6.82</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>363</v>
-      </c>
-[...13 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>22064</v>
+        <v>22083</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I116" s="0">
-        <v>2.6</v>
+        <v>6.82</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>22065</v>
+        <v>22083</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I117" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>22066</v>
+        <v>22084</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I118" s="0">
-        <v>6.23</v>
+        <v>11.86</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>22067</v>
+        <v>22086</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I119" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>22068</v>
+        <v>22086</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>22071</v>
+        <v>22086</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>123</v>
+        <v>360</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I121" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>22072</v>
+        <v>22087</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I122" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>22073</v>
+        <v>22087</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I123" s="0">
-        <v>13.12</v>
+        <v>3.45</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>22070</v>
+        <v>22087</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I124" s="0">
-        <v>5.56</v>
+        <v>3.45</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>22075</v>
+        <v>22088</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I125" s="0">
-        <v>14.32</v>
+        <v>2.59</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>22074</v>
+        <v>22089</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I126" s="0">
-        <v>15.45</v>
+        <v>3.45</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>22079</v>
+        <v>22091</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>5.69</v>
+        <v>7.28</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>22082</v>
+        <v>22098</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>404</v>
+        <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I128" s="0">
-        <v>6.75</v>
+        <v>3.94</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>22082</v>
+        <v>22099</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I129" s="0">
-        <v>6.75</v>
+        <v>4.37</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22082</v>
+        <v>22100</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>408</v>
+        <v>24</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22083</v>
+        <v>22095</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>404</v>
+        <v>117</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I131" s="0">
-        <v>6.82</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>22083</v>
+        <v>22097</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I132" s="0">
-        <v>6.82</v>
+        <v>7.71</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>22083</v>
+        <v>22101</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I133" s="0">
-        <v>6.82</v>
+        <v>4.67</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>22084</v>
+        <v>22110</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I134" s="0">
-        <v>11.86</v>
+        <v>6.7</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>22086</v>
+        <v>22121</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I135" s="0">
-        <v>3.45</v>
+        <v>5.21</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>22086</v>
+        <v>22124</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>404</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I136" s="0">
-        <v>3.45</v>
+        <v>7.22</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>22086</v>
+        <v>22122</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I137" s="0">
-        <v>3.45</v>
+        <v>3.68</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>22087</v>
+        <v>22123</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      </c>
+        <v>419</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I138" s="0">
-        <v>3.45</v>
+        <v>4.61</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>22087</v>
+        <v>22129</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="E139" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="F139" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I139" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>22087</v>
+        <v>22130</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>426</v>
       </c>
-      <c r="E140" s="0" t="s">
+      <c r="F140" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>22088</v>
+        <v>22131</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I141" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>22089</v>
+        <v>22132</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I142" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>22090</v>
+        <v>22133</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I143" s="0">
-        <v>2</v>
+        <v>7.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>22091</v>
+        <v>22134</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I144" s="0">
-        <v>7.28</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>22094</v>
+        <v>22136</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I145" s="0">
-        <v>9.25</v>
+        <v>7.35</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>22098</v>
+        <v>22137</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I146" s="0">
-        <v>3.94</v>
+        <v>11.36</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>22099</v>
+        <v>22138</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I147" s="0">
-        <v>4.37</v>
+        <v>11.82</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>22100</v>
+        <v>22144</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I148" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>22095</v>
+        <v>22145</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I149" s="0">
-        <v>8.960000000000001</v>
+        <v>7.06</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>22097</v>
+        <v>22146</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I150" s="0">
-        <v>7.71</v>
+        <v>3.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>22101</v>
+        <v>22152</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>4.67</v>
+        <v>25.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>22110</v>
+        <v>22153</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>6.7</v>
+        <v>9.51</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>22119</v>
+        <v>22155</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>4.45</v>
+        <v>9.75</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>22121</v>
+        <v>22156</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>5.21</v>
+        <v>12.12</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>22124</v>
+        <v>22158</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I155" s="0">
-        <v>7.22</v>
+        <v>5.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>22122</v>
+        <v>22165</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I156" s="0">
-        <v>3.68</v>
+        <v>5.23</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>22123</v>
+        <v>22167</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="F157" s="0"/>
+        <v>477</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G157" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I157" s="0">
-        <v>4.61</v>
+        <v>19.26</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>22129</v>
+        <v>22168</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>480</v>
+        <v>423</v>
       </c>
       <c r="I158" s="0">
-        <v>14.83</v>
+        <v>19.98</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>22130</v>
+        <v>22169</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>483</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>480</v>
+        <v>25</v>
       </c>
       <c r="I159" s="0">
-        <v>15.08</v>
+        <v>7.4</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>22131</v>
+        <v>22170</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>480</v>
+        <v>423</v>
       </c>
       <c r="I160" s="0">
-        <v>11.82</v>
+        <v>9.4</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>22132</v>
+        <v>22171</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>480</v>
+        <v>423</v>
       </c>
       <c r="I161" s="0">
-        <v>8.35</v>
+        <v>8.91</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>490</v>
-      </c>
-[...448 lines deleted...]
-        <v>545</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>