--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,103 +14,94 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
@@ -202,59 +193,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -502,50 +484,59 @@
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -577,68 +568,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -691,122 +664,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -817,86 +754,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -1006,59 +925,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -1078,167 +988,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -1288,77 +1162,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -1378,59 +1243,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -1525,50 +1381,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -1579,78 +1444,93 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
+  </si>
+  <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1660,51 +1540,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4cef569e7a97390fb695881a47f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624e0144ecb764193076aa59a1dd7582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6a31b248f74fd51536176fbfebc823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b241ce4554cd141804b784319c7dab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a25df8bd02c331d28d40128c1166f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ac86cba9b5f5eb3ab85016df9a6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f62d2473eb8ddc16e9af01e8972a777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97007c6813349d70d930110ce29d83d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf925c93e904050dd6c3c9900c3e069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fbb73d699593000af48f45d6ab1e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824da7b16e40b0a888df94fd9910be111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f4df589fe5881027f807047c5bd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5372da95ae1eaa2b2b8e8ed510044613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787fad7dd9cdabcf3bfd7894b4e33fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa900d581f72a48ef178563ed8309515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fceafa7376ca626a0c21850ab41d5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c465210d634ef10a6aff165bcc86e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cac506747a18df240c39061f981d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cf866920e0b10f139b0714182bf7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441335e612183f927952d29f106c3a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773181a4fac11d65e2c4808db2448c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44345af7bbdba99c7c73c0497e759c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c42097b010e2b220452235a21c2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edcbb40cb012ef19cc55052fe0e26a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ceaf3341b52000fe7416ab7dfeaf125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3375f6b066e8b6756bf153cd85d4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2052344f83eea59d4429df020d5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2bb8ba45020f6f1a74fe61f72e2be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b7d30683bf4bfbf82cc9ecb3aaba229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b57fb835144e68f51ad5a5fb14b7ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104865975f7405b123d82af95cd0f9ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89992e8f2984ed19452d51bde32a61632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314293a60d35c42be877562b967e01633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab52838c56786e92462fcab535620534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41b896a037c2b9f5d27b33b1daccd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440d5cc12d9f6c67bf99cd821512a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29266f9b78db3c759dc383228e73ba037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add851875ff33378e78dafc8f223f0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f920b2d2f7487e801e6000f6add562b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d46703af6716e743ac73f468372f3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b373adeb3de03d9205f4f7f283955b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fae5c1c9a18fc4019526eb20985d8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8444c1ef29c44b188b86165d2bd9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5606541f3f9aa18058e44a92e18eb1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e093b9d07fcea57e1267906633bfce845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe1d428ac9202e47861723e0cf7a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad46ec1e03127442d66040ffdc7b5d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b85d103396110cbdb6d92f704ec3e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a1a19f6242ce585fbd3ab6b410a9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc1d45e729e470a14b4088b62b0fd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d98e120512c1e56e6437aea4d24fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c65ddde5fdaaff315ff9abe3fe84652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3384093ee381b6ce0ad20bd970bda5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3a3eb68f28e5d73e0b13d33b948b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81d36c6d3179e9bdbed54b0c76626a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d3ebe693a6c54b041b0d63d1b6a6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa01d41798ba16961c41a6c870e102a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063aac264090092290dfd84dc93908d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d163120f7860dc80b898214ec35959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e91b41d37564632ad722fa9c42567a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582e4d1a3e2c4c5d4de9ab9bae53e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0257af3f556d247b314fcaa7449ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdb236e496dd883f196ec3a9f219663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64fe467a0787205fe1d1be2aad0c9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d76088123184c6e0dd89ff7fc9b1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0aa770d5d1edb1fbf140bf4bf70b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7dd4c28497fe6ed163755b317670167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03071eba833118dec244c657f703ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae99b0fa1587225d70c1a46c847ac869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d45fc23790f8b4188cfda108cb00e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6cad39ab4c60a6f42401497c1f16971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b007b34e9d4758489bcd115fc3908cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802fa42e65185833ebb1a10b1d2a79e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312996a30cb85ed24728c78796f3f19874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3712bede36836f1b9846bd50e213f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ac3381972dfa25f29ff27d58283776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca54bf6031db3f8fabedb0e9adcca3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec22d5daad049bab49f14a0f6762ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa453403e09c1d0377e1d67ad5fce49979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b20adc1caacd250d00674ccdbc62b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984effaffdd6a1b8cb8ec5325600e4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039610973bdbbe8d18f407e0b94604e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e345812335b0d290945395ab6d42b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0aafe23dc17d18d270c74638e1ba084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230c364a452037f4e539e6585450c1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708155761bc068ff82dd6b717332e5ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1df9e0a65649dbc37702ac325623f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a8f483415891a06b854f4af2710088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd4d91d311c41a783ce75d64201fdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79163279ebeb97a884d1afe339ba8ba390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aeb7e2fd68359983e26103c5a4b3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665436311a62e69e4652a704b900178392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7f909cd9d9be3ebfdf534eb37fb7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a945417d5e7228ea84d29141dde8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422143854984a8301536e3d1f0949295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e637163f10750ac8c349633e63eabbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaab619a6b09c90240d30b4348659a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f79e7e3c467319b0543822f7eff198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5153615987af3d930b58bf7865681f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653351ea67fa4eb4127169fe9a8d063d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863171912189da4a199bf24083c6f86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c10be5fbe8c34a41a107080411a45c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d51fe7a283af4b736ab76a74dbf5f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58106c53970022ea8f7514c80588b9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0bec5e0ea845abfdf62705ccf1e32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e29a2bb57ac70e1944ffa9adcfabd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d9621b1ca9a6ef064c8e110f102db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea6b2877ac9fe741dc2396ebc5d2ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e463394333d9a20bda0699bf42b71a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8c3509b31bd1cec1990bae5ea599b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848609a4d302f353dc71b9193d01ae58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632493f355a85f2afab1018e59d75226112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca806a0bd5cf5917530287137fa5d599113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d2f23099b2ecb047844696648cec5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68bed47f6b6a7f46097e6ada4c1602115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837d6f866edd8528fd0b9b09f251344116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099972d1e8b13ce30ebe9a1b82acc96e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea6d5c6e4e01055175162ae71d6fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0ae527de184b01d181e3264740fe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531ffb046d3fa6ee84cc9f11ae7a845120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8517bdb14bd1d9b905b971f6c8528d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5303e8ecbf4d27fea28991ae4d1b84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59798da034f954dda58098fb24c7bb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd7c948dc2e34294eca85818bfae5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf1c6339815ac05cd8dad3cea6eec6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29b1160284c44846b135fe1217769e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490a5c07975a0d56e7003e021eb8ba5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b809dda1341db661dd4d3400ed0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2a43f6c1a066290fc868af8dd6ede129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc2aaa60e7dbb0ac7fb1a1a09b4eca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b27d6f1509f79bfedb927bdce301a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b5e344b93ae4f0696965e709dd5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e7b3763ac0c35d125cc8ef7f51ba9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b2738a0a44e594e6a77ef1660749134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b3265011fad79ce1255fd82d4a46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bebb16e457bc0f4a59c34c604143b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23f5804d02c55493306927daf795dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a770aaa42134ede1719472add5a71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c6a43503a0b27d3707fc4773a5866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8173422918d51eb30dd4b121c795b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8138013604ad72cd61fe09537026a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190d25cd18ad880b96a968336f54a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680804ff0e86235cfb85c4d1dff6fc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7aa42e628f6a5ed4997aa43659bea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffebbfd075bc54547bbb05fedee7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa7a590f6ff80c89cb7977a491cbca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ed06be130b5b6eb235c91f9091953147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69af050e4be0380fe5d76ac32c866c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587318413ad8e7119495c1e498c379df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc8d8ebf55c7cd68601ffb3022aada150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e0623909e57fc42f7b270b6c9e9a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f0727d3e927684a8347886ec0fd52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdc84c43a8dfe3e13ddb82e0a95a23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494da8bde6616c906cd52f07dd91dd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa08f7cceb19968f1edb587fb29967c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105024cd343330f0675a38aa22d3f9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecbeccbe38e994e9fdd28f5b9af88c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abdb2a15b812bec219425223cc229c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e3816324072be3aeddfb1f87fa5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80e4b87f18638dfbc07095d283854c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220d6c55e0e0d23357b98b2c257f794161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97543437f6d0e2eae623f81b53b837cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7b023e4cecf085a924dbde24b66b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc3b69e94fe680506991773fcae57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc63ab90ffc5af216652ea73a2e13d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95c689c25e72142712c4097176c5be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b39591cda0cb142348dfe5ee3c3d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d75cf9384dbf1d42d6f6accfa84164168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8d0931d1b65817c37bcc71a40ad99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827cadd98261cdabdcc0d9b2ea8935170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af89302bb93c8977d729f66cd25433171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60889ddb3131c79a87415f282e45f7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83cfd4340965d297e80fe63f591f6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcd1d10b3103401e8c640fd0d9ece6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf95828b465120281f3c278d9c6e4d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963c7c344f2f258fdf5b00d0fc7347c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f417247f93cab0c4012c76c7cb4e0f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59529752285a8bc6c3f07913299ad5ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eab5a56f7ae51734ba7ae99a305bb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e32a1e4cead218ce8cd8cab9ee74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88614aa6465fe37d5081f39ac9cb20a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084e3e60d77b73431367889feb743e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3708948e276061a98aa3bded444d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51010ded95279d1c6a9d88349fc7b0b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386766b183302cb8199a30c1728c7a24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91164561f0fd2213ed4ef3241b1fd8e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15ce426e505647acefabfdd16f7152187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d9f8c2e4c80bfaae93216256f0958188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c880a673307eb91e21c1e4aea128b1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82101eabd102100d06b389b8bb567fae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a939ce0811bac6caca8296b57e4172191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68077a7d52e435545b1d3fe6c81908fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387bd331ef4b3ccfa340122253facd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6036cedf5dc66624dc9054d7bc9c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b1a57b2c0c5c07fe0e9f8b17cea09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe160d027ffe179924583e6f62c623196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d26174035ecf0c5edc5f3850cddb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b825771de88ccd32a60bef63ba0ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116f93838808299404192a55d04d956199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeac053740ee4d4c71b67e232afece200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f60a51659b04c5737788a5c5c38eb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9471207c0c3464c207fec53c3c99ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df821d6f93c39da4bfb21c141ec3b769203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afc977c726a7203b6c6495ea9c6450204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71815b074fa469039a5d4bc6cacf2a0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4add4a326f71ad7f7d46417d050b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155cd87bdb5f1adc6c4e55cd4c2d27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce36f314723d68512190dc387da2b1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13bc20dd00413163ceb9a4f648dc48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b2380e2bf76ee2f401666f43a482f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcd416b349058c95732dc890827668211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff43c81e0bafd59275e9c35930638212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed8b343c3ba3a4dd928d1e4b3f0751213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e0888854655e58fe748aeef04796b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64494ace0d5df0418680f2cab18b834215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b13fd45171a325630c9caa5493c04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2866522f3d6dd2f2ac0e6333be82c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e38cefcec469765d69a23a9ef34c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac60a9a9c9290dbed1a33f05c40ce5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4373c4763e0ddefcddd75d3c6fe1d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e52e388ec76913c5167b3cf36e1ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375013ef5c5d5fea6dbc81998f664e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a99b1beefbfd1ee2faf6ef93588850223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7dca9efb823072ce8a74d6288323224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5657ea58e0597899212e803d5096b7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f2041fbc61f7bad5bf346ea0000d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c03934f59f9e1c9fad21a2db0bc2b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254486ae60915afa075a74d46862becd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1475cdb810dd955782c05e9fb075a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66424ba5ac717d8c2563c367c4976c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee450082ba522094e224fbc344e4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b44c6e66fb2072eb79df39b09817232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e650cde664cd4be27c03d5d55a96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a769745e46663d3a096b2e69a015f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747c3b72b4889a4830466b41557aa46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ef3b173f87948992a52a077ab2631236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc3ec1fa029dedf629f9baf8330aa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badda6f0c9bc040da909f39feb7c020c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f886238d31cd24faba25b05dc0e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e3e2f9c6d734bf662492ab1e2acc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a2e65d624343e3ad308dd96acad50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74949efa6c50a6c922d4f644ff7a455242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff272579b6e124f1b6e63cfe58435b3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb172aa25a074bc2e3bb89ae5fdfb53a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f1d599c311db43c3b58ea4a1c6d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad7b61cbd14b2f551114d7b1969cc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edaa4c9713b5e825a60293a918ad25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089deda8bacb1c6dcb4e99f3c3b1156d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f49f9939571c1dfc99b482e69b621249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d5f40966bac1cf3215e6d6f37bea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb7cc95dcd7137dc24928dd4ab3ab5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bd7ea61f263e8567c219874e94281252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f299c0f2c54fd07f63999831612ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922916ba91d213d3827fdb720b0336b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7757e8adc043cf54dc568c0492852fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30afc60e2f7cb58512ce4f3df494784256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50616b9334c82e02904c9462b17ce80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a6b6c4955df0621e5f00e205e310258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c44f21b9e41217d45b4380d91070259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87fcd4f12c9c43bcf0d6184a04f52c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127f89fc01987c32ca921b84cabb637261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f734d1200fc86267cf0476effa474262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57996c2971b6d9466d2e4cee6191372e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc3b5f64487b28b374913a2954078264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d651ecafbb44eaee8d9f48fb3e4031265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e7cb88c101fdd6765090032ffd633266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff4775d8e7a12e840154c227ca8d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd8b5cd327c1de8d4c9b47b9a36c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c16222af55538781b67eb08ec59d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fa1d5ec3870cfe0e8320117330174270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af2bb89923d664218fd5934e98f1b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3d570555e27a039365574f862cbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aaaa609220bcbe44a01374c635479273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0e908cfd3ebfb0a98e237abb4ad98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0cc990aca1b8059d46f9d1b0cf79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90d63b6720fb083b68cf1ad6822394276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7daa96b1d241daaf24adb5e92b9cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6507e4282506ceb9b0e47924b95622a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aa8f5c3cf705721368138a53faa9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa3caee6d5c49bc4971f4c486336d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376e8b5fbd4bc7b3f15e86fc9d42f4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1621b7ab0cf2d58c6ab4d457e5ca81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee82653d82af08dd589487c64ddcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6cd6f7d9cd61144464b52b5e794f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39abd46717f59c40b516a4b7fb10d45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa3ad1b176e5e464e50dd011ce404286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc75370c2ea2434d25dbb6d171a529287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5fbade7f6d26cb6bc93e325ed4a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3193eb7c059089802461370c13d5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81ab29027585859d89f2e28246ca30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b5758d092a73bafa501deb430b26f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b14cd925d751d2183aec2de83b103f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536a1cb195fb2e0be3acd89020ef3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b028195fd89959eb9b2bf1b46e37e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0643e9d9cc8fda2216c9b1b4bc0d883295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a728f3bf46a4fbc03e94bb8f1cf0f17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279909212d24c8f4f2816685391e075297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852dde3160ba109b6f76350029e1b43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faee8a79ea796d03631473ee7061e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742f863b379800b272af00832fce6a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c45486adb7445c34ea112966d6fde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e061fc8c22829bd7faa1ca5e586ad2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097020173531c891099695800be79c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e6aeaaaa32a730eef6ec4dbbd6c1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7b60141621d9a6f2f0deaacfef8a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193046a404779dda6252fa540a856545306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b113f18d40a73dd53ed59586eb86f5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bb568f81b1d917dead42601a06914308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e77052f34d53cd5b1cd1fd21871b0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610da2f7575b6120c7ac0f9c1046ae97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384476284a5a9e6b1b02d867152b6cb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244acfdcfc5bf8f1f78d121351aa3ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d62ad933d88dca91e109e207bd8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc33e5ee42b34e2a15ac22f171f169314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be055c1851f4a277f43894618adf18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043b1e50b2273c16402c098e671dfea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205038cf52de0398f3fa7fe31b1487e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429c681af03b71da26f6b668b368f1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a36798e94db236ce073f72229a385319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629e923ae4f9ed56ca084ec820fa443320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b1317ed0baeafbf3cd8a27ff9c347321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a422d1224e47a34bc02cae5da9bb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0ed6f2f2d6f77230b7b897d37a427323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d35bd54d951c7a2f44300d191fde6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95fe7b9acc6cb1fd3fc77fa0c6e584325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeec3081825c6e6b19eec7ec240b6e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351549f2724027d55321e9109c1f5f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037beebd4fa99e37c67806ac2ccabc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a4944d45ab8fb8c1be190eda6a7d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c2bd468c4d40af8a2b4fc5afc2104330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f5c5ad487ea6e96c12ccb7619e289331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae257cc6fb5d0712ea58e9c6610478ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d3254b1bd0223427afb9f6c581a97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08376517d1a318647d6d4566eab7bee4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08832b597c5247345a08aa10ae587e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cf528305ea685b60185d64ce6f3d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2cb65ce8487748c314f5a6686649b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494fc1d141c08c2bbfc6c62151490f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3f50cef312537cd30e093332e3709339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbadadfce1d32f1118cf1cbe1e0f85e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803da4ad59a6bb7887294e8472ad9d54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1699d43d3ab5619bcf7073d009342ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248857385a0699f12425f4c2c0d8caa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfecfc1d814f0324de9a7829cd4d48f344.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df10e786a688b79926e7b2d67b2f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffe07903157723d76307dc463ff7942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965d04cfee5203f90bc21f1ed8a67dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ea1fb14fc8a86ae4fddb56d0a9224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e3ae53a0d2134557c4bb52553b3c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b9db58589d5fed98557166ae78d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf200d23caeb45a3bf2e2d977c2a4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445341ae4b1ead1fd549d1275be9618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50b421459426c94e754a9da19a6d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c97b39372ea1010ef8cc7edeefc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a34c4464eac7194cd4b06f810893511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151592d7a004139a45f45bb4dfc9a47f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028c68be14b6a6806284b43f691773613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86fa9b394c5eef67aab2005301d15b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23374eed1ae09d3a5d34530fd1d6b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198167e3f88cd367a84fe54637c5be6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76b39ff130e173761452948172fdf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9c9f73bde615ff2cc75c0bca716ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9855425098a7be242ff0b44fbc6fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fdef0618350a4a28d819081f3cb2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dbf0be03c782f607b6af2e7cdd8c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8f3937cc5bdc5aa29dd254d9ea86b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757ca938e438504a4e9e70d0229f80e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b98381814b64267102d8e7487d61424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ff196ef54e4b85ff91035d4630ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58dbdcdc2db4d4a1e5bd148cf9994426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf8a143e23c3572f0c5bb529cc36727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d1d498239c3c02fbb9e78e88681e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056201ab12d50be2ad70639a8138dd3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a2d0ece5b5eaad495e8aa60cbdf0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af321a935011411e3f723ab95f2a0cec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9dbdd509ec65360761f7d8353f60c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ad3f2ba1ec8bfd77f4d89ef755cc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9e35ac15ebd0f83d1df1fc1e1dbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe022fa7250cfadd3d7c2012a7ad10135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756c3f2ba07cca4356dd43639cf55e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c144c6179663b130cd4210ef56565d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f2e47b3be3f9c92654a7a4316ebf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ef9235c6dc08404169a273ca4aad439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0beb5d056b0c6ff8f53f92ab2bc2a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553821e9049f389e3863d68d35791e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f9b090d119e538f035bdbd61e7e7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013b2d9100ac6a6a2fde041359ca30943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f385765a5902651cc3e9da138fcba444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce4a52dc37c663178d9a35f0391d8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fd41565f82521511afc12b037a95f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594cdc552fb3fd062705b6e3509ce847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b634cc673039b1033db9667bf495448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127c01e0ded4c8c81ab1f705a1d83249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a28f4ebc516a5fba9c869c8e393c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda8328dce45da5c096d7f70438e0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6a3e8eb0f9c48fdb0d16369178b5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467940c883912fc9d4793c511239609553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c3cf73921ccdeda583af48023c86554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5ef9753b4c8b307b939c6043f5df655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea6a8462c6709ddbf7b412bcdc2d1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162be9ef562c3e5abdb80a9ce81437957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff3f9127926e6bd4473e17e623b48258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae486d497468b162611c91cf14fd1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cf7f5e6ec3cd4695f2084bd7e070660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40960a0154397bd57585bc53a2a1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d445d3d9cfbd18bf2ebd02482852e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87715681583bedf2600a5d90c5f54663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269cd4380ac091dc224f30093507c0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfbde962e82fe64881cc067e1b8a5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2c4ae43c6be04385e79b01f1bb9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a6db4f047f6e341dde8031285a1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b893d9566d929d782c3fbf7161434a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655557dad57cca72b2ef86611d08f4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006439b69d6abbcf0faebe42dced7f0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bdb5daa93aa75c0fa5e8d6ee2e85471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521060e4b84ae45d61771e0b89f55fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447dc928281220a694d1050d92ed59873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84626fb0e3e28a920418dcf0a559d56b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2bf04a85f91d28515776afefdb94175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d1f86cd0285a296b571172d5e7f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833304892abcf5bca7eefee9f92bd8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d484d5df608c1483f183bbc2e390e3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae0414c5cc72cef75a63a7e8b52cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab7a9042faa31615d85faa6f04718c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5715f8139c0134e52606e6352b33881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b3d1be1553326e762431198a60c1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b3bc5a6f534669d4a52b18dadec583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2b94f9fe992e86b5627571a19718484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f36345b1aac65b6c53c9c4305c8b4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c34fd28999a30e78a3a3bc9a58fa086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8d4c9cf5cfeb53f70f4e24599a8d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f76294806f11ba3559586af1564f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ac21d4852a9fda31fdf5bdfc910b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f7cda0f9d13818610ab7f3a99d3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc8cbb009f6a153f056814dbb67df791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280405b52ac33123a019e98a934b21492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee817c83773d206ca4d6d2310af08a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac656087c889b6db6f5793f1c1d64ab194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5ab5042e182d1c1872566966b7e3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da4a23446e36b5afb38102ff4b149396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979e8469cc7ecb63ac893b79ec697b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ac3ba24a0df1ea0589b392547251a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5cf7247b879bcd8c3651d2488d4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c4c1b8c68f54f25902f4e6f1f75b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4825b50d1e3e7b8fe8d1c8bdd50b5e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0957b438c01784453df9cec9208e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfae1e9efb5953a531af2bd4393ac3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5747a2364c0d358be8fc99d6c94826104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9e7cb270317dd6a965bf34bf4ad61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fed4edfa3d6b8c1c657917939acab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684e9b5ad917a00ab1f74061ed90296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0d3b7388240e214cd3210e434ff0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89138b05c0a906a87e0b180455c85e13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2ecce35c270878d5ea60bdf091f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf01067d0a4049a509cbae3a3bc73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c023477c4c10282a2431cbd9896e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da588e5b74ed94ded0926ec44710448e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5079dd51eebdd1fa437f9cadcb9d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b357cdd78b99c8e7b0d99e7c9a13a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b221ec255d1009a1be8932b653ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36152324413ae0bd229520a5da85593a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317778218e2a41342173505f6ac7931118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0894f294913adba286d2fe5f82fda95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5f03fa5b314a83b505b07d6895bde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2bf9e02f0de136b87cd39e6e695a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f073ff04f617b11343e0fb05e7b11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563fa6127d1ab75bb67bcc576fa3a26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc7a2b253b330e26e956f820eb97d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0878d345cdb5177ea4dbb25ccd5c2e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f59d12257f0e478d67173c2c0621b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db19a60510dad1503f8a3541bc76367127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41db4d4dc1060e095c12611d0cf734128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63d106d237d7ee9296cc7d6f3c940d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f8d47684c02f667126422dd67eb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ce206043aecf5e2f9d0ea2536f92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380654a21b3386f92f16e0fbcba3dc1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48a7a4b14ebc106f539509654385cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214612b9922d5b9cc316856eafec27ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b53c5ca6768e4f83176fe926d688135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801166144d30e9c62c41c02d0c467055136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33414ce77c9957b8bea039a1d78f62a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b0c0dca03753e8ca4f3562d984b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128867a06b14076f7b5106fe0b9f774139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6375d686c2c678ebffd3380fd027f3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c883286f5e77506ac118c84a84f70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad0b1fc22e8cb7e0d65c5baf88e608142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966736432898ca448688decd0e914bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d37eb0e474a33691f69d173aa9ee9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabeff1c265a59474e63e888c57dacf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a8d18b8b47df35f48901826922be9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3addfa75c06c210b23d5e354417be9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacee0f85848061720af7fb05605896148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c96e42f12478b1fbc816ca2df14d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf94da83e1007382da1f95b2425db95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624286d64cb0280c7722c41e2e73f30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e382b53d62d195ed4f8c74c03f70d74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf4a32e7d92d9bc76da370b3cf7cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebb85aebcd4e6338369aa925f801ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16a75e589e5628606512cd8a3ab056155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb5967de09bfef1fee3e30805ee45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a613e70cf00f942abaa0f2ff2abec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a83b8ca1f0a56e8be47f97b537c00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0ffefcd5e1231b3587182aa6d0a3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63cff332eff803dc1b1eaeb8ea532160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f30e9f7a6ffa18f52d11bda8e45416161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb852d334bd2e4e617b67af25802ed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acb284426ace31a6eed6160615e2a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5cad6c0c7390ddcd32764f854c0eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758173d084086c199435e7fcff96d1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff155e448a7c7f16158c0e7333601de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc0d6c55d92fec8bd778a8f3b7677f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ee1adcd5006794674fc0c3a80fa5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f29d28d16775ce26c4253d8be34ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec9e705007d7beca567c76aed5e54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc8bdca7b1bab2726949d22ab754a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eec3e891f03614b561461202f5540d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca2881b6f323bf38baac547118eb90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82ab3128ef5539224f4ba5f82b2422174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b565da4c12c2c96369aed7000a6de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d148c625494669b569f8ce316856f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33f5bbb1879254d4d9a987b797fab9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65846d0a3a82c049a921baadf10325b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f600d41cadb6885cf3a55d3706fe440179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a673f40867e91dcb8f4454c3349c927180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af76558cdb8e3476615a489057002d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62706203a5e6cfbca18bb814c4588d9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99d6b74609309fa5cf4a072b86552183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e3cc1e03a3aec57d19e99154cb52b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ce789c2b60cc704bbeb111696b79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b164aa045e342deb6346cc45423357a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85249f395445c7012513dea974a13c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565bf5227518932e3725cac53aee41e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3624760b2364370a54ece789222c17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952bbd4279e3590db8d3e0d41cbdec3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f354f1834f00b6e157ad0843e9dc38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f0d620d76907a9767302f64d156dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0057b47d59b52fa3469852d7783d3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bbadb3fedaf253c1d7d9fd15f351e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed24801a3f85b9e269efdaf73a16d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edcaa90c1461e9b23d6995018488cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4825f7fa07780368506197f2b22c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497be9fbb9e14e831de455885b2a831198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd0eff930450202948fe36b514a310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e85a349116f89b8afdf7780f6688f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381963447b6acca24fca162492747d93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f05bb8b1468c483a31e7f89663849202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8b5945d85ce3333e1ab05f7116dc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af17d8a440dd39df491cdbc915250df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e74491d511c620117428a930da54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4adc257245dd0d30fe13180a63ae3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107a90426a6501f8360642b6d980dd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b7947826f24d911a25024a03c829f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d94520d55b161711ab21dc4f4266de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1443d99263a2bead24ce8c0cb1af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd770e96ce123c00a81568b15fad0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ed11a73f24325f0a1ee840e12f28b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca98528eaac26472cb87c4f31fa8d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbc6e569a2264159999c871b1f743f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab706aca5624a7fd12e4ad527cee32d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f1a42cfcaf2cc0261854e0cb6b6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075776ac36b3cdbc872d6cf5a65b4c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a4a28281ab9606d3f95bc2b8e13bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd9456959ef23f495a05990b3d65bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4c4f1cd1b37cc4bb8118acad12b57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99196abac1720274cce8ea0819296acd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62f319164df35c48b4cb69e2ca0d57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b75f06a6f03e88c8e1e134b6d632c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd5ed0f079b3e43fd2a0ed5d2a818224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d82d1bf540cdc69b52e0bd4c1efd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce015b24a4f40363b8928e94e46c77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02aec2c217509c92872beec5690de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623fbe8c4146f079f24b87dac6a9e1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b01f2f9912156ff5b6668760b2aa4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9128f17b9d586048630421d60584ae1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e7d1f7800a32c856055d93673e22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec66ea0e966ce9dbe19e1666dc3abce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcbe8e9e31ff4d2601090ab8f94c9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8fbfb362f18b70f22ef192387678234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dd6ddd655190ff0a28d6712d49448235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eed4f9ef190904bd654dc8ebe2399236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06b2e1e28a104facafacba37e4b63c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643c2045e4e12d1417d8acf8bfe7ccf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8780c454d807836e120ba5f7319d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d7834b9e6ccc3bd78d9c0bb10a77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92364d20d404a697d4dc838dfedf9335241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d004f0ca130519214a5bdb7f57a851242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8709d205c5c8f69f3130ddd7bb0d23d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68be0c3e5d5ed2b2e8432ece62cfbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ef38ef7d97807f05a15d0aed308d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aedb29d4d7ca9c5d299d6278989f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6f42da79d95991773dece7928281247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4151bea453d159af2213ed8b868a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f74ddbd090c0a6c171e118b1ddf2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc8000284980fab4b37bc43d22076250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efa719a63a3009a5fc0195e3c58d65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8203dc9fb7b639435f00001b21c3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f20dfd0ee8660614673623acdae5c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f3e7edc2a00b1a7864f05aeec6f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba5a15d92e0ded2e2e3fa32a681b79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffdceb722bca6aa5bd85a130ae7caa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fd541bcaa743246422b4e50bc82bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a607bb22687642f5d3663c847fb1a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68b1220cc07362998e2f8af0c30e2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b334d92ea8fc2e074073931285299f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467d5630fbf7a1721b802ffaa471996261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701c7f4ad226dbb5e20e81225cbdc39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35642a2adb94da89d0b03c554ea5b18d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e9fa2b1b992be0b938fe952deb23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773116d054db447b9bdbcd3f124ea01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df60833fc70e0f6acd6be852025381266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0997b61e8ac436116f592d93990a46c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617922427c1f216fd592c58c68f03b44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d025911ea5018b9812f6f39247e638269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a7ba64de9e38226fa2c894e711dbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3ef8b0ea7ad92e0b25f631a55f212271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086258e02ea20b33adae8b8c5b960908272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec40502c2d455997a7b8b21feca9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42064af88dfd40f5157cdd5422dd4da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613329bf3a05d5cc50cd65a0770a3064275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4b044ae9bc8f3b685eaad413a3c5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4dbb445864a76bc4601419cbe7c6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c83a7df75592e47328d5a18a24a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bba6a931322b334e0c09561291bc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168f126d12f510471a4e6ba497bf80d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0994a0ef963a762d115e5bc49c8a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b609d452adab65b9b5504cfd3a4f1fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb7c21c56edd760e051c0d10467c2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896a02a8f19c636208a46e7da7c77f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85dab726ab2d520db74ea70e4b47ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f58d0427070259727b06f6fbd3200286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20b74dbcf696120e44bfe72fa612b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09ed3c5a81a02c2fbe51486720d0bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a3a16f098d0e36dd713244cd05569289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f3c61526a1c946fe345c03b1f4628290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143348e5e57d0e0e0497562616377e84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061345bacf30f2fca71a65777f8641c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164af0a006b5323d7bb0626a1091935293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd66e23a0c89d0ce2172b8b664bb2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cfb6778a63ee494491e745da75291295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce3d77af6f1f3441ccd36de12fbd57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf997bc2ec27053f5e78af4821ae46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f749b2938627b3f34dcec470091004298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4204ec91a1c890d1cd40cc97c23b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1096c8f10e1e36b4d35d6ba5ae8727e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab5cec3ed1c26d76bd9452c086e33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f5e4c558062d9100019f0d429d62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b211f382e7fd569cf559f387e6940a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c383c5f426796ea75907ce8a8ae6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81bc9be4cf5af9d7d4bf5e4731ebaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc652c834d051e0b59a8921bf5ca69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a6a861ec23a3f8824633d19d1bc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b5bc594e0199290432a7846abb01a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294198ce7b4ec1abe5dca9d0145b78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d0644690d243f6fa14c1228ac8b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d218502ab330140647b630d75491311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb108cedf8bc0e39b28d325494283d8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf640347d440a12ae3eb8e6e18293e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404dfb2af71d583869c69e35fa40182314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd22a8c8c4408ead13c2405d6dd6fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b9a188fdd9a2d768ba8687e4b826e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde647bd952cb1bd0423dc531341cd6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723f14a8b7b5e6e185030e857ec845318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1817,81 +1697,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>3</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1907,81 +1787,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>5</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2092,51 +1972,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2152,51 +2032,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -11192,830 +11072,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
-        <a:stretch>
-[...778 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12282,51 +11382,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J174"/>
+  <dimension ref="A1:J161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="126.112061" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -12358,4340 +11458,4015 @@
         <v>13246</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>3.47</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I3" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
-      <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="I4" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
+      <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I5" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
-      <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I6" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
+      <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I7" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I8" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I12" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I13" s="0">
         <v>2.25</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I15" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13672</v>
+        <v>13682</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I17" s="0">
-        <v>10.22</v>
+        <v>3.86</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>13675</v>
+        <v>13686</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>6.25</v>
+        <v>10.09</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>13682</v>
+        <v>13689</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.86</v>
+        <v>3.61</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>13686</v>
+        <v>13692</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I20" s="0">
-        <v>10.09</v>
+        <v>2.58</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13689</v>
+        <v>13708</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="I21" s="0">
-        <v>3.61</v>
+        <v>3.75</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13692</v>
+        <v>13715</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I22" s="0">
-        <v>2.58</v>
+        <v>4.43</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13708</v>
+        <v>13718</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>3.75</v>
+        <v>3.56</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13715</v>
+        <v>13721</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>4.43</v>
+        <v>11.42</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13718</v>
+        <v>13739</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I25" s="0">
-        <v>3.33</v>
+        <v>11.26</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13721</v>
+        <v>13740</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I26" s="0">
-        <v>11.42</v>
+        <v>17.83</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13739</v>
+        <v>13755</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>11.26</v>
+        <v>5.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13740</v>
+        <v>13756</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>17.83</v>
+        <v>3.22</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13755</v>
+        <v>13767</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I29" s="0">
-        <v>5.6</v>
+        <v>3.14</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13756</v>
+        <v>13768</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I30" s="0">
-        <v>3.22</v>
+        <v>2.94</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13767</v>
+        <v>13779</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>3.14</v>
+        <v>2.45</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13768</v>
+        <v>13786</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>2.94</v>
+        <v>3.17</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13779</v>
+        <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>2.45</v>
+        <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13786</v>
+        <v>13796</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I34" s="0">
-        <v>3.17</v>
+        <v>10.33</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13793</v>
+        <v>13810</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>4.04</v>
+        <v>3.46</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13796</v>
+        <v>13813</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>10.33</v>
+        <v>2.49</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13810</v>
+        <v>13816</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.46</v>
+        <v>8.34</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13813</v>
+        <v>13818</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I38" s="0">
-        <v>2.49</v>
+        <v>2.07</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13816</v>
+        <v>13820</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I39" s="0">
-        <v>8.34</v>
+        <v>4.01</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13818</v>
+        <v>13825</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I40" s="0">
-        <v>2.07</v>
+        <v>7.01</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13820</v>
+        <v>13827</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I41" s="0">
-        <v>4.01</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>13825</v>
+        <v>13833</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I42" s="0">
-        <v>6.33</v>
+        <v>2.54</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13827</v>
+        <v>13838</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.390000000000001</v>
+        <v>17.24</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13833</v>
+        <v>13845</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="I44" s="0">
-        <v>2.54</v>
+        <v>5.03</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13838</v>
+        <v>13848</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="I45" s="0">
-        <v>17.24</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13845</v>
+        <v>13853</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>5.03</v>
+        <v>3.32</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>13848</v>
+        <v>13865</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="I47" s="0">
-        <v>9.460000000000001</v>
+        <v>4.37</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13853</v>
+        <v>13866</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I48" s="0">
-        <v>3.32</v>
+        <v>4.45</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I49" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I50" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I51" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I52" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I53" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13908</v>
+        <v>13903</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>13.18</v>
+        <v>12.61</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>13909</v>
+        <v>13923</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I58" s="0">
-        <v>4.02</v>
+        <v>2.99</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>13910</v>
+        <v>13927</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>12</v>
+        <v>196</v>
       </c>
       <c r="I59" s="0">
-        <v>9.050000000000001</v>
+        <v>11.12</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>13903</v>
+        <v>13930</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I60" s="0">
-        <v>12.61</v>
+        <v>2.28</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>13923</v>
+        <v>13933</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I61" s="0">
-        <v>2.99</v>
+        <v>2.55</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>13927</v>
+        <v>13934</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="I62" s="0">
-        <v>11.12</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>13930</v>
+        <v>13936</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I63" s="0">
-        <v>2.28</v>
+        <v>3.32</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>13933</v>
+        <v>13937</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I64" s="0">
-        <v>2.55</v>
+        <v>2.16</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>13934</v>
+        <v>13941</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>204</v>
+        <v>117</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
       <c r="I65" s="0">
-        <v>9.789999999999999</v>
+        <v>12.41</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>13936</v>
+        <v>13954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>3.32</v>
+        <v>10.88</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>13937</v>
+        <v>13963</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I67" s="0">
-        <v>2.16</v>
+        <v>1.49</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>13941</v>
+        <v>13972</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I68" s="0">
-        <v>12.41</v>
+        <v>8.41</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>13942</v>
+        <v>13980</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I69" s="0">
-        <v>1.93</v>
+        <v>11.76</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>13950</v>
+        <v>13989</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I70" s="0">
-        <v>3.84</v>
+        <v>4.47</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>13954</v>
+        <v>13990</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I71" s="0">
-        <v>10.88</v>
+        <v>3.44</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>13962</v>
+        <v>13992</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I72" s="0">
-        <v>17.44</v>
+        <v>7.17</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>13972</v>
+        <v>13993</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I73" s="0">
-        <v>8.41</v>
+        <v>9.34</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>13978</v>
+        <v>13996</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I74" s="0">
-        <v>6.24</v>
+        <v>8.09</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>13980</v>
+        <v>13997</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I75" s="0">
-        <v>11.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>13985</v>
+        <v>13999</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I76" s="0">
-        <v>2.81</v>
+        <v>10.59</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>13989</v>
+        <v>22003</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.89</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>13990</v>
+        <v>22006</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I78" s="0">
-        <v>3.44</v>
+        <v>3.56</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>13992</v>
+        <v>22007</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I79" s="0">
-        <v>7.17</v>
+        <v>3.11</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>13993</v>
+        <v>22012</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>28</v>
+        <v>196</v>
       </c>
       <c r="I80" s="0">
-        <v>9.34</v>
+        <v>10.4</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>13996</v>
+        <v>22020</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>8.09</v>
+        <v>8.32</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>13997</v>
+        <v>22021</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>9.140000000000001</v>
+        <v>29.61</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>13998</v>
+        <v>22031</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I83" s="0">
-        <v>10.48</v>
+        <v>12.82</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>13999</v>
+        <v>22033</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I84" s="0">
-        <v>10.59</v>
+        <v>1.25</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>22003</v>
+        <v>22034</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I85" s="0">
-        <v>3.89</v>
+        <v>2.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>22005</v>
+        <v>22035</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I86" s="0">
-        <v>3.65</v>
+        <v>3.22</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>22006</v>
+        <v>22038</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I87" s="0">
-        <v>3.56</v>
+        <v>3.45</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>22007</v>
+        <v>22041</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I88" s="0">
-        <v>3.11</v>
+        <v>13.17</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>22012</v>
+        <v>22043</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
       <c r="I89" s="0">
-        <v>10.4</v>
+        <v>4.45</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>22020</v>
+        <v>22044</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I90" s="0">
-        <v>8.32</v>
+        <v>3.64</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>22021</v>
+        <v>22045</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I91" s="0">
-        <v>29.61</v>
+        <v>4.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>22031</v>
+        <v>22046</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I92" s="0">
-        <v>12.82</v>
+        <v>4.57</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>22033</v>
+        <v>22048</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I93" s="0">
-        <v>1.25</v>
+        <v>2.12</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>22034</v>
+        <v>22049</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I94" s="0">
-        <v>2.99</v>
+        <v>2.76</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>22035</v>
+        <v>22051</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I95" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22038</v>
+        <v>22053</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I96" s="0">
-        <v>3.45</v>
+        <v>5.81</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22041</v>
+        <v>22054</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I97" s="0">
-        <v>13.17</v>
+        <v>3.01</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22043</v>
+        <v>22055</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I98" s="0">
-        <v>4.45</v>
+        <v>5.6</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22044</v>
+        <v>22056</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I99" s="0">
-        <v>3.64</v>
+        <v>8.09</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>22045</v>
+        <v>22060</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I100" s="0">
-        <v>4.57</v>
+        <v>1.62</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>22046</v>
+        <v>22061</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I101" s="0">
-        <v>4.57</v>
+        <v>3.51</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>22048</v>
+        <v>22063</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I102" s="0">
-        <v>2.12</v>
+        <v>2.9</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>22049</v>
+        <v>22064</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I103" s="0">
-        <v>2.76</v>
+        <v>2.6</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>22050</v>
+        <v>22065</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I104" s="0">
-        <v>2.78</v>
+        <v>2.9</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>22051</v>
+        <v>22067</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I105" s="0">
-        <v>2.9</v>
+        <v>7.06</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>22053</v>
+        <v>22071</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>5.81</v>
+        <v>20.89</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>22054</v>
+        <v>22072</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.01</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>22055</v>
+        <v>22073</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>5.6</v>
+        <v>13.12</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>22056</v>
+        <v>22070</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>8.09</v>
+        <v>5.56</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22060</v>
+        <v>22075</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.62</v>
+        <v>14.32</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>22061</v>
+        <v>22079</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I111" s="0">
-        <v>3.51</v>
+        <v>5.69</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>22062</v>
+        <v>22082</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I112" s="0">
-        <v>2.45</v>
+        <v>6.75</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>22063</v>
+        <v>22082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I113" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>357</v>
-      </c>
-[...13 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>22064</v>
+        <v>22082</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I114" s="0">
-        <v>2.6</v>
+        <v>6.75</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>22065</v>
+        <v>22083</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I115" s="0">
+        <v>6.82</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>363</v>
-      </c>
-[...13 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>22066</v>
+        <v>22083</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I116" s="0">
-        <v>6.23</v>
+        <v>6.82</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>22067</v>
+        <v>22083</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I117" s="0">
-        <v>7.06</v>
+        <v>6.82</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>22068</v>
+        <v>22084</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I118" s="0">
-        <v>6.03</v>
+        <v>11.86</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>22071</v>
+        <v>22086</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I119" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>22072</v>
+        <v>22086</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I120" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>22073</v>
+        <v>22086</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I121" s="0">
-        <v>13.12</v>
+        <v>3.45</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>22070</v>
+        <v>22087</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I122" s="0">
-        <v>5.56</v>
+        <v>3.45</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>22075</v>
+        <v>22087</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>123</v>
+        <v>356</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I123" s="0">
-        <v>14.32</v>
+        <v>3.45</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>22074</v>
+        <v>22087</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I124" s="0">
-        <v>15.45</v>
+        <v>3.45</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>22079</v>
+        <v>22088</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I125" s="0">
-        <v>5.69</v>
+        <v>2.59</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>22082</v>
+        <v>22089</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>398</v>
+        <v>117</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I126" s="0">
-        <v>6.75</v>
+        <v>3.45</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>22082</v>
+        <v>22091</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>6.75</v>
+        <v>7.28</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>22082</v>
+        <v>22098</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I128" s="0">
-        <v>6.75</v>
+        <v>3.94</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>22083</v>
+        <v>22099</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>398</v>
+        <v>117</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I129" s="0">
-        <v>6.82</v>
+        <v>4.37</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22083</v>
+        <v>22100</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I130" s="0">
-        <v>6.82</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22083</v>
+        <v>22095</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>402</v>
+        <v>117</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I131" s="0">
-        <v>6.82</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>22084</v>
+        <v>22097</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I132" s="0">
-        <v>11.86</v>
+        <v>7.71</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>22086</v>
+        <v>22101</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I133" s="0">
-        <v>3.45</v>
+        <v>4.67</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>22086</v>
+        <v>22110</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>398</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I134" s="0">
-        <v>3.45</v>
+        <v>6.7</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>22086</v>
+        <v>22121</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I135" s="0">
-        <v>3.45</v>
+        <v>5.21</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>22087</v>
+        <v>22124</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I136" s="0">
-        <v>3.45</v>
+        <v>7.22</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>22087</v>
+        <v>22122</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="E137" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I137" s="0">
+        <v>3.68</v>
+      </c>
+      <c r="J137" s="0" t="s">
         <v>417</v>
-      </c>
-[...10 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>22087</v>
+        <v>22123</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F138" s="0"/>
+      <c r="G138" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I138" s="0">
+        <v>4.61</v>
+      </c>
+      <c r="J138" s="0" t="s">
         <v>420</v>
-      </c>
-[...13 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>22088</v>
+        <v>22129</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I139" s="0">
-        <v>2.59</v>
+        <v>14.83</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>22090</v>
+        <v>22130</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I140" s="0">
-        <v>2</v>
+        <v>15.08</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>22091</v>
+        <v>22131</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I141" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>22094</v>
+        <v>22132</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I142" s="0">
-        <v>9.25</v>
+        <v>8.35</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>22098</v>
+        <v>22133</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I143" s="0">
-        <v>3.94</v>
+        <v>7.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>22099</v>
+        <v>22134</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I144" s="0">
-        <v>4.37</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>22100</v>
+        <v>22136</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I145" s="0">
-        <v>8.279999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>22095</v>
+        <v>22137</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I146" s="0">
-        <v>8.960000000000001</v>
+        <v>11.36</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>22097</v>
+        <v>22138</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I147" s="0">
-        <v>7.71</v>
+        <v>11.82</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>22101</v>
+        <v>22144</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I148" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>22110</v>
+        <v>22145</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I149" s="0">
-        <v>6.7</v>
+        <v>7.06</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>22119</v>
+        <v>22146</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>3.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>22121</v>
+        <v>22152</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>5.21</v>
+        <v>25.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>22124</v>
+        <v>22153</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>7.22</v>
+        <v>9.51</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>22122</v>
+        <v>22155</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.68</v>
+        <v>9.75</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>22123</v>
+        <v>22156</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="F154" s="0"/>
+        <v>468</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G154" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>4.61</v>
+        <v>12.12</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>22129</v>
+        <v>22158</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>471</v>
+        <v>25</v>
       </c>
       <c r="I155" s="0">
-        <v>14.83</v>
+        <v>5.81</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>22130</v>
+        <v>22165</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>473</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>474</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>471</v>
+        <v>25</v>
       </c>
       <c r="I156" s="0">
-        <v>15.08</v>
+        <v>5.23</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>22131</v>
+        <v>22167</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>476</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>477</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="I157" s="0">
-        <v>11.82</v>
+        <v>19.26</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>22132</v>
+        <v>22168</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>479</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>480</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="I158" s="0">
-        <v>8.35</v>
+        <v>19.98</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>22133</v>
+        <v>22169</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>483</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>471</v>
+        <v>25</v>
       </c>
       <c r="I159" s="0">
-        <v>7.3</v>
+        <v>7.4</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>22134</v>
+        <v>22170</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="I160" s="0">
-        <v>9.039999999999999</v>
+        <v>9.4</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>22136</v>
+        <v>22171</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="I161" s="0">
-        <v>7.35</v>
+        <v>8.91</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>490</v>
-      </c>
-[...323 lines deleted...]
-        <v>530</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>