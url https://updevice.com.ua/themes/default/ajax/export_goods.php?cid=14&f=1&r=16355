--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,103 +14,94 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
@@ -202,59 +193,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -586,68 +568,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -700,131 +664,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -835,86 +754,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -1024,59 +925,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -1096,167 +988,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -1315,77 +1171,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -1405,59 +1243,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -1615,87 +1444,93 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1705,51 +1540,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b04b5dd48063a2c8252e92129f45031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d13f902baacea3a6ff5f0db5aba2572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d74a87e1edb121e07316ab6dab5e623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34f40702c5e4b2f47caa950852a7b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fbe06e7516dba3aaaba33b0be783e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffe32eb39f77feca2722d34120ceea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b029a817b07602ad3e6edfaba669c217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175463b9efcdb91c86f0ad9321eddd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f741759ffd07fa58ffea29e23913e929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635be76c10a1d26cf04dc36b6e262c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c7330d03785b0b7e4a5391c27ae0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3771484a2d2472ce27c36074d01e59712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3950fdc8146b3ed7ce3c3b2a0b9f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43078ee1eb70f0ec34ef567fd5f015f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217e6e5b82c15967dada8493f6c1c5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040fd5e589ebb1e7455146d140587416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af8ba11a5409273f057c1c3cf14b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22209a3fd45bd152f7ee9a97a378af7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b5e3377144367a551cc914c4ed1d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f3755de79c4abcdba7a265810f4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66702bf4a7cf42afce1c7caf795b0e4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf296148180ee755331e9630a22fe422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e59858bcc868a9d26cd6c265059b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d412158e36fc9084954680d65507e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c7b51b0e710de4f7e9bb5c652a07f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b348e7c8c0b8596f809e43e938a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109002672c0be896a820b065cd4d01fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4752c90ea8b5915bc7049b788b78d1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76589599904c3397b29de71b60d8ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7f0bd010777ce1910d52df3194b9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bb55cd1b6a71d828a5cc07580835331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd478cdfa5c707017d14d776f9e0ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d29548d374a4e4efb98bc6f0327f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81d1712b7dcbc08829cdaecc62cbd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764edca85c86a12f29701d03a7b6b2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac4e984cf43f3fb192165054d3e92336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d477d0e418fee064759d0782453f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebefdf34c709630d56a10c3b941d4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41436a34a63d7139b419e2070a06954739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59daecb844a2a22f0dc5794ba02e90a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade8f924becd8d54011b6e9e5bb5ab241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f7913718b413419104633fe741efe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c847874a7b1db8c4ff835c595e782f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e4768c52c8cf5254a393282e50e0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa2e091da7637e2615c321c02c27e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a6f46ed0f6f551b8c55835843a9c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266967af7edae14c05a637ff7ae1d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bffd4f7cb540c6251645c3a077854148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb9b14318ee1728d9e4dc74fffbfe549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547a02a2484189e774cf97ad06362eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb2fb491096d9be5176d19d97c28c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6210447f8d774502bb3642a6f0ad08a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f790b78dcd7148686a6ee5e5f0a8dc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f2f6b092634da93ee82bec6c4330854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff118e2edc167cee12eb3f0fe8c9356855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3982986ba869232d8101e8ac2572ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fb4a88d3d31f4fb1695bc7ecb630557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79471feff877f30af158f1021a5cea7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f023446be7f83346210708e584ccb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03deeafe873245abd58b886721afa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e3d1bc5d17dbb68ceda412aa0421261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ba85d0f4b7b10ff31f50f49fa71e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958083a72c2ad95a534008d4498524a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac68d70747b1b90b3c58cd709d35c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffd1bfc6568aaede58311799edd76d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddf06b3bd90bbaeb57c5a2f154fb2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b59f3dec1f802be876a7806d7854fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed98f985ee76eca2128d8b12b29c69468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d078cece7d2475e1dc44043917bddc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c002ad11bedd0264ace1707ca08f75870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bc969bb8d7c06f64e88d8a002c34c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5dd7ab56a54ae022a2bf7ab67b9e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831a3cf745ba1321aa9d7ee838168773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a1a8f085ad69335f4fdfe5f40cdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cde90965b43087082f2b6162030c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1da07503b88a19d6075a06bdfeaf6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe845a1d88b87278550c51200d22dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabb231fcd84c1d259157dd5e7ab6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f48d4827f92e2674bfc86f52fbc0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dd08783606dc4d6458a0857a94da480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061d843e8773a29e3a138cbd38934af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3bc7af26d18127596d2c55986108b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d785d23d72366538fa10eb89da939983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb869294189422a48c88f599c0f78184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea31a9cf0696f371b51390db6d175f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1452e346b617565ac6211dcb88ad2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b239bfeb066a89a71286f4752771de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe316f5be5a11eb0e3cdfea389ae89188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec45a50df696f899e0d677b77b0cc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63c983f55701cd48a56fe2633b8f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453c724bdba14d52a51005f9cd238e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86901930cea9e97b469ef08ce9b47392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd2268e874e22e47b04a7190d2564c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dc1357fa6e4e0a687ade995fca1af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee277befcd429d9fd6b921c86af1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b5f1c9736e52f8d8ccdd95abe57596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e455a96ed0423fe8dbc36cd7d649c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292e1d0e284f892cdbd178170853aee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c79b3fd20350d1369f89fc24f4bf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23730ac1193323b89bad69e3f063308100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d1cca13aa0cc9db514b1b2dff80fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ff093f51a3a3f2fbcc5edc5171bc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3f8bff7e9c3a7893f8bf4e626347103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99093066a5071fe269a4e823f8256212104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362099f94d74eb2bb656bab5e467ed9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a43fcd39516a308fdaaeadd8a7d1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e12fc54c6ac3903cc1679dd571adb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89432ecbafaa37abe8a7db97f53a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9440a1ae2d718f2f4689daca55635109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4074c29688d36384d4305336290ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af47295e790aa209b415bf748b515111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7eda22d6dbe03456723862adbb438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a42b911a958cd0662cd9d49bf24ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b78ea991f4e8b6a146b5b5c9182a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb1a21ca30988714f6491987892c4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6ce0509fb5710cc47741bec09c7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721ab9716bc79b91f9d4a16bbc25ab9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08306daccebff54da9206d5c0559b7e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b0b2abbd92c3d70b5a678d3adeee0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f95be61b27b6aab41d049e124c9afa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c8bddf43d39646fa850ee8f8cbc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878519a4fe10aa1ddb42bdf2fc34a73d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61565763efaff4549850367a46c7a4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb837f27faacedcda616eb502c5ae87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3a33e14d186fbf3f5ccd63a9d306125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb099a9eda641e95ed389747f32fa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662e2ed9ca73564fc2155b2a7cf58c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16a0b1467d09f6a6cee2198103d1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4d2da82feb9364b0cfe04f1f13b2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f2cda24808a8b7f6e2bfdbb09933130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c154ded5fa49e1039c786166304227131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e38cc27e07aba1857403e6efd6eb91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6517e32a47d73c65260af5408b7d0ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52d30b0582f54b0d26cf83db37ff33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7db2adc57ea2ea7cefbac96ee3d3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82449641c2ce2ec96f8dfa975909c6f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f87a54ec2c1cccd799ae31ec3477137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abe35c647a74f2b4f675d4405d27c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353e366ca46991bb38dffdbf6a5c680139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52794a910b0d603cd092e61f992603140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8314579dea72b1951d6e8e6cd9c602c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b387369eef0ad425df3f6e93bc04a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e57cf9ee9113e16773b5882503b188143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e143854d44729df88b2309d1941c8f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f9c360cc0f41ca6dc9dd53b54989c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5022a49fe31c5e1ec13ed1104d7951d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3f361e4f659a341107b9746cee18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e308c8e3b23e668914d3bc4638254148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30deac6f6159abb07730a9fbe66afd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583317024c5184d9c2cce1b3568f463150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ab1a2292699ab64c933287ff1d38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8551f763df460a1c87555902667d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e03466f04e4fdf6885c40bbec6f0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d0989df22ca6aec45c373be668e92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b2a89dfdbfb35bfd114384585b112155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd251751aae48753881d0fb8a79c8d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d412837bc6c0d50603b04071cee25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3066d795896ffddc1a4b732d065ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781867175a0dd3c86ad7462e7f9ad30d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045cafb62b1a03c4af4ea50d335fa2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bea5eecb127919cf05003dfdbea84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c722042e0452506c0fbb2d7de1e7e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687863b9b9fb71086944507f773b7d0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d8d090580a583f798f638c62cb290164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0fb6ab7cabecdbaccccdfac8aa73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c554d33dfd4914a916a649351d31c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d07cfc06dbb346e185009e3db4671e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cd726c361d8fbf680b184e756062c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53662e6b2802c84ee7c5cc99800edbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea12ffe2bacf664299ce988cc0fc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485fb57848d9e44f20a6789ee2322f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44fdf4db817368447218195e12fde8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77de96b0a31c90b0cab29585b2cadb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f51575287ae7eef5e21403bbd123c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64c4cf96e1f25830ea5dd36919dbb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833db1bc043746f8eeb95cccee68be76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a4077183ff8912b0bdcb51ea8b060177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab60be61f1b2e45bdca7696fe3ab03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e4ad6039c2b2d25ed45cbef993446179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c638e05db5fa2938034acaa58aef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd3bfdbf1e1016a93115aee94cd20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8199b73f79fcddb4b9b2bd959a7ef7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0088f7dd59b451e574e91738184f964183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28226d242a8ec1464c435056e1aa4b0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9d6e7d96536f325142ab8160054bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411068e17ae6a319f380a33e71a8b57d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca841da936e99f42178c15008c33204187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8af5c0f71d902476ec138517ce6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0acfc3561909dd8dd97df620b67969189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b5bc616dc4b85b104e23c5d26824190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73263f7345b2248b7097ef6a6d038cf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0f3b30beb3714d49e0b0ebb7dad0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03cb2c40bbe09e433cc2bdcbd66a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dea2d90e85b4fbf55b262f1ad4208194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695a5b6d35e988d131724ed6419cec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565fad139aad8e8f376989fdeeff16a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd76afb02ade3000e4d0c4d9fa95a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd41f1fdd2157d11b959b2b0d9b94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edf8420ddd7e5a545ffa4e3ef2714a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4cf3c887a3a35b334b082d950cf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1495bef2e06ae353690651169dc77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f78f75881a19ab71b41c843c59b82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc17be0cc08aac1eec6a49a844449d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bacecab66d46197589954b089ee87e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b579eaf721a1ea734087612bbf5a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7bdc980a3f4c60bce306c658afea6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58fd1794e4ef2b0c5ff88ad31b4d55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c27ebe4dd9791ac840b2ae99572de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4d7a39984054c35884c8b3702aa38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff15818a1033794644b335dffdd4d19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf74f8aad24493c988c39225f8e156211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d82d950d1015020e212fabc6c36ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5f70d8c4f0f8fa965be8d29a9716213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea6ddf4133e1871399d46f5e0dee18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c8cd1b22d58234c28a71b95a02632215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc07aad6a65edef34321668a0e09093216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4406772bea493fbfbe12d16605146d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3570ee4db07b9b1c75e5cbeed2ed5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48e0c157423de59ee577466f9548ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209918b66288983796ee764e4273c48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaecdded065cb32a958e754963aa71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f82280497ef1b7e354f7c823fc843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af155fa2bbc29e7ba35cdb7cc72691223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab1eb5e881071b7645bd7f195c491224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad528904c61795f544ab8d4c7d86f5eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b263b8f05da8bf1fa1ce6ef051ed2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62ae8a58500e11432124e4f16fae5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96962c0f128a4716ca35b8d6a9bae9cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a482aa6741d315da96bc41e44aadbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d25ebc3a8c8d186c3b6f81e7d9171230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096c4307ed9f61d9ecf4ead51d690c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb9b63e6f3eb722dda757d9e50a19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0fa28e112789373fdbc19a5c66e5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cf78a3fcbf600934d99a47c3dc1d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16467244446abb52778fd854055a8f26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1d2095d077cd09a4b4d484dca720d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294f6053b8fbd01580f74ede0b26104237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e44685f2160be908f1c9031ca49187238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ac787e5a28007a45e48276153911a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2ce3c1bb0d909d5d5e17bc724bfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482504e60cdf4a7e1524934dcdb4f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e10b4f5cf52ab1ebff5d1f4dbce5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9e6101a3461bf4bf76f6375193fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c6f50a7181f8ee215741bb54034f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc9b8b05affc12174dd5e22b93ae84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975ddfcbcd4fa9346ca684673199b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e9191c299a31388f7751a260e52fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9da59e1be86d69a39c37231fa4c3da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f06db0fb5f75734dbc82a46e26695249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ebec4ff9bfbba23364f8db9d47ff0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab61a7bd0f0d24ba93753004796903251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e466ce2cb72f6d3a489c980822e1ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4af2bbf972e327cc81ce44cddf8110253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5156e7e1925449c4e2b825f0b26cdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ccab65c2d29ac2d754ba8074357d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e04f32fad2295d36f9142fd272465256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a34e9e85a71af98848fff267c31860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8395c86ad55e2fcb6e134610982f9f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e21d089caa951ebfb3313a014aa9ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0637144141d733506d14e7506f106260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13ad44b140701f10ef6038ee545894261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e45193ae0b6c807950e87b1238b92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec4cd5e5d88cf7fae0afadaae233c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393964bb45ae6851fb751b054665a0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6dd8d372a416a1bce3f7242d352aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c00106d4e243522a0f829caad3bc4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c1443c95d631df69ce87e3a9287b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4295f52b62f6053ba014429cdaa7d2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eff661ba2ee143735bf54637252649269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f142fd3a966b3b8f5a5f43e4d35f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56a65b8fc850dcecf56dc9a3554063271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892b1ca15a35c3cd0f1816ffd9a0d07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3534e80af8ab8555078b7e69dc74b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5048104c286fb60ca4be6b6880748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1434838576ddd5a5707351c5b21c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d4ee5ab0a5918628baf75a59a758276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936bc6c1f9af1e83d24d5f60dd6cdd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf271cb7db4059a0938177d356f79c8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ad90573756222144b946d358ec099279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f09d292d1764abd769730ba21eec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a4ea43ba6c89bed2c64a13cdd3f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180cfb32bf6a52d55f10471214c0004282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c666aedba1144a92004c3c59c5ec5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037dab23d10ae5864aa51a91bea9e77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ca2cccb965391dd08559b21519750285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbcc7a9cab241273a0d6bd397745ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519352bc105a57a302ea8716b8e55572287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba761fa5793ba05fa1d8e1a903b6d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c7ca634de9647dbaa6cfebe73412c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71da5cce7c0ce1b34afeabc4d1186c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dba60a2096e9ebeadcf9f13d186488291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886a09b669fd94480c64c9fc268cd8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436528505084cc46e41eab05ed2af813293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c9997ee81f1ad67e775c74a034197294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd39391648bbd962f5149b493d48fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5ccc400b68f907993a241f7023636296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea91b269f5382bc8c27e3c0811d43a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3267e69618a655ee567b0488d24a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0d658c327fbf508af284799774b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89d93685113e1e2082569ec009afe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4794892ab24690cde8670f074cc7b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05494b7615c085e5781369eb393006a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dde188b78cb6f27c3ae5aeca38b21e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d38e34ea9e239706e7bc9c535355a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88962377ebe86d55660f3e7c5eba683305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc5433c338561c21a8940f0426d11e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a298c039c137d42eeeea9debd776c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962045534667057e714dd62bad73ab1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656737dfce533c009352634066b1bcb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908024a9b13e4bad051a60a898aa66d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a230602d24dc1108bcf5a3ebb01e0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29016cb340b5448b57b51a7202b4b5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfec7fb921150d33b9723ce6ae4769313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11e391d663e686cea1f5955220dc5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3f7cc6ea235b47c5f28d8e08ac44c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448b086d01d570bafdcb3100ea6fd0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1225b96ee0d813eb9ec895a1420e4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b70bfd8db46e0e4f8ca1abfb5a8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d2d46ce1619c45791034959d62842319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44996b1f54a3069a496cb7341bd00a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03475795afddb565b0a2536b7de61ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd2787c189be08b06d4ca798beaa08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23c2680859c3c1da6ce39767be59b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563fee16063b66b788ed984271d73bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a6d10be66507b0a45084491cd39c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12beedc0eb18193d9c735910f65825c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c5f6dcce772351e8be407d536d0a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f29eca56cfa00af7785022ede1374c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c9fa0427fdded80f9659d4d854270329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82bc5339c4d4f8d32bce6aca87e399330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4fbeabade34a112a2e5c206f05eca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0f9f524187faab67e0e7e1d520715332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f384eace030400c533464536b9076bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e383a85a780d4efdfba8a7974f57d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5a20b3650df3341ac908779db363b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecd5ff34ea8840d1901f9b97bc7afb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a53991be5f7823e610153c0585f9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78c98fd461b7fb53027b0b11d5df94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1c2385773a196c20fd5249cf54774339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b1497b7771e330d1fa7f7dc4b04bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdba58c6ad2a88f909df74d1ff63b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea31e5827422c1cd27bfa82d2cca1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a9df8f0b40c52a3d5d02b6a0d46bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee8b7c48c71745891ab827394ae1c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957efcce48e750157c2b35008344b79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bde939ab19d4495bd8cb978402b40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf5b19cfeb82ada6079fa2df4deca4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae606953f8d195873babee812973ed4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fdfeb808b25841b4e00d8a4910030349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276149e74eedad54862b6cd2dd43759d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3d4ce37e2a10f09abc34e674c2fd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c6a7fa49728ca1c993228abf39151352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb115cb46c50e002fc47159bc89f3da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c474f551d1a3f49371f276f85e01b354.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5622abc56fd2379c8096b8a40acd60d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfd10df1e4b41f2ddec3585e4130bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049fc52f39ac0acd728d81e23c49593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf181e4cefddf73db2b6afd5e53134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cb47b45d76e8c025003343b09c0315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5e629bd91f5205630158cdcebe6846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bda6a7905393c67786cd1369548997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18040869826aba8e918b53e3fcafe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be51ee2f976a1b6bead4bbb6f0bf419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de78ea151cbe74d1a868fe33f5b48910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad09720210314b5d9e357120ae9def11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413c5bed22fc69db96ad54c437b139612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b1198de91fa0a6680846574c2fd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f2811786a464a2e27bf644b98ee114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33268b33eb60b25754dd7b61c7fceb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb0bc550466cf45b2c042c08278e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd18b45331bcdd0d0f70f2b2d493517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6712caca6c19291185b5793d89f823918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10796c49534114924be8a4590767c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c503e0473fa902b4d6fd65af7439120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddfaf6f3e9c795eb5a82383d54f31821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa6ae4be166534fba692d9a81ff22422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad578c3fd4cc9fae055d071f71615aff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aec08e4e20ddb925f8c60cf0b7a7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fde991db0a48586f9cf86ed5cf9d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641669e713e11501b6da7c06bc5ba7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db2833e950e5ca878bedb76b13471a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c39cfa5becee5b2962e6f708165ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663320d8240ddaa8a684454ac6b294529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ec3fc8d0c19f1f6e963de0a1b9cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c004afeddba94fae35c4b7033f33b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38eb08a4e15c379471374362b8f80e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5d8b2f14a3e8d41dda1dbda76ec8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe6d7558d9952358ce9396cb5eed9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b471f7f9ade7d3046e79b468a0c6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14580eaa37392e820f579caba3ceb77936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9903448f1d93edf6efc82ec0f392b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a0f6e1eca2ef44a76b8288b48b51538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1dd9b191953a5f11de30f1ecc944839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c2c205b277c1e64d6bdb286daae140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee35b3c204e2552cc984b015cbddb3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9f5affae40cbdec41c17ae37fed8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78ebd19271a472b1c5ef5eff15a0dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aae49a834c0cbf6f622d0b6ed49cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d869f170b94b5f9810de6d693ce369545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc2c5f86293d63074865ccfae3f48146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce01f9c18ac5444d041a11b8a54b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2bea839b3e1d93afdd1ad3f511ada48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44639f897372e1d2167cd5bf9b33cf8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f203f41f34169f307c6b5c7bb1f2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ceea0e65bc3e468821c4e2aaaa88b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543309f823856c1782add6b8e72ead8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712146611017502c335188d8d89edcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a345b83c5ebdf71271976e5eebafc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1d66b2614e5115044e7b5f47995d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b697cde5d56ad08826e8deae0a8ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847e4a6cd13f6759cb8c17e06fac9c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0622d5eb4bdd215b7d9b45fc6ffa7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c659d6c282d2d8b8f262f4d7eda06059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc984b959fe83c59057b25bf7ff178a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219f7d754311676d2acf2e74590ac7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a605304ae2e2158e3deea165b15e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f59c3334b2dc62485e6187fdc801863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10277db8439e636b68423fecccbed3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa41c8369f6237eb8d5f14936ee6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f0d182ee4924af80bd5e0ea6c221466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae581ae37b46d0c2aa75c3ed2b0442267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eb9603eacabc72461872df35a729d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed83f2d640c147b85916f5c66f0856469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a1b0ceae4d39f5a6b59f80c478d6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc95c165f3fc0af1201aab1175ad8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aba13b9df38683bf66d9e9ac2c654772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b54b68f6a9fed2f4193534e8e0e98673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e31076e083ee44db0115a8767d62c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd109bce16c5e233ed255aa123153c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d690d84836c3f63c18cbc97d12ab1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c864b299aa3425716fc509183f1184177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c613746e45227933d64d1323a546cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbe405256f9ce8e295ef2623f49a4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754819f02c242976baf4a855fd3eb1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2649bf4495e1b26b4db6189d07e79ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15ddca83a7953e553e457de07723bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94dc5b1b5ffc183946780382bb3cae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca833709757a0344db14e62df7c36e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c205bccb88eb61d8854b77d536ccd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3ec6d35700de4fb60814d0895957a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cafd068c475e59235b548978b2191a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961975fe9bc5d01a1326c58ceea4e4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53207dc98ee0ee68965a43d3f1b8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61903861b510cdac93210192f5df264a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4747696d0ee7fccd634c455f5db5ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edc75e3d30f071493fcd074e52795892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a83c13f24600ffd73b937397a973c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c035423a3d9e8684960b1b06a303894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f3cc25fd86c563750c3b1126e1f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e362cf01db077c5d15861cd49d541496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be7c7b7b164b6a221886227d6932ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f0cb68bfd8e8c48665327060b50e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed39cd58298935414702fde9cdd1fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62dcaf45211c08c1da072b8d1f5b32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be7f4eee313ad5b1a076358223881a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5d5d7442bfaab9ee518be491efeb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627a265fb5cb9217c185cff587fa61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cbee8f7130fa636e18cefa5e82654104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bcf794776985ef909d416600d296a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50863aca7caf0b96f5834fa717abb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ff5026167e32a309094442806857107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc335577fcfa6ad1d06d14a91c436d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff8a05f687edaa32c3debc1491754109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2142730810cbe83b251ca74e44643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1658b305b67acea927e8c2234ae9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b938893d1e7303cda6e5d12f133616f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eed857bcfdc9df2fd7f2522c90c9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e68a51c8b8dc0803166f9728dcbb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72908fd7b241e1e68e8b1d21842551115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05274d1222659ed1fe3e50043c6ab9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdf63c911ffd7b012a63296ec154b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4d36db1e53a074b90a77089e55633118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999618f31906cc6829970b05e3a6e49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da2cea6080955ad83defed35e6f26d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3a22470bfbcd725105b2b37bbb0d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70e5c55b1842c23b693d3237e20896122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885f9c3adf2c470abfc0878b35130f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b811e53d6e33b4ca33ef99fe33efd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328cfb76492c88bb432f492f91fdba8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfa6bfbf832b12c3e77085abab7988126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652060c0f298da7bd903f0cb4af8497127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e39852f3d140211f252c65d01771128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61467bfdd4fa6f092776fe1bd098709d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b0a459dfc9261fbbf982b7d47927c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833865feb41a472944ef7422b59f964131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c9ea3be6cb06da2dfbf809f903ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b3132adc436d6197084635dfffbe2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0295d62c6051b3cccb4ccaf88a467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac28841db866ac6a6617c7ef489bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58072bd78821e6e28c16dfd05de184136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7752bda49395642b101fecdac1fa445137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc7d1ca266109460baab9b98a3e347138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f65c7314ba03a7e3c4bd975b13cef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a99daf02aff2e92f301d29dc85801d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8473ed737950b4bcfe4ac59c2919141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf1d3a72d7c6018fa72d39ffbd1e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc1a7903ccfcafc4a0f4bc0490b749143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1d0c2bde6da2b532ed4d1589e25f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d04b445118a822139dafd532d3bf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39138cd14a4611afad7716826b2780146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e06e7c0535fa7cda56acb9a65be3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9b8cc53d57c83bbda9d9a1bc2e12d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374518bafb120ccdb67871db85281220149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf40cb1dd058dc202fc86eebaa567e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1193843273be09e15a2aff15cf0e21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f0c63f944e2394b903586eb046c8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518143a82f268f98623662fd31f9d7a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a293de7e14cc6e7e94ac9273cd3cd65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e2af0eee68695f65c87ec87c70053155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a1aa2b55821a2913afaf20c97a528156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a649376d5c5c7ae539d50d5940f41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd913a310dbb7615194e882b4b1c108158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c834fe469c86f15e95a3a3a84e3d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d8ff955b9de4eb5ee56c56b95a0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d296cf689adf9362330b4415409b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c63b0988f6d609430b882ebf007aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a69b73ba78c12d7917626b9280ad3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013bcbc948d784fc14105b7a71f49ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35310e1649f2436e4eaf6900a466a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c4fa71f257434ca248f235f6039c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274813f66b81ebd307c995ca0ac20b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6030539931d38e8ba1273894b1ad0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8667fb3cb99584f81c621401d7997169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f73104af0e515d3a9aedf53a9a7e28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553242feed5fa49d6d37d8fbc4cc2562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308603f5fb24cbd31ec6e669ccd74bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506c88f9d4a822bcf9172addd086c97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a72118d01c0972686a4860d16fd7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5059e1958b5e4181244ab1001c3856c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee444ca1f113a867d2c1bb0a593bcb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713647795581f80d5edd0deb358fbcd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e9d36a7f7f72f42c418df8b778dba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5c1cc0797a31a294b757fb726e47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a0fc21757fe32096832766df91cc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946782628bd33cdd64b8d064d7974e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533cbf8113dde7f7e60f2b7989a6d69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0008eda9762234aeb66c5a4bdd7669183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76680eda081ab332e998640a1e16f22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846714f05946df107e47928c480eaa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fe1f381d24e2e8789eb4ce9d27e5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6ecb1c131a6747ff317c3d3ecaf5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356214069e348d6711fddeea0ce3bd17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2f8b2086ecf2b4a384afebbbae4c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408725393cd8420a0cc80f6dfa2995ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b34e8ee8577324a2454c19e265fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73807d7f2ca94a70ba2dcf7241b725192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4636f24d8a6af5aedc3d57b66f09c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2da2b32adf99150c176545ae38115f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff93a0190000dde71daf58f63ecbbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e24ef51069570847a03de0819f92b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f641db1863bc5205cd429e3f2f0498197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4619aed96ea1f83ef66991ae8756b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d74ab6d3f7a8f29b1dcfd2ad56fc88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174d162a7e1b48defe56582ad099bcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3fd4b5e2eaff9ed9e58e888eb7609201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aad25a522ffe82666571b98e5597d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813e803a7e1b492e49e5eb8a8b774db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525122b2eaa9b10b8903d87ffd8092ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bffd4857f501fbc7601504c5b3390205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa045db5412e959bb1e375d697341e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74067847070407e787e2b3e4bfe181c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a033f0fa5b6304837adb50d47fb9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cc8df582966518c724c8e89017728209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482f2338da448d28d77d39da618233e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc52bd417b2ce5ea4566690ff08fff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d7d42f181d643d6ef68174a7488c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4479f29d5d0a8cecbacf1768b4e206213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd7a9626811e4daafa2028cdb25749214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9616b4832e9198e781f18e2242d98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd7571ae16ed2e95f66699f896af9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e1ea1f9ef3ae90ad0216f2c92533217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef559d4d13bbc0b0ba746bc9cdef52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128de9e7ff5456f041eb0b135870f69f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa6788d83e24c0fd086e7e640d3d7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58f76881cb37c2e0c72ad851e4d23e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ba3c46705eb0233ad05885559a8fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7df2afd13ac15a732f0510b7e1d14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9b645f64b567a5abd66ca565f82b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f9ccad3de15d8ce04c459eab23e75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c36f035663ba281371101112d0dc71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc227bb026943a9feb061059799af83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74ec5818ef817c64846bde791a65e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265b5bc97f50dfeab374489f8da8ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07a0137258006645a91a3e103b79b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ed1c7a330f69595f778728a229bc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82615ebfe8e27b35be2888400c3504b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8b08ba73cd910108ea9809dcd79f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147edacc3f4a2303ba1537f3e69fce93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db20823ae04da611cc150f88ff6f86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753421a2c1cf2e0a747a502d06df7b6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538f3952a3497f3eae03f991f3ba026237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b2f5be0b53edc1a90a18c3a78a7d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dadbceb5c4a9d4a1c3aff4629b3267239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4decb929e14da8f46bc508b7e0e16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7350cf5e77fa801c8dce7d8be731241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f270a7e30d5c330ed159682e8c9d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b880a54a07ede926ed0d0376cbe592243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402e5c5bc83f6e38792ccb506af83f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd4944ff2802532a0015ed0738b6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203acd333321a95ce19277a3856973c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3372d7c4577db8dacbd8ae077bbc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d19fc2060fe75f5e5bcc30178f84af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2d1acc149edb97efb0498e66c7b04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7b4d0cc4ef5ca4cfdf87cd04bc2a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b58c310910e1161f3658771838be9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e478aae6d06579d56a705605f96d80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33faafe94743b5a9f21e5a6cd01bbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c597e760f175c2278db7701f27e8424254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b96e25640072ae22b81a969447ee90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5d997529d84ad91955e8e1f671bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac39f972f85b84f1a11c4c80cda6b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58da042270cc857c101046d90b1f2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621695d5b3f39cb287383d1de01f605259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e31e74161999fa3d29df5f3cc310f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd8265d8737226e96ea6ec7ea6e39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a12ac982e70d3bff9c21c69cfdab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3f11cd8b951f85f5615f87edc69a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c76bd8d5bdc47bca62da44c57567c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af032016e7b8cf5e31a3a30c67f9f2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c5fba36aae234ccae9686000261e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5cf2aecde769a5e68876c2026af52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a97210e30456fab07c71a3f79e059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902501df7c3a9c5ec8e1a0c6cd531f9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0348325e9a9cb741b8ae69b55d90d3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28fcdc3e7ce0a01ec96af5d73e8b7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6744ac6b0755f3446d471dee6d01c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c116730082f6bc5c074d09d1f08fb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dfcda60113c53f39bae3699bb9fd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7f89c6854ab667b9c9b49a286362275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2be96ec198d2421017fb956418baf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcaa9c11f03627a1c4236ae78e0dc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60fae00c5b0a2b6b9e53ff89691ed2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab3456fbc87084139bc4adaaf2f301279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92232555488e0515585c5adfe284ab9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b605ac7da355610263916571018aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19770672efc765f24cd6f95811e4076282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381ed41fd9369b8ef3c508f88638e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f44e1abcf3c6678cffbeca2bda9ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc79dc220c9a45b0a661deb85bc9c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86eca44bd749acfae46547273914e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48dfbd557a8dd0bd19ffeb12eaba5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126444faa838f7939e1006a9834bc21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469916a8d4af33e44d0e4cbf130da81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b991ffde85b1b110a1e597cd4641290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0b1c523a8a8c916db74da3f761f62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b9445eb7fb3a0d0ddd3ff90c249d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f130e4e57fcf5756e3dad4747518052293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db9980319bc2b49fc066826f635a4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e9b0dea694d1989b11bf726f07d64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5bcfa133764d79679fab92528d058296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f06dfeeced7d271de1101ff56074297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f788e1277a55057e84eb090cf6e32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db02afad64d7cd6214a3f2f24b08eaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3388bf2e2327cf910aedaf7eb03df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a886849b6d3c45144259bcc89b980301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236025851a5e0f9036d38c731b94152302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc103749d547aa8553bd0ec2130f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e0a5b90d4668d786621d9dd844f54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937af21436af8306732aa53dde784a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24473654da5f0aa469983872a0c0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a13d7456fd16cffd2c97473c496a49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082120be739db9fd2929649a4389a8a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff4a176c3989aed9ae50de926a589c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad086d055fe5d55b712ad5ee65b228310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2fc4e3913dde7a542ff397e3c9218311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc23e0602f9a0e86e8be8eb0665c58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874178234cfe34ae8689fb949c73b0fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46ca3a71411f22a1372e92a2c2dc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9c1b07f9a60a70046e53724e3d23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489924af10846748b9686d37580e24b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08e64a9b459728e865838bec26e188317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0381e8cc1623d86f813b7ac719aad9b318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1862,81 +1697,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>3</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1952,81 +1787,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>5</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2137,51 +1972,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2197,51 +2032,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -11237,1130 +11072,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
-        <a:stretch>
-[...1078 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12627,51 +11382,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J179"/>
+  <dimension ref="A1:J161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="126.112061" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -12703,4465 +11458,4015 @@
         <v>13246</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>3.47</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I3" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
-      <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="I4" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
+      <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I5" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
-      <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I6" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
+      <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I7" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I8" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I12" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I13" s="0">
         <v>2.25</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I15" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13672</v>
+        <v>13682</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I17" s="0">
-        <v>10.22</v>
+        <v>3.86</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>13675</v>
+        <v>13686</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>6.25</v>
+        <v>10.09</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>13682</v>
+        <v>13689</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.86</v>
+        <v>3.61</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>13686</v>
+        <v>13692</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I20" s="0">
-        <v>10.09</v>
+        <v>2.58</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13689</v>
+        <v>13708</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="I21" s="0">
-        <v>3.61</v>
+        <v>3.75</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13692</v>
+        <v>13715</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I22" s="0">
-        <v>2.58</v>
+        <v>4.43</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13708</v>
+        <v>13718</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>3.75</v>
+        <v>3.33</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13715</v>
+        <v>13721</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>4.43</v>
+        <v>11.42</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13718</v>
+        <v>13739</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I25" s="0">
-        <v>3.33</v>
+        <v>11.26</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13721</v>
+        <v>13740</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I26" s="0">
-        <v>11.42</v>
+        <v>17.83</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13739</v>
+        <v>13755</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>11.26</v>
+        <v>5.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13740</v>
+        <v>13756</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>17.83</v>
+        <v>3.22</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13755</v>
+        <v>13767</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I29" s="0">
-        <v>5.6</v>
+        <v>3.14</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13756</v>
+        <v>13768</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I30" s="0">
-        <v>3.22</v>
+        <v>2.94</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13767</v>
+        <v>13779</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>3.14</v>
+        <v>2.45</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13768</v>
+        <v>13786</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>2.94</v>
+        <v>3.17</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13779</v>
+        <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>2.45</v>
+        <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13786</v>
+        <v>13796</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I34" s="0">
-        <v>3.17</v>
+        <v>10.33</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13793</v>
+        <v>13810</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>4.04</v>
+        <v>3.46</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13796</v>
+        <v>13813</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>10.33</v>
+        <v>2.49</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13810</v>
+        <v>13816</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.46</v>
+        <v>8.34</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13813</v>
+        <v>13818</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I38" s="0">
-        <v>2.49</v>
+        <v>2.07</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13816</v>
+        <v>13820</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I39" s="0">
-        <v>8.34</v>
+        <v>4.01</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13818</v>
+        <v>13825</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I40" s="0">
-        <v>2.07</v>
+        <v>6.33</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13820</v>
+        <v>13827</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I41" s="0">
-        <v>4.01</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>13825</v>
+        <v>13833</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I42" s="0">
-        <v>6.33</v>
+        <v>2.54</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13827</v>
+        <v>13838</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.390000000000001</v>
+        <v>17.24</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13833</v>
+        <v>13845</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="I44" s="0">
-        <v>2.54</v>
+        <v>5.03</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13838</v>
+        <v>13848</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="I45" s="0">
-        <v>17.24</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13845</v>
+        <v>13853</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>5.03</v>
+        <v>3.32</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>13848</v>
+        <v>13865</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="I47" s="0">
-        <v>9.460000000000001</v>
+        <v>4.37</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13853</v>
+        <v>13866</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I48" s="0">
-        <v>3.32</v>
+        <v>4.45</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13865</v>
+        <v>13878</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I49" s="0">
-        <v>4.37</v>
+        <v>4.7</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13866</v>
+        <v>13877</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I50" s="0">
-        <v>4.45</v>
+        <v>3.19</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13878</v>
+        <v>13885</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I51" s="0">
-        <v>4.7</v>
+        <v>8.18</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13877</v>
+        <v>13895</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I52" s="0">
-        <v>3.19</v>
+        <v>2.7</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13885</v>
+        <v>13896</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="I53" s="0">
-        <v>8.18</v>
+        <v>3.26</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13895</v>
+        <v>13902</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.7</v>
+        <v>7.56</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13896</v>
+        <v>13906</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>3.26</v>
+        <v>7.61</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13902</v>
+        <v>13910</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>7.56</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13906</v>
+        <v>13903</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>7.61</v>
+        <v>12.61</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>13908</v>
+        <v>13923</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I58" s="0">
-        <v>13.18</v>
+        <v>2.99</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>13909</v>
+        <v>13927</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>12</v>
+        <v>196</v>
       </c>
       <c r="I59" s="0">
-        <v>4.02</v>
+        <v>11.12</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>13910</v>
+        <v>13930</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I60" s="0">
-        <v>9.050000000000001</v>
+        <v>2.28</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>13903</v>
+        <v>13933</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I61" s="0">
-        <v>12.61</v>
+        <v>2.55</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>13923</v>
+        <v>13934</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>28</v>
+        <v>196</v>
       </c>
       <c r="I62" s="0">
-        <v>2.99</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>13927</v>
+        <v>13936</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="I63" s="0">
-        <v>11.12</v>
+        <v>3.32</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>13930</v>
+        <v>13937</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I64" s="0">
-        <v>2.28</v>
+        <v>2.16</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>13933</v>
+        <v>13941</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I65" s="0">
-        <v>2.55</v>
+        <v>12.41</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>13934</v>
+        <v>13954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>9.789999999999999</v>
+        <v>10.88</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>13936</v>
+        <v>13963</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I67" s="0">
-        <v>3.32</v>
+        <v>1.49</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>13937</v>
+        <v>13972</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I68" s="0">
-        <v>2.16</v>
+        <v>8.41</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>13941</v>
+        <v>13980</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>123</v>
+        <v>36</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I69" s="0">
-        <v>12.41</v>
+        <v>11.76</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>13942</v>
+        <v>13989</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I70" s="0">
-        <v>1.93</v>
+        <v>4.47</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>13950</v>
+        <v>13990</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I71" s="0">
-        <v>3.84</v>
+        <v>3.44</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>13954</v>
+        <v>13992</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I72" s="0">
-        <v>10.88</v>
+        <v>7.17</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>13962</v>
+        <v>13993</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I73" s="0">
-        <v>17.44</v>
+        <v>9.34</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>13963</v>
+        <v>13996</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I74" s="0">
-        <v>1.49</v>
+        <v>8.09</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>13972</v>
+        <v>13997</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I75" s="0">
-        <v>8.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>13978</v>
+        <v>13999</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I76" s="0">
-        <v>6.24</v>
+        <v>10.59</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>13980</v>
+        <v>22003</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I77" s="0">
-        <v>11.76</v>
+        <v>3.89</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>13985</v>
+        <v>22006</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I78" s="0">
-        <v>2.81</v>
+        <v>3.56</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>13989</v>
+        <v>22007</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I79" s="0">
-        <v>4.47</v>
+        <v>3.11</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>13990</v>
+        <v>22012</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>28</v>
+        <v>196</v>
       </c>
       <c r="I80" s="0">
-        <v>3.44</v>
+        <v>10.4</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>13992</v>
+        <v>22020</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>7.17</v>
+        <v>8.32</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>13993</v>
+        <v>22021</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>9.34</v>
+        <v>29.61</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>13996</v>
+        <v>22031</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I83" s="0">
-        <v>8.09</v>
+        <v>12.82</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>13997</v>
+        <v>22033</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I84" s="0">
-        <v>9.140000000000001</v>
+        <v>1.25</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>13998</v>
+        <v>22034</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I85" s="0">
-        <v>10.48</v>
+        <v>2.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>13999</v>
+        <v>22035</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I86" s="0">
-        <v>10.59</v>
+        <v>3.22</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>22003</v>
+        <v>22038</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I87" s="0">
-        <v>3.89</v>
+        <v>3.45</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>22005</v>
+        <v>22041</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I88" s="0">
-        <v>3.65</v>
+        <v>13.17</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>22006</v>
+        <v>22043</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I89" s="0">
-        <v>3.56</v>
+        <v>4.45</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>22007</v>
+        <v>22044</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I90" s="0">
-        <v>3.11</v>
+        <v>3.64</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>22012</v>
+        <v>22045</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="I91" s="0">
-        <v>10.4</v>
+        <v>4.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>22020</v>
+        <v>22046</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I92" s="0">
-        <v>8.32</v>
+        <v>4.57</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>22021</v>
+        <v>22048</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I93" s="0">
-        <v>29.61</v>
+        <v>2.12</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>22031</v>
+        <v>22049</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I94" s="0">
-        <v>12.82</v>
+        <v>2.76</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>22033</v>
+        <v>22051</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I95" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22034</v>
+        <v>22053</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I96" s="0">
-        <v>2.99</v>
+        <v>5.81</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22035</v>
+        <v>22054</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I97" s="0">
-        <v>3.22</v>
+        <v>3.01</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22038</v>
+        <v>22055</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I98" s="0">
-        <v>3.45</v>
+        <v>5.6</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22041</v>
+        <v>22056</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I99" s="0">
-        <v>13.17</v>
+        <v>8.09</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>22043</v>
+        <v>22060</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I100" s="0">
-        <v>4.45</v>
+        <v>1.62</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>22044</v>
+        <v>22061</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I101" s="0">
-        <v>3.64</v>
+        <v>3.51</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>22045</v>
+        <v>22063</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I102" s="0">
-        <v>4.57</v>
+        <v>2.9</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>22046</v>
+        <v>22064</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I103" s="0">
-        <v>4.57</v>
+        <v>2.6</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>22048</v>
+        <v>22065</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I104" s="0">
-        <v>2.12</v>
+        <v>2.9</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>22049</v>
+        <v>22067</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I105" s="0">
-        <v>2.76</v>
+        <v>7.06</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>22050</v>
+        <v>22071</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.78</v>
+        <v>20.89</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>22051</v>
+        <v>22072</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.9</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>22053</v>
+        <v>22073</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>5.81</v>
+        <v>13.12</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>22054</v>
+        <v>22070</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.01</v>
+        <v>5.56</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22055</v>
+        <v>22075</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>5.6</v>
+        <v>14.32</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>22056</v>
+        <v>22079</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I111" s="0">
-        <v>8.09</v>
+        <v>5.69</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>22060</v>
+        <v>22082</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I112" s="0">
-        <v>1.62</v>
+        <v>6.75</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>22061</v>
+        <v>22082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I113" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>357</v>
-      </c>
-[...13 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>22062</v>
+        <v>22082</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F114" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G114" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I114" s="0">
-        <v>2.45</v>
+        <v>6.75</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>22063</v>
+        <v>22083</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I115" s="0">
+        <v>6.82</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>363</v>
-      </c>
-[...13 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>22064</v>
+        <v>22083</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I116" s="0">
-        <v>2.6</v>
+        <v>6.82</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>22065</v>
+        <v>22083</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I117" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>22066</v>
+        <v>22084</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I118" s="0">
-        <v>6.23</v>
+        <v>11.86</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>22067</v>
+        <v>22086</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I119" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>22068</v>
+        <v>22086</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I120" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>22071</v>
+        <v>22086</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>123</v>
+        <v>360</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I121" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>22072</v>
+        <v>22087</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I122" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>22073</v>
+        <v>22087</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I123" s="0">
-        <v>13.12</v>
+        <v>3.45</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>22070</v>
+        <v>22087</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I124" s="0">
-        <v>5.56</v>
+        <v>3.45</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>22075</v>
+        <v>22088</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I125" s="0">
-        <v>14.32</v>
+        <v>2.59</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>22074</v>
+        <v>22089</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I126" s="0">
-        <v>15.45</v>
+        <v>3.45</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>22079</v>
+        <v>22091</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>5.69</v>
+        <v>7.28</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>22082</v>
+        <v>22098</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>404</v>
+        <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I128" s="0">
-        <v>6.75</v>
+        <v>3.94</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>22082</v>
+        <v>22099</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I129" s="0">
-        <v>6.75</v>
+        <v>4.37</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22082</v>
+        <v>22100</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>408</v>
+        <v>24</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22083</v>
+        <v>22095</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>404</v>
+        <v>117</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I131" s="0">
-        <v>6.82</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>22083</v>
+        <v>22097</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I132" s="0">
-        <v>6.82</v>
+        <v>7.71</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>22083</v>
+        <v>22101</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I133" s="0">
-        <v>6.82</v>
+        <v>4.67</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>22084</v>
+        <v>22110</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I134" s="0">
-        <v>11.86</v>
+        <v>6.7</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>22086</v>
+        <v>22121</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I135" s="0">
-        <v>3.45</v>
+        <v>5.21</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>22086</v>
+        <v>22124</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>404</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I136" s="0">
-        <v>3.45</v>
+        <v>7.22</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>22086</v>
+        <v>22122</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I137" s="0">
-        <v>3.45</v>
+        <v>3.68</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>22087</v>
+        <v>22123</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      </c>
+        <v>419</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I138" s="0">
-        <v>3.45</v>
+        <v>4.61</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>22087</v>
+        <v>22129</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="E139" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="F139" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I139" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>22087</v>
+        <v>22130</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>426</v>
       </c>
-      <c r="E140" s="0" t="s">
+      <c r="F140" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>22088</v>
+        <v>22131</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I141" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>22089</v>
+        <v>22132</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I142" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>22090</v>
+        <v>22133</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I143" s="0">
-        <v>2</v>
+        <v>7.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>22091</v>
+        <v>22134</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I144" s="0">
-        <v>7.28</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>22094</v>
+        <v>22136</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I145" s="0">
-        <v>9.25</v>
+        <v>7.35</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>22098</v>
+        <v>22137</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I146" s="0">
-        <v>3.94</v>
+        <v>11.36</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>22099</v>
+        <v>22138</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I147" s="0">
-        <v>4.37</v>
+        <v>11.82</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>22100</v>
+        <v>22144</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I148" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>22095</v>
+        <v>22145</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I149" s="0">
-        <v>8.960000000000001</v>
+        <v>7.06</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>22097</v>
+        <v>22146</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I150" s="0">
-        <v>7.71</v>
+        <v>3.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>22101</v>
+        <v>22152</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>4.67</v>
+        <v>25.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>22110</v>
+        <v>22153</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>6.7</v>
+        <v>9.51</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>22119</v>
+        <v>22155</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>4.45</v>
+        <v>9.75</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>22121</v>
+        <v>22156</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>5.21</v>
+        <v>12.12</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>22124</v>
+        <v>22158</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I155" s="0">
-        <v>7.22</v>
+        <v>5.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>22122</v>
+        <v>22165</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I156" s="0">
-        <v>3.68</v>
+        <v>5.23</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>22123</v>
+        <v>22167</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="F157" s="0"/>
+        <v>477</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G157" s="0" t="s">
-        <v>28</v>
+        <v>423</v>
       </c>
       <c r="I157" s="0">
-        <v>4.61</v>
+        <v>19.26</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>22129</v>
+        <v>22168</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>480</v>
+        <v>423</v>
       </c>
       <c r="I158" s="0">
-        <v>14.83</v>
+        <v>19.98</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>22130</v>
+        <v>22169</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>483</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>480</v>
+        <v>25</v>
       </c>
       <c r="I159" s="0">
-        <v>15.08</v>
+        <v>7.4</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>22131</v>
+        <v>22170</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>480</v>
+        <v>423</v>
       </c>
       <c r="I160" s="0">
-        <v>11.82</v>
+        <v>9.4</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>22132</v>
+        <v>22171</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>480</v>
+        <v>423</v>
       </c>
       <c r="I161" s="0">
-        <v>8.35</v>
+        <v>8.91</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>490</v>
-      </c>
-[...448 lines deleted...]
-        <v>545</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>