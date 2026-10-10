--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -12,97 +12,88 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
@@ -194,59 +185,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -578,68 +560,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -692,131 +656,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -827,86 +746,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -1016,59 +917,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -1088,167 +980,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -1307,77 +1163,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -1397,59 +1235,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -1607,87 +1436,93 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1990,51 +1825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H179"/>
+  <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="126.112061" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -2055,4115 +1890,3701 @@
     <row r="2" spans="1:8">
       <c r="A2" s="0">
         <v>13246</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="0">
         <v>3.47</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G3" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G4" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G5" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G6" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G7" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G8" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G9" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G12" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G13" s="0">
         <v>2.25</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G14" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G15" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G16" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>13672</v>
+        <v>13682</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G17" s="0">
-        <v>10.22</v>
+        <v>3.86</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>13675</v>
+        <v>13686</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="0">
-        <v>6.25</v>
+        <v>10.09</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>13682</v>
+        <v>13689</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G19" s="0">
-        <v>3.86</v>
+        <v>3.61</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>13686</v>
+        <v>13692</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G20" s="0">
-        <v>10.09</v>
+        <v>2.58</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>13689</v>
+        <v>13708</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="G21" s="0">
-        <v>3.61</v>
+        <v>3.75</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>13692</v>
+        <v>13715</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G22" s="0">
-        <v>2.58</v>
+        <v>4.43</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>13708</v>
+        <v>13718</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G23" s="0">
-        <v>3.75</v>
+        <v>3.33</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>13715</v>
+        <v>13721</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0">
-        <v>4.43</v>
+        <v>11.42</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>13718</v>
+        <v>13739</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="G25" s="0">
-        <v>3.33</v>
+        <v>11.26</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>13721</v>
+        <v>13740</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="G26" s="0">
-        <v>11.42</v>
+        <v>17.83</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>13739</v>
+        <v>13755</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G27" s="0">
-        <v>11.26</v>
+        <v>5.6</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>13740</v>
+        <v>13756</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0">
-        <v>17.83</v>
+        <v>3.22</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>13755</v>
+        <v>13767</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G29" s="0">
-        <v>5.6</v>
+        <v>3.14</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>13756</v>
+        <v>13768</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G30" s="0">
-        <v>3.22</v>
+        <v>2.94</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>13767</v>
+        <v>13779</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0">
-        <v>3.14</v>
+        <v>2.45</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>13768</v>
+        <v>13786</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="G32" s="0">
-        <v>2.94</v>
+        <v>3.17</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>13779</v>
+        <v>13793</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G33" s="0">
-        <v>2.45</v>
+        <v>4.04</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>13786</v>
+        <v>13796</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G34" s="0">
-        <v>3.17</v>
+        <v>10.33</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>13793</v>
+        <v>13810</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0">
-        <v>4.04</v>
+        <v>3.46</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>13796</v>
+        <v>13813</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G36" s="0">
-        <v>10.33</v>
+        <v>2.49</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>13810</v>
+        <v>13816</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G37" s="0">
-        <v>3.46</v>
+        <v>8.34</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>13813</v>
+        <v>13818</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G38" s="0">
-        <v>2.49</v>
+        <v>2.07</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>13816</v>
+        <v>13820</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0">
-        <v>8.34</v>
+        <v>4.01</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>13818</v>
+        <v>13825</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G40" s="0">
-        <v>2.07</v>
+        <v>6.33</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>13820</v>
+        <v>13827</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>136</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0">
-        <v>4.01</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>13825</v>
+        <v>13833</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G42" s="0">
-        <v>6.33</v>
+        <v>2.54</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>13827</v>
+        <v>13838</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G43" s="0">
-        <v>8.390000000000001</v>
+        <v>17.24</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>13833</v>
+        <v>13845</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="G44" s="0">
-        <v>2.54</v>
+        <v>5.03</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>13838</v>
+        <v>13848</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>148</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>10</v>
+        <v>149</v>
       </c>
       <c r="G45" s="0">
-        <v>17.24</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>13845</v>
+        <v>13853</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0">
-        <v>5.03</v>
+        <v>3.32</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>13848</v>
+        <v>13865</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="G47" s="0">
-        <v>9.460000000000001</v>
+        <v>4.37</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>13853</v>
+        <v>13866</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G48" s="0">
-        <v>3.32</v>
+        <v>4.45</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>13865</v>
+        <v>13878</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0">
-        <v>4.37</v>
+        <v>4.7</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>13866</v>
+        <v>13877</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>164</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>9</v>
+        <v>165</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G50" s="0">
-        <v>4.45</v>
+        <v>3.19</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>13878</v>
+        <v>13885</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G51" s="0">
-        <v>4.7</v>
+        <v>8.18</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>13877</v>
+        <v>13895</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>171</v>
+        <v>9</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G52" s="0">
-        <v>3.19</v>
+        <v>2.7</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>13885</v>
+        <v>13896</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>174</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G53" s="0">
-        <v>8.18</v>
+        <v>3.26</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>13895</v>
+        <v>13902</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>177</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="G54" s="0">
-        <v>2.7</v>
+        <v>7.56</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>13896</v>
+        <v>13906</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="G55" s="0">
-        <v>3.26</v>
+        <v>7.61</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>13902</v>
+        <v>13910</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="0">
-        <v>7.56</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>13906</v>
+        <v>13903</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="0">
-        <v>7.61</v>
+        <v>12.61</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>13908</v>
+        <v>13923</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>189</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G58" s="0">
-        <v>13.18</v>
+        <v>2.99</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>13909</v>
+        <v>13927</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>192</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>9</v>
+        <v>193</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G59" s="0">
-        <v>4.02</v>
+        <v>11.12</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>13910</v>
+        <v>13930</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G60" s="0">
-        <v>9.050000000000001</v>
+        <v>2.28</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>13903</v>
+        <v>13933</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G61" s="0">
-        <v>12.61</v>
+        <v>2.55</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>13923</v>
+        <v>13934</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>9</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>26</v>
+        <v>194</v>
       </c>
       <c r="G62" s="0">
-        <v>2.99</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>13927</v>
+        <v>13936</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="G63" s="0">
-        <v>11.12</v>
+        <v>3.32</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>13930</v>
+        <v>13937</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>209</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G64" s="0">
-        <v>2.28</v>
+        <v>2.16</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>13933</v>
+        <v>13941</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>212</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G65" s="0">
-        <v>2.55</v>
+        <v>12.41</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>13934</v>
+        <v>13954</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="G66" s="0">
-        <v>9.789999999999999</v>
+        <v>10.88</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>13936</v>
+        <v>13963</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>218</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G67" s="0">
-        <v>3.32</v>
+        <v>1.49</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>13937</v>
+        <v>13972</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>221</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G68" s="0">
-        <v>2.16</v>
+        <v>8.41</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>13941</v>
+        <v>13980</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G69" s="0">
-        <v>12.41</v>
+        <v>11.76</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>13942</v>
+        <v>13989</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>227</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="G70" s="0">
-        <v>1.93</v>
+        <v>4.47</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>13950</v>
+        <v>13990</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>230</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="G71" s="0">
-        <v>3.84</v>
+        <v>3.44</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>13954</v>
+        <v>13992</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G72" s="0">
-        <v>10.88</v>
+        <v>7.17</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>13962</v>
+        <v>13993</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>236</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0">
-        <v>17.44</v>
+        <v>9.34</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>13963</v>
+        <v>13996</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G74" s="0">
-        <v>1.49</v>
+        <v>8.09</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>13972</v>
+        <v>13997</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>242</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G75" s="0">
-        <v>8.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>13978</v>
+        <v>13999</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="G76" s="0">
-        <v>6.24</v>
+        <v>10.59</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>13980</v>
+        <v>22003</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>248</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G77" s="0">
-        <v>11.76</v>
+        <v>3.89</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>13985</v>
+        <v>22006</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0">
-        <v>2.81</v>
+        <v>3.56</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>13989</v>
+        <v>22007</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G79" s="0">
-        <v>4.47</v>
+        <v>3.11</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>13990</v>
+        <v>22012</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>26</v>
+        <v>194</v>
       </c>
       <c r="G80" s="0">
-        <v>3.44</v>
+        <v>10.4</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>13992</v>
+        <v>22020</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>260</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G81" s="0">
-        <v>7.17</v>
+        <v>8.32</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>13993</v>
+        <v>22021</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>263</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G82" s="0">
-        <v>9.34</v>
+        <v>29.61</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>13996</v>
+        <v>22031</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>266</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G83" s="0">
-        <v>8.09</v>
+        <v>12.82</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>13997</v>
+        <v>22033</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>269</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G84" s="0">
-        <v>9.140000000000001</v>
+        <v>1.25</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>13998</v>
+        <v>22034</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>272</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0">
-        <v>10.48</v>
+        <v>2.99</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>13999</v>
+        <v>22035</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>275</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G86" s="0">
-        <v>10.59</v>
+        <v>3.22</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>22003</v>
+        <v>22038</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>278</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0">
-        <v>3.89</v>
+        <v>3.45</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>22005</v>
+        <v>22041</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>281</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G88" s="0">
-        <v>3.65</v>
+        <v>13.17</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>22006</v>
+        <v>22043</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>284</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G89" s="0">
-        <v>3.56</v>
+        <v>4.45</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>22007</v>
+        <v>22044</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>287</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G90" s="0">
-        <v>3.11</v>
+        <v>3.64</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>22012</v>
+        <v>22045</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>290</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="G91" s="0">
-        <v>10.4</v>
+        <v>4.57</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>22020</v>
+        <v>22046</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>293</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0">
-        <v>8.32</v>
+        <v>4.57</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>22021</v>
+        <v>22048</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>296</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0">
-        <v>29.61</v>
+        <v>2.12</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>22031</v>
+        <v>22049</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G94" s="0">
-        <v>12.82</v>
+        <v>2.76</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>22033</v>
+        <v>22051</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>302</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G95" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>22034</v>
+        <v>22053</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>305</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G96" s="0">
-        <v>2.99</v>
+        <v>5.81</v>
       </c>
       <c r="H96" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>22035</v>
+        <v>22054</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>308</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G97" s="0">
-        <v>3.22</v>
+        <v>3.01</v>
       </c>
       <c r="H97" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>22038</v>
+        <v>22055</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>311</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G98" s="0">
-        <v>3.45</v>
+        <v>5.6</v>
       </c>
       <c r="H98" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>22041</v>
+        <v>22056</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>314</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G99" s="0">
-        <v>13.17</v>
+        <v>8.09</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>22043</v>
+        <v>22060</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G100" s="0">
-        <v>4.45</v>
+        <v>1.62</v>
       </c>
       <c r="H100" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>22044</v>
+        <v>22061</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>319</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>320</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G101" s="0">
-        <v>3.64</v>
+        <v>3.51</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>22045</v>
+        <v>22063</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>323</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G102" s="0">
-        <v>4.57</v>
+        <v>2.9</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>22046</v>
+        <v>22064</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>326</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0">
-        <v>4.57</v>
+        <v>2.6</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>22048</v>
+        <v>22065</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G104" s="0">
-        <v>2.12</v>
+        <v>2.9</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>22049</v>
+        <v>22067</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>332</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0">
-        <v>2.76</v>
+        <v>7.06</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>22050</v>
+        <v>22071</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>335</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G106" s="0">
-        <v>2.78</v>
+        <v>20.89</v>
       </c>
       <c r="H106" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>22051</v>
+        <v>22072</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>338</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G107" s="0">
-        <v>2.9</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>22053</v>
+        <v>22073</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G108" s="0">
-        <v>5.81</v>
+        <v>13.12</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>22054</v>
+        <v>22070</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>343</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>344</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G109" s="0">
-        <v>3.01</v>
+        <v>5.56</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>22055</v>
+        <v>22075</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G110" s="0">
-        <v>5.6</v>
+        <v>14.32</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>22056</v>
+        <v>22079</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>350</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G111" s="0">
-        <v>8.09</v>
+        <v>5.69</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>22060</v>
+        <v>22082</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>9</v>
+        <v>354</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G112" s="0">
-        <v>1.62</v>
+        <v>6.75</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>22061</v>
+        <v>22082</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G113" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="H113" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>22062</v>
+        <v>22082</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G114" s="0">
-        <v>2.45</v>
+        <v>6.75</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>22063</v>
+        <v>22083</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G115" s="0">
+        <v>6.82</v>
+      </c>
+      <c r="H115" s="0" t="s">
         <v>361</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>22064</v>
+        <v>22083</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G116" s="0">
-        <v>2.6</v>
+        <v>6.82</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>22065</v>
+        <v>22083</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>9</v>
+        <v>358</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G117" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>22066</v>
+        <v>22084</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G118" s="0">
-        <v>6.23</v>
+        <v>11.86</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>22067</v>
+        <v>22086</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>22068</v>
+        <v>22086</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>9</v>
+        <v>354</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G120" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>22071</v>
+        <v>22086</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>121</v>
+        <v>358</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>22072</v>
+        <v>22087</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>22073</v>
+        <v>22087</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>9</v>
+        <v>354</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G123" s="0">
-        <v>13.12</v>
+        <v>3.45</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>22070</v>
+        <v>22087</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>9</v>
+        <v>358</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G124" s="0">
-        <v>5.56</v>
+        <v>3.45</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>390</v>
+        <v>374</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>22075</v>
+        <v>22088</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G125" s="0">
-        <v>14.32</v>
+        <v>2.59</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>22074</v>
+        <v>22089</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G126" s="0">
-        <v>15.45</v>
+        <v>3.45</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>22079</v>
+        <v>22091</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G127" s="0">
-        <v>5.69</v>
+        <v>7.28</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>22082</v>
+        <v>22098</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>402</v>
+        <v>9</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G128" s="0">
-        <v>6.75</v>
+        <v>3.94</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>22082</v>
+        <v>22099</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G129" s="0">
-        <v>6.75</v>
+        <v>4.37</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>22082</v>
+        <v>22100</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>406</v>
+        <v>22</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G130" s="0">
-        <v>6.75</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>22083</v>
+        <v>22095</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>402</v>
+        <v>115</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G131" s="0">
-        <v>6.82</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>22083</v>
+        <v>22097</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G132" s="0">
-        <v>6.82</v>
+        <v>7.71</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>22083</v>
+        <v>22101</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>406</v>
+        <v>9</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0">
-        <v>6.82</v>
+        <v>4.67</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>22084</v>
+        <v>22110</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G134" s="0">
-        <v>11.86</v>
+        <v>6.7</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>22086</v>
+        <v>22121</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0">
-        <v>3.45</v>
+        <v>5.21</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>22086</v>
+        <v>22124</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>402</v>
+        <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G136" s="0">
-        <v>3.45</v>
+        <v>7.22</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>22086</v>
+        <v>22122</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>406</v>
+        <v>9</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G137" s="0">
-        <v>3.45</v>
+        <v>3.68</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>22087</v>
+        <v>22123</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>421</v>
-[...3 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G138" s="0">
-        <v>3.45</v>
+        <v>4.61</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>22087</v>
+        <v>22129</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C139" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="D139" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G139" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="H139" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>22087</v>
+        <v>22130</v>
       </c>
       <c r="B140" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="C140" s="0" t="s">
         <v>424</v>
       </c>
-      <c r="C140" s="0" t="s">
+      <c r="D140" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="D140" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G140" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>22088</v>
+        <v>22131</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="G141" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>22089</v>
+        <v>22132</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="G142" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>22090</v>
+        <v>22133</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="G143" s="0">
-        <v>2</v>
+        <v>7.3</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>22091</v>
+        <v>22134</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="G144" s="0">
-        <v>7.28</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>22094</v>
+        <v>22136</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="G145" s="0">
-        <v>9.25</v>
+        <v>7.35</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>22098</v>
+        <v>22137</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="G146" s="0">
-        <v>3.94</v>
+        <v>11.36</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>22099</v>
+        <v>22138</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="G147" s="0">
-        <v>4.37</v>
+        <v>11.82</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>22100</v>
+        <v>22144</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G148" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>22095</v>
+        <v>22145</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G149" s="0">
-        <v>8.960000000000001</v>
+        <v>7.06</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>22097</v>
+        <v>22146</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G150" s="0">
-        <v>7.71</v>
+        <v>3.33</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>22101</v>
+        <v>22152</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G151" s="0">
-        <v>4.67</v>
+        <v>25.67</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>22110</v>
+        <v>22153</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G152" s="0">
-        <v>6.7</v>
+        <v>9.51</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>22119</v>
+        <v>22155</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G153" s="0">
-        <v>4.45</v>
+        <v>9.75</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>22121</v>
+        <v>22156</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G154" s="0">
-        <v>5.21</v>
+        <v>12.12</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>22124</v>
+        <v>22158</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G155" s="0">
-        <v>7.22</v>
+        <v>5.81</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>22122</v>
+        <v>22165</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G156" s="0">
-        <v>3.68</v>
+        <v>5.23</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>22123</v>
+        <v>22167</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="D157" s="0"/>
+        <v>475</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E157" s="0" t="s">
-        <v>26</v>
+        <v>421</v>
       </c>
       <c r="G157" s="0">
-        <v>4.61</v>
+        <v>19.26</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>22129</v>
+        <v>22168</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>478</v>
+        <v>421</v>
       </c>
       <c r="G158" s="0">
-        <v>14.83</v>
+        <v>19.98</v>
       </c>
       <c r="H158" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>22130</v>
+        <v>22169</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>481</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>478</v>
+        <v>23</v>
       </c>
       <c r="G159" s="0">
-        <v>15.08</v>
+        <v>7.4</v>
       </c>
       <c r="H159" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>22131</v>
+        <v>22170</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>484</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>478</v>
+        <v>421</v>
       </c>
       <c r="G160" s="0">
-        <v>11.82</v>
+        <v>9.4</v>
       </c>
       <c r="H160" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>22132</v>
+        <v>22171</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>487</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>478</v>
+        <v>421</v>
       </c>
       <c r="G161" s="0">
-        <v>8.35</v>
+        <v>8.91</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>488</v>
-      </c>
-[...412 lines deleted...]
-        <v>543</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">