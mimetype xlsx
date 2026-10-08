--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f48d154aed71c17a8b495760ccf2ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cebfe0fb5b9da3f27ee3b4df69a3e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41479a9e9b8b237903c4d7ab3145383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0b9e060367208be7159c09dd9deba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43da0b0f061ca2c8c3399a632bba55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce52d2a868ab8c33fa00cbdf0f7053d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbd7ef6e7b460a1f1f3f2b3509598e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fdb4b1819a62fadd1a68d6467ef618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f315030a01a24005972d2d0e90fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8b1999e2723a8c6cb1c6a8cea671010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6454be7b8f8266b4d71a9e8fd3dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867acd50bd33de9f6ca74916cbe1e2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030422b5c06328fe2eeafc5c490105913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb70f5d85a405c597ddd1ed12a1992814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc1aecc61ce4f7061765626821301d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072235c07b4f0b20a69098d35d0eb7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91c21ad80829fa77e53a920effca3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c709d73fbc1a0bf8d5e4e578032be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3033a0d56a142b78fd38ec434ca2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc43bc19e2e677daba819befc3af2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f2e62a1b693f9ae82630baffb2c4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490640d8fba0197fc99431fa2d9a330122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c996f4694aa38170c94fcae918e1ac123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373547ade9a239c0145134ebc6f2b0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33322ecc973204519ca6464d631a4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ae5b9178856ce7161831c422494426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2d1fc2f346be2c6743eea9568cb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8d8074fff5efec5133f9ee54b1af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28877be7659d16ce92e309347489550b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0183322da1a0b04c2bede79069970f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2626ee202d707e6394146e6018664d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611ea169ae9a777079ac4a7598ee06032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69fb387d137eb76785e795663d966a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf85affdeb70ab723bb38b6aa7508f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b4caadf0a83cbd086b57f8bdfdc2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8204eafd3b603840172710079fb4f6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8e51f37898ffebcaaf637fbaac86e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8e7d454b3500c170b38e145342f7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953d0dbd56153f06233405a29e55dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aabd1be25740cbbb40ae2961cdfecd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c47b9c0f446e9c260c3ada216126a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216898aa83c0e53a48a4cceabe1d25242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdb6a03233be6bab262a36b674099e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb626ce2e1b9ef4d40a384596a6590fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e629a30b7ac4c0ec84afc093540645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ba84aa683d2810af6134a0f078bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d157c21c93548bc0ff0d70ef4ff547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681e212ab34a7e4c023dc285538fedf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdadefb51d2d5a4aa7cb26b0e9d674049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f002d395dc4a31d600af3bc74c7e7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48481824d91cf6202e3a485e4bbaef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07471d9e64c98d224c263f9abe931db352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521e94eda68a79226f06056ac4217fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85294a4b735cc2521d6748b45016b7b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60195f2641aa73c797ff8aeb0e08959555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9719a6a9c3b7e4c9086b085d11e68b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4122e8732519c1d6ab91d167922b9a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79943245a6273c6e5f61e0425c5dfafe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada14cb0ab4f8f8ff9d6d989907e16c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569df6a7615369af8e4d1d5c2a0bc3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e5db8d7fad0693fe2106daff8483261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28f77b0d77cac3f6f37c56b83df3fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cbf2914bfa6d01d34cacd016bf5ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ce60c53a8a5912847a9e93de31ef564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d760756ec7d63aeeaf4a8e598e404a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd673e645533e769bff42aa1386ca6bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a629406ce30e1a3bc3da803ce520767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faead99cec82c0222c1a237ff973aab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31352b62f0992a2900a5963db0c1d6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcea7eb0fc0c21faf1725e3cfecd6d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c8032acc0035beac7ecbfaa6c45c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2f4165c1b4d2a6ab57e9b830ed0ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ea7da1cc35f20ccfe5bc919b9751b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585108ff30ca3292cd6bd4deef5b986774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34669b2388c4b0e6008cf073c249465375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9da5ccddf7879e8a533fd6f7fe4fa776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fbb91d22c9b502a5ff25d681f97aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69fd8592f7ca0b58ebe02104f27c9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019cb0bc38bcf8ee716a5e3d1c7561779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb316aa0a1e9b93bf13a0d72c3dd5c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa5464a2ac5ba86beecc8d18dd6e5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7182a99df248382d7bbd4e622264d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd0218243a3dd1b954c6c285186c8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c0eba2b85a8f557848343ac235dd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39a9a5d7a70fa3086f70be10c648085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a169fd5efca0468bc45a1b4d875b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323eed824e64e2afc25be84ea63553d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cd2a624c4cfe32d7656c716cba3aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28505b88bd291f38c784f9b661c49f2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d340346204262775934f2a8a377d72090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33639cf0d68609aa4ba19e450dc33cec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80d3cfa0fee13236140cf740e150ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41200bff9720aa0800bfac049ce95e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cb6c19159713ab368b30585a3659994.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d69f479af14148f8d2d224f7c0ea81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b19f8ca0bd5f065a0e42acca6498222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de2a636d2e46670e6c40bbc4868ce33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d67f8bf4d2cadb3d7dd2a49acdf4394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef6de5ec026bcd9a2ae5799d61b8e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c70dbc9375eefa184cb2216c8634e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514911c03d248cd84bedc604c5fd3897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d36df62218d95f6eb0958fc45be3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34565f91dd28522d8cdced65b544b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab34484545a6182b2a1f4ed85125c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df375f23c0e0edf92a673319736ba411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ddce31e55fc13b7f288e0419c990f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae25e22b56ab3f32f3471525fffd6ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35bd43aab141487bf4f948b30aa42914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476a43593e17fdec1176912b54d45d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd2a33aa418ca5f024f58c1555b6b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d47f69803ae5d21327f206e172a8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad795679ab5c3e86c0690491b429e4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cba3b05778f0442d751dbbcd4d6f8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae95f73ca854e9cb5e40190fd968a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5104a5a4763cf9f64f25b86df7d6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410037aa11f050c91f6ae0a600214b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e0cd9c18f0a9053f564027e79ee2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d826e5d54ed1883c698e5826d6a8b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972b2ee8c4fecae5a40a4a4088e3d8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ad756504853bb41edf25601a498d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9798e1defe905b44a4defad3b151127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c2e9c674e3c961f7d75c09ca373528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c6d97da4fbb85d78bec42f182c88929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d698edd44a274c3855e5b6d27f92ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f03fe8b5b2ed360ac56e3df7724c1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794fd3d366afcdc81e3dddff2bf55a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38bcaa7ea3c3f5a50a753fcf11592533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b7bed19f2bade099807a552517af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de93df1056e615c02d223b1bceaf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e53d5a1fd274e763e1772ecabe0c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcdb88e792a90be972b398a0966cc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63785d90fdf0081e4c20938ae754376c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407a58d819a8219465945afc0998e9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d50a8de0208c6d82f5f2907e08c26f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760af1ec170789cbb2875c5e3bd1af641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e457be5bc54f62b5aa297179a758242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30716b240edd0bfd2938d8de8787b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8a6115806cc57fcf0910f46aeb2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1dee569208792abc3701da7dc72dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d4dbe134269a9f5d59f97dfb0cd0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6ed48b01b7441700d96c496b25f2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16961b4ead5112be5945ebfae83dc20448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a65e0b3cbb58af4995441bea50d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09cada8876fe85115564bdecb4628150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eb767fadaa6dc34a4e20a5959288151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4555cfe634f41507bf868a48b645a8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480b0a0c70301031d163aabf9d9d78853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f03fef6b5fab9ce34d49e69a823fbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba218613e8f40c15cdcce4234082f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae950656f00de2ed6557c48ff51859756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d560f23a1b03092a5652172aecdc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0930b462a74e4250de1a862c4a6c9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc32aa6397eaeb44c46152962f83f9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ef5dbd1ce3b118c197554fbfecbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c29561443d63903090dc47fbef007661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e8a67d9e1f41b2b68c0145b72ccd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeef3845165302ae4c53bcddc63f2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece4718840535d8ccbe58955d2e84164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127591b1ea46c26b7ab95ce9e4d0d0da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a46550f04a3ae594d4e09951aa44e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f65d70824fc9e801327109632ec1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc583186ffa9d13798eb657f2dc75668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e38acfb1e677d0c42999e6edb7e22d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e98f4e5c09f7cc8e98a1fd498069d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06de54bcbd6708d5d2e9a94e2d35c6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbcaef3769d0bf9296352819bea7b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71de113527183bc48e0424c9e5315a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf527f3fa2785e7ffc411e08d30156474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b468d80c3b5d88c6018779c67d91df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c05d2e9215f355ec0db0bff38cae4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af638ae67c02c322d0fa044e43b1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34af4aafc57bf20135c05c3f60946f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b112ca36eef197a3ab69b3816652579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e49fbc1db725edb52852ec8270cbe880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a0be8029e28ba343a4c7c09a5a2b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baafd5d6543c20fba5c3e4461b6b2bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cc172bb59bc675c0f210c7a1c0fac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd85660d9e8a47cdee48208ba9ff01484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cabdcf13a9d71817e06c29a0ee88685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b779762168a32d7d4b682cb9bac877286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aff8233680db0d90453ee273d3abe687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a32da84d0b58f4e6d33ae540b4afc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee3d2ecf5b403d07cd85a0b3b0df189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ef4e0a86b9526bde420094573e99090.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>