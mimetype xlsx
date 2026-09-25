--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -526,51 +526,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe770e3cf573371e705ce8666357711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a42959517894626b04183e491c44892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20abea426f926be28ef2b40d4d9af433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac5f09827ea918aee82441bdb1d7814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd6af18ada1ffc789e6990917fff935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84611090fa35f97b785dcb52352176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62f1b49407c975fbffdda15591fa817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797982525908234827c23c44920ee4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bccb75070a553b4e03b40cbb7a1c109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569141c5a652fcb9a6da22bebffad11d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30dbb70f7020d7fe0360691c4dd16511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc21cfd2437be992db6019e3fdcc40012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c759750c4e96895b099b205b25f43413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951069cadabfd18614f4fdb6931e76ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82776ea75be7c7fca8e7fe989a714cec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c635dc878916a0345d4cce64484efd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86bd5b8fb4748779398479801a2a1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929bfb54c695d3069298e032528fec118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce46eb3d66510ddbd4784c6de6bfb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5fef100ef40aa10925a4fd18d551220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc1d3fefc77325372ca14cb251b28e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d7a39a891c34671f9f7583282d5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815a0759209b557b974731f0988359c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6364ac27dcb5c48f3595ab32c918ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec52a1645729c5804fa9e1ebc9ce9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a6d8a100cbac527ea5a41c3658a9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff516e9eb1fa5d5fe88ab2b70e782f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b37d2f32b517b7d9cc81f7b148cac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ea5e6da32eeea95e030f6696eb2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d10c06f433b11edc8b89e8e72e71030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b666e66e84049f322e45891f7a15131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bd7243d0f2f44a613140f1c3810e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c31f2f0fe0af439837030ce0a8fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eea453ec70cd347a94887cb5ea92d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334cc93bdf1fd660d0e08c365982fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df410e42de8bff278cee7574a1ffe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5696ef28a55187dc146b4a16d3fc7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a307df356daa3922351ec2a6d7d1bec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fd0f4829d500216bd02ab43cf5d6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32a7f0e2a80f506f2d18e6db83e2cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406993ad16475f98e2233d9a6119dca441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bbd0561fe997cfcb4e99477f94d6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ad2eb5a7d7cbfa4805d4402661f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76ce42e668ad821da87adf4cc1adb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4be6123f0d5bfa88737d0000afe2e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f704e129c3c942d1754ffe8b01f6b4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b13fd5fd9ba7fe4dcf146991641ce347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af03033ca27271519ce36f96486f4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213a58639df51657551b00d477aa14349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06d2e07574eed686d29ebf7cd5300250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c962dcae121b9525f98c77bbf5685951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc0c0791aec8279f360efdd5b3e92152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784bc2c4f12d28b981dcebd77d34a4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2586c2ca190fab89e8f4430cc97a46154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b01ef775c3b8947093b743aae1df755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61b1e571bccd71e1ef8a4142b9b68d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f40ebc674e61cd8d52e18d46fc9fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7256d53eeb734132387e4fce8ed4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ed656b2c2525f36697233b7e51ab659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81009e8c868f8cfc9512d59bf217db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d75ccd39372f0d59beb231ad1421d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bb0ac5c9e4592b384e507a8206a1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294eebf82eae7b668771e4a4c55061263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e6f6c141920ba39113c87b5ba740764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c4e8c3991332f1889c18835aecb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d936d25d20b5c1aa4de194f36da23366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a056d4c19ee73ba1959ee35352eda467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b004ad3bc123591284055f3efd6fd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9a1bcf1ecada526d091ebc2b03c6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd379e199457670359bd08f6dfac2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22b2b9a631be24e8ef3134f52766771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d98b46eebd5b0e6a761e96265f9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1323f34399e694cf194ccb37a0418ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5e04a0e615c2cf5d690f2852c655a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c773fcf107dfc61d54c0dca3d9512975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e51e8d7644484086b26ef4023f25d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4586f6844ed734f41091e208f6b1ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacfb94ffaf4ecf894612225b8a522878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86632362727ec012ee002e493f926b1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848e2434836c3899adcd012547c8f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072fac6db6fa0804d2fd905a2573d8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5e706227a2e9dd5a2cebedf47cde382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c4e1a8577068664c2fde5cadcb6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b41dc299f0b15fd9f49d9e67333af284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cc6ccba21e26bc4412d961f95d2d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d46e68a46fbdaaca306dbde5dc09ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4ebbdb7e7aa8e6d36e2b5dfa67ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacabd93c4484e7c3a75db26e8bc60a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ee59fe5c3a63cd6b0b953f2343ead89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51375b79449e6f06ce0f57057ecc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffcdbc64aa3975286826e7fed417f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eda9e4c4bc227913e7e60048fa96192.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b23266b1af414db31a1e17da9b3d6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab97f044d43c3604144d9e7c41bfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e49661ba8d4d780a2c749b70ba583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1140138e483c1e73eeec17172aa3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85479291ff540effe37deb8167038bb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c42d09543db94fc3453dfb121f16ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1a9769821c71dd30f6c6a32d0ea6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880813565cd929485708e962f04b7d4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfad6c9d01579af619d9b3d48dc2c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24c1f0d612897661086d496a3df57310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c282637935610847304384ae3324911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef512f41b0946977dbf6dfb5313e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fb19133e76107a9f6310e2c00d8de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba473c02fb0bceb8221c4e6999e7e7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b113d7cc38e8e34ebd3dbc40a2d900215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9626e22250276ab40274643d8dd58e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7a5792df001dbadfa6318f56f2e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcec545ecc6563973fb46465bc67c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c82733ac78df36351f174c06fdc26619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848161d8a86255c745c21c015aa6d0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08955f3fdbb0b2c06ac07ec593491cf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f1171bf2eaef4956cf336806b496b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba32d45d91c36600537151f24f11323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def951c37c28827ac9ad9db83fe072524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488720c1344a15b31efeaf482598ca7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333b9d9d4a59bd60dd2f20bbd1e6fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ea1a7390f8d658d8c4e517db3942327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea7e1454f970007f212e54be2704d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7790fdee7ca9e580a0eb111ef07d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a346fc53650bed1fbf1cfe722bad9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36200c330ac8e2eafbe918e1361f01e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b34d039edaed611dfc307d778a35032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e8d23eb53c3e2ac3632d93ea93fcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c2047c3e95441387c3ba2f907ffb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87772b4a5114eed319363c0d2d8ed0c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc95af9395c05fa8dd561be64479dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd832d8e85852f480561c14555c506137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c369ba1d421fdec54b2cf8bc37a3c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c118fff0002b39120c55403a63e4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf64e3e7482b2978361f630df177ebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70996a7cb1b1fd578030ed6479286d6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edbd694d0d2c6630c9b5e23a63109c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095313d0436a35bf90942cc4afe7d7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ef878c12a6787177a59cc364c98b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d76bb797f85ef2102fbe34c3d6fe845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b29dc1b3fa758ac70bd7b99c032f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97fdec8580677bab1fa304a51d09c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30725f323e80f6440165da05576f137c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9900de9c22ca5a679080af60a825c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee5efccd959fe85b05a673dd5f5a6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d46488f6e67be52476238432fcba851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad26c2de4948bdad2878fc484165dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192b1ca55580cfcb47edf6514e8de9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2e09902b5ef0fa7083f9f93d3b5d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d38c29410d281979316c129a8ea6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ca80993d486c85ce6923837e56c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cfa1720fcc8211677e4ced69d32fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bfc5ce4caf7b4acf043d5041c533558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041dc8f00d5cead581487baf4780ef059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25c9ab2896597897cd734bf1c5aa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61b32d83a68701fe8c506c2d78617761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b6a5aa1e290efa5945a604fea46362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03154404a7633238f1af66dcbaee2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5a22f1a9b96429c9a3679dcefc53964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd6e83e6296c14466325d371b3e50165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f202881bd9d424e7ffc62fa33398766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72acd561b303f1e9a07b78ace56cf3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29dd70cab591c920564fbfe40827868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29f6ad9be2767303270821769c09169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136c8738d5b354f494e32dd5ff2b3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e1ff0920b65b97283b4019c374dcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767680398a3288483c2931f1a5c0cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd143ce224d02abbfd002667ce4aa7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da037045d6b3f83f06f769f4e1538db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cf1ea4f54c2eb65f75dbc2f6d606775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6a8c8ce0361edc7ffa93b7b8c794576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66eeee8e5b66b82161cdac7b197ffa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd0747920bfeef8b2eb27fdbb1fafa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91acdf595403642143c22d8280ae5bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220124294b9a2090242a888815f2d16d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f1f45d5682e343ff3a028b8c235c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536348a5cb1c2e78913a9ec241887f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717cb283125806a86e46fa32539274d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f72dc2ed9910d778af4ab59a82d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e57f894b5e7aabff91dc43b139c1c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256d03c005ccd0723fac7ece9249df586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daaa8fef4f17d76a00d2e8dac4c22787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e57e7826d9120df5164af4a60bd7fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1ddc3e7bd8a96047e777deaca07589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cad67526ec712f5cb1e3523f51f21090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38055b951669bc05b312433acaad90e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3e527592936bee8823e19c6243d4092.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>