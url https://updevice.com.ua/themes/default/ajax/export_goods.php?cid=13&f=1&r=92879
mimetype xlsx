--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5365b4d794ff44122c7566fa7f0111e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ad7c026acc24eab4044e457dfe6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4d009bce90722995bb588322efd263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0c8f52dac18721f77d811575f2034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81bdf3355ecd20807668de05c4bb7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f011ccdf18841857a95529c5ca512316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88633b4531eb15be4fed4a6b589e56897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a095871f0acd10b94af297f25f11588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4fad26e8ebc67a6cca1241dd3c9aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ce66e50718ab6e0894facafe3f5ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e0ce868f994f0eaf327c8c22080011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995c47d1f6365d3a22580b73b66899312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c2c737b2accec02b5a7652be8f1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f250bfcd6a2c03dae30d716ab241f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514983b72720c4d4dc66c5673a327ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7fc54168dcd04751b0d8f494f6ca816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba4330b806f2170e399339ba5fb36317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213624379168adc137df4b08a9e0af318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378ed71ebf6e527cf9cc6242e6eea219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978fd5b2e948a6944d44b84d5024a2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c9d3ae22cb41f4549e90d04bb4c1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754da04bd5b3b1ee570ba5e1053ff1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232d801bab81fde342502875226fd6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d2ee4dab82dc58a5bb92170d1b3fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660664d51e53582aebeaa7ed519dd74525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee1409872eca3e69a11cf464db20f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff530967b4cd28b6f42fc403a1d3ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb8d1011a2324608d089a101963a5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655641f7284513bf99a0fc7d304667629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2d0fb390a80ac225b992b2dfa27e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0fefb06f2da0e1ecef773ad04f09631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed75cce7d3cfa7bf60d0c52df666fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e783ca894fc15d4bd2804d93484c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04671aaac8ad8d989cee0402d37c8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401487e547b0e93db4fdee81eff8e42e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f907759172c456fdadbc9879209e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45795df225daca2c77fd19979de6ab0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027f431775d9198ad343ec4fd41095638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0739885417744de5b0feb5dc093361b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb21d289ea6642992351431464ca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cbbb41007e7e4bd9b175d2312355d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69f15f97190e41ecdc79f76f6a9a0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5d2ed195cdbf3f64ce6fa0cf4e7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804bcbd1d44a9da42b4515b38610a5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dea576bdb31f1444949265216d5c4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4d646b0a2ebd81fc1d34ffdf6508546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623bfc7929d89d00e50ded585a5cb4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb4ac59f90f7ea16ae2eb9bb6a2ecf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0285f8cf8f180edf55aa2a29929f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164ee6abc65f13d86b4e60d6638ccbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ee3dd2ab4c5ffe8f284e8b04c586c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7330e4f4e1227e095031f73b6c2d93752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4cab3a68be472794c209a1e317f6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453df80ece2896c09b0c5d5fb295e9e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98ccd2820dd5dbfa3ae15b993a405755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96387f3bea25139da3ad71f1eb4187d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bba6c3248a6a36c39a865e99afef8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793fed49084b506c42af7cfeaf8734c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b506228c7a67dd8de1c46999c4e0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93df0f11008de414116731ba132c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0352668800321cc0c637c96b5439361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a84b58e3a8c07f631d799de47eee9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f877dae09970163822d68aae2ba3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28bdcb0da1a71054feb1bba35418d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a23d47b75677c2528aa44ae52635665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4932c2c14c6cf0dc4b61e804ec89b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4effc98915ff5249b034ff43ad6b0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f587c8f5513a2df1f2b932556756ff768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76febd0a48e14786474798c8d9f65a0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e67fea03fcaac27eeae1a3bb65b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12749be5c9e151ea9a2cd8e91bcc0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574e7a226a9d7912b70681981cc67f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6180f5bf612d3f8a1811890529144073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e550e3d7a874c0af7d6a6b5ab59700574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a1976b86159433cba0767c66871075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be67cfadf050c194efdc89b8a63b0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9ae06b701d1f6f5004e899575e9a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ccef307cea88911c157019bf1f8c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be003c9839bcbd39d4955302ac884d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45e9a7edb0055c3224aeef20de4b0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b7ae68b7eda89694f80e5877544f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4386988a8a3cff5ad8b22463c020782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8846ab65a361b2cade0a1be85b7aed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31dc2960f489f4d66a9c9b6dc11df784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23aa942de02fe1e267f9348126d9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14303010ee51799a96f49208e4645ddb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac207bab9a0c408eff1bedec6b1365e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa0f8b81cd0aef97e7fed6427769d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f31510eb631d46ed6f651d3ffce1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb6144b3c4c1305df80e10d4bd435990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f13381bacd52e9a1bcd5ab8546cf191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3005c3f6ededb30f39f6e8ef1fb4c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54975a3b9377a1f2664137865f809d1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ae2c3c1e9e0735760455c832c10494.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6f9d6a6252b641d5fdcc4001f01371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744765d11a8c18a00579324bf750fe92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005c56222978ba724c9fdedbf33c4d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaea67a3b26799b9274f5f98d6915e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9663e203197a5074f805cd197c6050f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae107b0fead187c2acb4536cef07ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fcd49c3741d32fb139e50d9be470c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a281c41178e558e58ea385b982c8d8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e3319b2a809d1512bd491a227a3db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b852321533db1047e48460de237188710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809f0603757e3510e280c9b319d87bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26776e2cc8197452e40f25f2b6fddb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8632b90df6118ab4dbb3ca46bf05d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc553e3bf16034d55285256b0c0e795514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfe0d5731dda00c39622a1cb0b1a9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d886e552b1e79c1fbc8191bc2bea30416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627bacaf5f6d1184d101b39be3b475917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4d00def12b5f6becc0d98167ced0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3cbabbb4645ff3dc4eadad609673419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916ba1b85c2d8738e153c163ff9e9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e43f4658dcd659116c00c0a428e6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbedff5f4215c54fc3dcac50a1be27022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb856ea093bd81eb6b2e4ca6d20a93623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc5d249bdef28ac6987abcdeeffb5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6e23b926992aa702049726124bb6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc860814a1ed02a1c3a7b98b7c2408d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1998c833624cdce0f5ae285480a15827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df1c89fd6309e094e371f5cf772e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb457404075fdd08e0f896edf5e68f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96d5bb5b72fbc758869565847b023630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737ef089eba72a62dec6b8224afd1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ab004b180acb9bdfcfc3d68fbd7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd4b0e66fb68cb69fc3dd854cbbdb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b578d7b78e72efdf27f1ede48287534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0fe3083da42c79c2ae60b11cff2e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb590ecfef713c5855c64e447b6fbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b080e57bb8aeee82326d124104f77237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953870f25d466a472367b947e7415d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e860297225dae5da68875063b4e90c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd2300183d1020ea605003ae5e79140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79993658073829274545e7cb7377d4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae22bb6a0565995c881793d2476991742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e5fd01fdde1b7ba79eace8270d0c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d16b561832949c2a225b1bc9c6e17544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8f00c0d730ebbddbbe29f6f6c74a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e27c6ba8379c3439cc62dd6712feb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee9d6d01489459db5412d69cdb48747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b7734526fb3c64feac2e781e3478b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47d6df5680877e0ffa9bb7319dc99f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215741eb8d9abaa32f68f4c3376c39e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da7c9522059754e4eefd25d89f14be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33add7fc3952736cb2c0a9e7b9e3e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843f95b6fb10e38c8382917fae6c86e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478880e27bce1c2edca31eff1af03ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7b37982e95060c7e676c838de666755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc35768c58737d3c34a31a77dca0b7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33f3b713a77dfb938759e7b80132c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5748b6ab251833a69091a797030358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e03341d6fe84f18c0a3fb6fddbae759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3551cbecae96a1066d7f4959deaf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7006da6457867f025c4ffea6ae50661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759d9692972c752301b6a8df441f7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14c1418c4fb3474b211be13cbfee6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21780cd2875ae504d32abb5181ca939f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8ba7d3c3207e770be2385f9e2fea265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8011f009fd69d6258bc17326415983666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a08813cc5b75e02d395880ed161b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f09525d451bfbf2431d249d7b3b2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea72da951cdd0f3f94d600a31c75e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4944674ea2c474e39b96591c557530c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607384b32acfe87826fe75707fffb6aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ada08174125da3ab55ebf42741f7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1979c32139c2cb822ff50f0708a3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd4ea7cb6c5eea05a61af152a96e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca54b298b9fc2dab7e23af520c6b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633e5e8ace33bbf45698dc8e9a2423276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f793b49231140e0685cfbc52c81249b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fa7e957dd7b70bf2678a2887b308378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730112d4e2ae241ba79d8a692812bbe379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b67108a93a86fa6ffc29d4d71c11cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a94a1492f0891e906911f4d52bd3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e14799612e3553f0278be6356c0d5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e736b411413ff36f4955a3aa8508f3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be870e5814be435b599b53300cb46a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa696e5f23b5ad8d925728ff93594c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64595030e236e17fa0412d8489739786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c4d97921ec8b71687bb86798fdf6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831072e7507016fcc34548118f5f7b7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689870be59428f7f0d6b7c5f34fddc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39929564428757c215e02f7faca35f90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>