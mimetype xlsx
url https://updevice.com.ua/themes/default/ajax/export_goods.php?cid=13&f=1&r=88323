--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe1d2580ea9ba4e68412418610f2641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629cfb13292c0d7019bd6518eb1d7462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd1a8f654670f446f3602e8f793323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea08300e6427c23dd22afc9b821b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909941021c965dd1ea40e60d1fc82eb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533028fb7f85ab24a1a87791b86949d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04747c5dd3df35bf5f675a4e246857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9f64f95d5c8d09b9d18fba5d36bd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fce1832599470e1e818f492e543409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e048cdeee50ba092fa6443da9fd39010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc732604e6e1621e15551db0ef9a54f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba191f10020d3c7e739f8dd5a372839012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28193978415e5834fd83b5039845e9a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfdca9b865dc022d8fed50c70c023f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67366de9704402dfbfc3f56340d95315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981b061c78ce40e13f61315feac825a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bf24308fb5480ad2a7a274a1b32d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ac48ef4c311a4a30121510fb2525918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7b7c92c26b0c8e2b943ed8fa7a22b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d11fab85179eef22fb8e3618016a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fdb42b7fcecd8c9289e6aac7f547c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37fd96e970b0cf6c0815a5d0c56a3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31ba555eb6f4433f0fe6f695ff81b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b5b767f4429e3352581370c8477424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a55af00a97bc8bef26e66aeea92e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb2c6ac5bd4510904f29777e3a6b5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d2f47bcd3e7af409c0a04b58524627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee43b71084cec307db3ab04be751d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f63b99fe8e8f7b1da23d4688575a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7510b35158107b6f42ba206749676b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62645eefa99a0c340cdab86cae5bc36231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53cd3071ed42ed8d0f20c4b9fdc8e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f827352427efa798a1f9e6731459f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f4b60d09c95126f3cc6d77d3bc94634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad398abad801bc0a3df0d1b72be308d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac88f842a1d13d89784f10678c18a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d517f0140e379cb994f87e32c9d174137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835531077b9870b4bbfacf3677704ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3af64bbc3af61cc8d50c1fcf3777239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21cf85ff063c12c1c2562077ad8e5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08493f1edf6049199fb060bd829c34b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6f36e6b22f049c5eb3be48472389342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e5d3e99f2b6c5434fd9dacac0910343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0552dc5c17803ac0b27c8f0bb65b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e5136ad333e0bda49ad9701ee29c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f237f99064ae26021a37fa3af61c4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de6ee6b8e827b50e4f29a09d56e58c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991618cb709919ad4cd9cc8f90fcc36c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ab1f8df3df8642bffe23c14a369d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc9c0172f6a5d644c4dae377f2013f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16262084924addfc10157fd246d078fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc2353aba72fd7457fdbc2e72025052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea38e1285cacde607f4c6ff3ad0a5cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b13a72be917e29f4dca0ab1b2ff3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362325ea2bc5de96285f2ff26422c7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9539367ed6a3394444c8c67be10d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d950dbe9b9e605776bacb1b18769e6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a163d1a56b765e6b7d125a9eddfe0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89618f63453eac1a01ca38237c60a2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc4e6fbbaba3109b3b1fbaf03108f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2280520ae52f2cd913ab15a2fa372e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9562196eaee23e82c76136ee09640e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314322abd1a2fe13db8a7acd20a2b37f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b97c2d7f5248303b7b976ed249e72864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de503911dfab149db54d305344419c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e19d6aa8dbaca896b7801d601769866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6912d9d361e74be4f047fb6c1e5463767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718055e42cb2525d0fe93420135a1cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8c013091b99a3ba8e29f489e6eb9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da4f9b10804ef251d01c4596c15bc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d318e4270a11bbbc52c45e65d230071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f3ff04fc1b380e54071923716611872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4f6e5b348b7dc84d27b054e8383de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222754e6bcbc6eb178a73154ef79d3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ccc26e969a60c19fb582d29d34e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e21e9c38d70c4cc2a9fc74bf30f27776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c1fc33f386ca99005e7ce6369c18077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c65bc165ca8232310610117a31368e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e176b4e26e7654219bd16ed48dfb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c06fa02c0fcda60b970942cfba05480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41909a6e7fd523911a816a91cfeee6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d81a0fd0ee1c0552d13be52898c5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca894dfac4ec3d045c59f742190d62f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20053992de4dd89642198cb5f78a71c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef2092ac0b2bd993fec257cd560a0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf46b45cbb95b57e6bc037be5b42d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a073a74a793d82d316f7486a6db57287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4d135bf56db13291f9e4a1fdbefd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5f198d8490aed4bfcee4a5b46565589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee20153cad25174df2c81023195c0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cc9c4aa6f0f05a565c21225c44e6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253c3f1586457934060130818e7a18e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc441a894675260aa9e5febf45cbec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76e91dac437ffae1a1bc4f2d6a37ac94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694fb8e2606decfea56242f298948101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb56b28f784902df35c5af98771832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd040c14fe74151387621de61f504c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e9c00cef702ee73ee27f3e30fe61c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ec73a6c46322c89ab49362e87edf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfcdedef9ac06b01a1da95f61335f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79bb31b190a3ac3840b55d40d4779b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8e6a2875327b6853a19f62a87606b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaafe96501e6518d721a63265d82a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c61b2b1377b058cd782b36b694097d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404350f00e2d7136db8b185df510bec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc33e872b10e2540094b240968431ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ea8da42d5650f072b83a94cded12d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea227d095255c0825d61a936cb4d1b7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd15cb308753195c2c7812441a3c51515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953903e99c25aed2da00f10c4281f6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8d1a6dc2614d9d7742e4f294feb7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb67900a1ccfcc760b0cd0323ed28718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb401d7501aaa639242a3ee1daaf87c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101758b3bfd70471674386081893e9e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc0f029b5d95a010832bb113ea71421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e97a09edce90f12fd2c3698884a5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bce9d4509e399779b99bdd3fd724a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31d28d7b27a0d82d79036763b58daf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e73940ceee4a958e940234acc032c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739a9e1231298ac35516871cba58d5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a013282ca01fe6fa15b4fc3370a32227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95d8eda10ec4ad18fb907eb3b6a7de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcdd0811814a9ee3f2916c82a8033e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b76740e9fd48332192f2bb75a7111530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a64742ad7e3f44ff209e033898c0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33a70ce9af11f08f902fff93b4ca6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1c28348eb44eb7f64d9e315adb35433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e8a1d88de42d371fecfa8197a2df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc889e4f28b5090cea3169e6d709e7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d29b4f3a2731a0cb647d5f05956636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d88bde3a29a5289159fdbb4e324d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfced590c181847f84a75025f7016c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c3c9e0752f4696183e40865ea0e1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aacd3764c8ed81e3728d3d24244ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7933c6ac379dd03785675b4776812341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac0988992884e92deede50377cf42842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e50bd466dcf6e9554904a8e6066843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470f9e409c6bb9ff90188fa9cee14e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ba54d5db0d22d21b4586a63fbec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a135e61a6fd48104cbf136df02eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce8c616aa9d0b83a8a893efbefc8b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7960f84902d5e11f4b841ee40cc6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08513809f871c7bb9f5a375251a382749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f44c8aba7949cb05397882c1973ccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5d30d9758d5a22a59a2ec88ba8cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c686599acefd082e5c2fa7755f3b22152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27336c83e2b3b4b81f1008c751ed5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c242705fc2fa61fa60419b87c5643a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2433b41f2f2e0ed9bd0b8e41da8c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541245425be60470b1e685e1ab0510c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aff9d0a6f6e8f8647c16466fee8c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b733ea2944f82454a6ebcf98ff619558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65293c29ef26458896829be0395c45b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9df52633cb0a13485e35463f0a98ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42519ed5dd59e785320fdd5797c3b4c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e83e287fbc6c6f1076271ec5ebb00b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d92378ab89f196d8be765df00c1a7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9fe059c13ac79c9189fce3ae215e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab67efc0073d79d3dca3b2f7da29ea565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a185120e035c0abdf58723ed24904b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976392a8f21282eff2905e49e45234667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f566ee249adcd68a3e1dd7e1f0d4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9be82d662766b46bd86521a979c65f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9708fa199dd4a27ca001cb993affb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44222b41fb7a7a532a68e24ef4ae98071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4ca24a6bcf7792af52e317dcd09872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348c7e1bb9d5631dcd616c6d20d65af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e3c8fee839792d498358e01fccd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f170a7f00c8304c07837408333f0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221569b7c3c29ae9ab49c8d93911b0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3ad1676e505428548fa1f2d41a0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee138037644d8c4d6eb253028dc28af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550f4a5ff246385a90f0a2572e4524d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6271d2e7202bb900ec41fa7b02cfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0bd26dbd4b0540e26b87a03b3ac1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001a65f5c77342e2ee4ea13fe6ee02e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37b9a48be2eb8fc9db24ada45ff3c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4758d15f06183f80adee5936f3d3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f01f7ec47e80b80c4b80e16c8481585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc146e5132f0a233f36f0335c515864d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9052f3bd4e0843eeb3304a4eff31b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae36f0b16fc9dbd67200c49928cec5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec434107aa861bf984cbc514a605d8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df3aec793999f676d01e09c89e0fef90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>