--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -526,51 +526,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94429479052864200c7bcde9787ec91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14937e1cb74554fb29d34cb850aff5292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3149c18a3bf5d6557129bce23f0ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110e3b0e8c0363ced59d0d729651024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29366a69461c9f041fc15352e10c6a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2188c79c64f7e493b0341f9feb05e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbfd82d252654397d0c31d577583137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054590e0449aa43128c8826f775b7a6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93714064832d6e0c9d1c1423823609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb39d2be8fb649c0dc4a2cb5b95f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da03218e5d03463cdc1e6fa6521daa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a7f1ae899dc641818b04cffe8c90f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da452ecf51bd13c942a59a52d1ea18713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1f8af6f6cdd9ead3b6c9fc3e153f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ce514f3b0113a46a26f79bb3674015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79118fdd7608897c16fdd62ea31fed9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027b62fcb91969c28b734da4749eb1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3314496ee107e0cc7f5372189f70f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedc46dcc178569d14c1efd1c473dde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2f2dbc69806a810d042a2274d7ded20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1e86421232667bcfea77571499cd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf68329851ab79dbce8856b25cef1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36d548d4fdb6ee3a721db339b3d2d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99c8bddce0a7fbc3efa61e6d28f56324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08807616e586109a3cf9bb670dda93d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df610555067ebcd5f0f22cf0c211c4fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d3f0b940e574b9e4b4742c693d9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b19941ab7a4dbc9226b19d7b0ac4fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313440b3f822f7065d8f7d7bbb443429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d1641190db47454e240782f80b91330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a011347b804625c80fca85ea6857d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025fe1c008778c54d4a9c5e2de1d0fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3dbf29152dbcc0a7ed59a701214de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f046b3f208507aadad04edc2d274134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c5f11711d784f2201fd7cc733960535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22f711035b890cf6c90c08c7492fd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af150cb1445cc8d85d1c03eec2cde237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5ac8ddc949afcbf1896a44bced90138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4e010b8fca1791d8cb0d9dded84c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073ea9c46b76e024343a4382a58cc4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d71a42c044822b57042ca0f3f87d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130206c5ce5192f7c8813d3c9bf2d4ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46419372dafb128e6761726e6b30ce7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc773725b42a2e2a47db606ecc51a1d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6f9b16f9b62a59d92a8e0747b7a4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdde1ef6ffaff250e87e06afb76ca546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a4a42d4139b618f4ff91ce72f9f5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689379cbebb8b057ac353b2c0fb6172e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2b7932e327e297ac1069c8d5a772349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605a8c414d58af6edf2f6c6dc3550150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bc274c8d79b78f7cba3693de1b0ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea544dd304fc104d960fb38cb6879b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc8006f0e1a42f798681473270860653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149662950732671a2bb82c8363bdd8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68ce739805363477a9ab44ff67f1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f03177f43534363dcddee4bb324bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b31ecdad589e877bbe038006a164857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988d4fe48e8c72c6baf12b10ca28c3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7480a0a8be751405dd76d0772403159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b599c704cb7d28c47886d1f1f7cf9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5faeb7ac3595aef56d4f95e9f86db161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d79ba8f6879350bac3150514bcbc1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfaa815ea513367765c9f1c877289563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c8db55787a468055b488d2cc57c5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4db749bc75900c8ab7b2b4667050665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b41f382a70da35e278c706b46d618f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97a3c6c52808d4e03b465f499523467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd41a1c2a763c90debfa0a1a0e4f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc5b2e1725b191b96e37c13b72bd3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a42a33039c2975cc40e036b30d43970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf033355dc660959221e88e5fc5343171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbbe6dc81574b808fa5d12e1375d6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c65c6f1ea0d4df56fad15c1fc0d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48bd546e5ed455d2abefc6899ab82274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5559d965882585cf460474eb83af1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e727fbf72b42e6d013596cc3b11ba6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080dd9aab75d554452892217c880f2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b12f91c612e13554616cd31670180878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5f67281f7af963dd5b551b5b9626079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ef4babdcd06d264a2bb86dc1073d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65cbefe8c8d91eafdc6a523f076f0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b73ed02d89913e909befc5160b591182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984e533d0f984f26676f70deab3e65a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35471fd9bd02f7f6a36ec7036d2b174e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58309574211cb21e938159dba910cd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d36d51eb5e205396b54554015e2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2df3b6dc966884d662e23215c8230187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809dbda0249f0c4c52267ec5c41651b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a72b0e1a2c81a4fad0f49ae15c4d1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1ed5621c07c7bbf5fbd39dea0f3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976edd6291f4211df4bf683d5a0a71b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f11f607b3ae35fce3f4157d3f6351592.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ba1b95f55affcda095d0799119b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822a5ef7cd63155d195283412eb9d962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce42f39516694f8685f5f786ea39aea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf9e2707b394ffb1aeab06d894e4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c721832db914acd7f7a7fa553ac355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f831a530cdeead4f95be109d68ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2633b5ce1f1f27afb37e3c67fd8b1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba50f6efebf3c60ad8e69fd4688a5fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7764d84a65429a2d610712a9f85dc029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0070e5654112e459c3212186adfaed910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658a4d8cadbb0ef44073a84cbf3d6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a9e7a44b69eb27e860ed6e1c137712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb5e2668d5c6a97bf99f3d9bf1b35513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd98f97bbd4be2aa331f5ece574fd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5454003bf79238572e60e7a7d9d84b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937cd7f4f48998b1e272485c81b7dc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6e9a43c66b67d966f74805cbd06ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c43944c09f8656d3abfb63a1c02e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada84905ab4e8c7115c49f0f2788a7f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7350fc03b8aa13517c3739ceb51969b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b6eaa85c3d4d549bcdb4cac64c1c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1185415fed4253cfd66febc02757522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d1e924e61abff8b04035358faa13e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e07e3cb1e228d53770598cb031ac524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0394d7d90c005162f16bed4bacbcf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2eb57283ef32ee4b1525cde5882b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dddc91b12ca61ac561994bc2a52b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a86b39a05bd983a1746a1935883ed028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cea7894ddc440d1943eef6f8fde6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd66c259cdfa548030af5a68d69dec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791372fdf46588b5c4bd51a364bc7ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2580f498c1aa79c4ac7493f143fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa53c83bc1eaff088a787798cf100ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ec8bbc8c40979fab25bd2cce6de6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c927d957b667a667073e565939f7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb483275bd7efafbd6dc65d0f447efd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e79ab3a8a4380701faab04e76fbd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619bf55b9e1ae671dbf3464bad8168238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bacab80be9c6d72a0707f3cb61fbfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ae0428799a7d6650d0397de95d3a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43418610e64a9f32cb2d2a6b3a99e3ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf0b1290033bab09e8250efc23d98a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58319dfba3ed41c07aed9c482d58b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e7377dbc22ef0019b6e60abf631f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c7dbdaea662530a36d518080bf20a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaece387ae0c18425eb02e6dc55a9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0956d1e57190c8e5a781befe555bded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c18b14408a5fd9135b8fab948c2f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abec38f34f829b5604c0aca3648f8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a137c65950db3ad8c416960dd5129750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08d429b86dd4a307c776441868283a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0e0ff1173d8043dd30c874bf26b9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf377778f66577cc90c9253dbc3f1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b06256bb21e0b5555398880676d23854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a483ade9e3893b713a883a7ad61c8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788955598b6f00afe25b1c650177a84056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a11962edbd4e3c6f0390117bc3f43f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba7947634c35688f7ba26d43be8c5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c70ae115d43688bfa18869798c98559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d53fbbefc9195a3e7dba726d3953160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97180c46806bb670e1852602fef53df961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcb2daabc12514b340fbeb52f4b00b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba9bce4c05730a7b3596a7e3a5e4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e910de25ac112e62468e271949c0a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece28bc96aba7a76e385af717af8d46465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c11eaf10e1ba96a3ca5e300a691b3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d6b3eda907c233f7ee19b686fd5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cdbad49831758364d3edac6d5b02668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b99fdc3d60d3e50bf4ccfe488b94ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a501faaf054a5f38d5cf25052334aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29aec08a13e023e98b2051f18d9a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299593bc467e2e393494c59e41606e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c1ce319ad5832c84bea572d41d59e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0674400a9f00ae7369be5d5514e49f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533e041c6092fb129af1876dca2aeb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab07cd753bcb0b73b566b94b8479a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd7ac0af308b223ede0b8c494703e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ccc986320fec8d1c9e940b6d4f6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e32275879dc9cc90f5816883321b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f03ec05fa0d2706fc19a5318c131f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0eb3d8a77692d891abcaecb896dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be6cbd70785e28abd84cbe65ac931882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571a1d01d4a31c32a809bd1fc9b3ed883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085eebad820f3084a6fd3311dfdbf8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84787f86296cd60ff19078ff8919e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be9a1ca16bb27900cac092d8d709e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9286cad990f02170b8eba075db4fc3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa5942334599671a7a2a1ff18d2f0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06851123fa1746267653868897349ab089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e47c9290ca441e699ebbe50114d97690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a167186d368dac2e3a86ef564c7b3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899f3d61858dbe420ea473fc453110b92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>