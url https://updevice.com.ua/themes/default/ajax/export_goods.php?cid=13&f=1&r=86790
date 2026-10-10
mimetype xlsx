--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a61fd60eb88801f6d18972b685e521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f834132b53f13c1d245b112a523b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156f07550af021f415bbe06390d452a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fc7cfdacdcfc00d3afdb07c39398f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedfd45048ed5187ccdd01b28cbb9815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269baa6f4113adad46dafac26a5d89f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ede554a465c23e1697a4016ac1a1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59226f2c174dc8950140cd247fba8e598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090964308f11039fcedf59b0c256a69e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8144bcd5cdaad888b4d3471ece20310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ff6908e56cb1d3c0478168a1614311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30daa94d8f4dc90e2d9af84b6466512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cff26f3f4596130d6b994cbb7c854413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166820673964c9da472a0b09b0b83d3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913724823dca53b8aeca8e5c2c46412b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65e20aca40850b4cee5fd9c1fc5f4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c938aa6e2cb823fad135dd38c04817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ef4ea8fd59a1d8d80fff93ea8858b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ea1a4bd55452dff956775a79ebbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea4eaf3748e3a7ab660187643d9f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecc74c94abf012c145931e7339462721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a8e47a4ce31acc1e5184732129fe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b7762f9218004919f74123ee61c5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb856033633a8c21df55b04887030c2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ad16a8aaa940282e8440c9115fc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3857957fd8cd3492c8ea8ff2e5fb8bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e21e4ecf85ea8b21ec25ac67abfca927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86447c96cbd568f8a2914c22d93a0f7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143c67179739318fd9599472d034bb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f368a64debdd6dada44508f42d0871c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd75cf7e8ea0daa12f999d63b9e78031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c71f091c6e15abb096fb333d9c46e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c44e98f61907f445d097c7a946c5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21b16d7fc12cd59351c28193ebdf7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefb79577e4206cadab98e032a0ebf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a024ee8d928856886187cf8798192ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d987fb2281781a3be5ee0b7af335a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03cc091114046dbb364150a1b5757738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd8bc988052a36a33d2f462b44346539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4833e249367b075f43985a90a7d35540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0129e4c1ad1d8f8be7aec9434270541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e07235cd2861fcf5a13762b602bdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07f2efa618ae485974dbead3cb13d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a58e658e76beafcc9d297c0b7d39944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa000888d66f5b5fc0af12e09d2559045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a1d4f931c22f49d6a550c6017d45646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e1a7ac9f4b92609bf849ecf5f80bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e01cd57800890421f5d69b04a4e36e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dd7c6ad58def494caea4fd8e9dc5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeccac8221712257fb101c5d978ceb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e2ead97e19afc3fff9827bc4abe9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0412fb500619b1ff31be89ec6196f4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a5cf60d7807d55a44f83d00b28ef053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b971da0a58c9597854d7978600f8d9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486a6b2b350f33a5da38ee8963bcddb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199054ead072e610019f3cfac242e8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57d50f18d8f25f895e58f71c3f854657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c10a731cbbe019df9fe4bd2f313258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e41636bfff5b4612086522bbbf9cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c5e4b608206cbc44b804d0feea46a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130f390eabac34b6f1f55b7cc6d2de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf3a2eca829434b61edc936de4a1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ff48923f916a9aed562f032caa74d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f76175ddaa810a1f53a627739f7a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5742d5923381e1dbd71e5facdb81465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84cd5174bc30ae22466f7c6fd103a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd559701a26f90665d48c95c70f4bd8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a7beacaf5288f2523b3fda44346268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de498990cce35504c84205916797bea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e41bbd6b3cfa85f0ff48cad1e474570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ef589983edf55779df62a823747471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6736d0cff1678156be4d7ea7096db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa0ca7723739257afa7e8c46c692bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5311b09e2e1d3c7b9bfd02a53434674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8daaaf4e888286b9fae9b03eccceb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a02d88f621832ddb96aa4fcaa171276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f915bcef2afa6b981f8f48e8fae70f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea809756f1e1de0b189bea23505a0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265506da2bb2b6450cba0c715788f8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0141800b8c83e8ed2f62b545b49f4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfdc43f8aecbf6f30b9325241b898f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f60ae5be2d574c751f9ea5816244082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa455fcda7b8ba8934c20f3557a91d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5502dbc2715259aa0ad89f4aaaefd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f84db3c2bf3b4cafb567c82db1f59485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc3377888754bc6b94c88e3f18ee486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e93d652e0080c5f4d2d6811845b7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50149e18cc341a8c9b99d537acba657188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7abeaaab67f3eaaf9c4542ec92b9bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5d5e47c0e29fd285cdf10ccb5017390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa969ca09ab366300f5e7c595389c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b73a5e169e514609d9c337d64e01692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33030a7fae5f0a3f8bf7edbb98e6c80193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f77bcb6e20fff87f59474e558d67194.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eacce1ae32d9a676d109ec65275e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889baab59de61f2c9c6b22782e55e2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2345711c15bba462b276e8e30513f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81837bdd07cd6c03307cc8ce6a95d5cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d65e046bc7f567b4045f5c40321435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ec89ed55aa48cc82fd768035c9cec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b677cfaed9eee2839ea43b06784def7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d38434ce57f86f2d4fc2dfa499b918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e0abb2daef3708fdd4d398a2273cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a63c99a71c04c11a2fc5da211f816810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7232c5cd6320dac20f4190bb31c8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b65a546821e6c7fb228a01ba5f5b7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9a72c4f24605e34f2194001a7258613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caf4e08d0db4792658fbb9c51161ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21002e3c65d4fbbacf8e4feb5b35715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd081d20a38b7ab91509e6b3a6392c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981365f335887e39cbc04bc779a8c1a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea835077ca01cba36e989d971fd49c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdfcb5f9287952bc82f468b014e24019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72be0abd7f2d8b04e60d4327976bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf923f89f07f9806b28e490ac04f4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348242158c77a07dddea126913fd43222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91221420244783671e331d2dde2d4b2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b2ec1049da8e6b807fd412fd3d3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64240e411a970f7153647120c79aad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d6d5b851ea086799a80083c748a6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d12739813281806ffbe020851ae10727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8bad990af2463051449c3d918662928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740c3812fb46b4f60c9047fcfbe8ac729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14b10ff244324f16c42d3decc2098430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03054e2aea2bc01d7be199892345e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af285653eb49a259425e83e5703448d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310f9a385477e51dc1e0c4d34df763633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7428c6898f0c5b3334d51c2d30573a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ea9089b360eb4a9cf4badb14eb5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d9427a864512118bd676817bc95e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0dd68ef536ae420500dc09a5334c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993e104c5b3f445ddd4fee32ae8bc5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a84bcd777f47551506e930cfa553e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904572b206c66bcd2ee0a94ed30299840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5db9397c630a13f03fc2be2563e73941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857ed6b9985d5e016a95cdb1c1bd8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87252436542cae0b269b052a2ec45a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb732e082e6a745012f77bd532a0fab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9913581d6b54b7ff9de4aeba4254ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef215273204a411e87a38d9adc054e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b665d2d9f9c369ee2c582f2fce160547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4256caf48e18548b45608ce7a79f52b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6dba8a83d312190a720aca94a59aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a3d258518b5b847cfb49cbb4c184b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114490404cfac77e45b644aa1bc5ef3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f13ec9da6b45928e4f6bc810515fef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ceca8b6a4c9de5cf5cf3216b3159353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacbc16bffb5d89acf66296eb44321354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4403040e461ffbee17de1ce4ab4667f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ef834e84ff4f2700cff33ca1c902e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076f9cf65d20a167f52a2554ec75d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054c93e6875d11659c79c6cf8908a5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b4b4843fa66696e82016fb4c2295759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a6af75f809b3746e39e1fa7c76b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d9ed12ecf6dfd3e235379da112b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e34131328c1c080341a9ec500057762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2009205a621a1e79af436e804006963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d313da5c0c8ba21d179771b8dbd93064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025efd82c7db84e47710e0976d279d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222da898635eaf261588ec156428c2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2955bfc3f2e61d5b42f37457644b5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06345213bf14635973365e52202dbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf7a025f6551437c03cee016156c9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11229573af325f76df66ccca136a28d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaebf3e7f302fd7103824b10db1c1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5720209c9ea4bc5b3bd0e819d187772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52d1cf9de9ffbb8c5966367009d30b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae39bb856a99e209517e253bafa879474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59a2e62c62c6a974f6565faf0c0d1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eba703262f943bd9065762556b8ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668849a0f66056b3f26ffc45034fbe8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9b42f037187d9fb284d1a85a4adc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839b4347a4070dc37d4e7b892fe30d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c5b0236fabe8c258d61a3599678d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2c0476b50b22ea79e59508b9c5d6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9869aae6a5b582f23a0b466ec8c8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63fa86cc9e01dacc4f75781cdbd82983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfd0009bdcf0bef9cb2c71c3228d4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5772fa2323abc42a4245eb2e066e1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f873f296d87a5caca60dbb6c55750486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914edd214d559e634f3a986b06ec610387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fdf3486719ca130ed527e917a0b3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25b89cec74ed11efa24f04de5f8a8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559cf90963f148a92afbb8b4bf7dc0090.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>