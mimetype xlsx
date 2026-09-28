--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -526,51 +526,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071adce127cb4a8cc1097db6a90687e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952c90cb9ee77ecb4eb083caae2139c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc365e100c17e23254ee02ed7d629543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae180bd774708ee17c37c9beafaa8c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476de1e0d5165192ffcd32dc2593075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564815b2328f25662ae5b58d158105b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2720224e8314044ab7662436efdfa427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80039304fdf0d3b104c80558f02cbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91eca289b96198c0b0d3fab71fab4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9194e848e894e9a13282c1737878d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e18c4a9142d25f23d8790528b0e7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98506e667097ec5272c6a6b45121f0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6288787696ac15a20b9cd8029d4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4d4f029514e66698b8f309aec151314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd298a4e0474befdf1e3e3e443c637b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb693ba089649ee8966632ecf454a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60019741e7fabefed0083c1e1ef7ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e24ed9cd54b3ecde2f0d1ea206f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64c38074240096a57de2e5d879fdb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d7578783a5bc45f700f8b051d73020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c19f3c92b7d2857e7c316a8f9a20921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4b9109db606e6ab5ed226df82760b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a1239a1eb29e89a0a0830f28724a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60935fb36f7c3f701e971862febdca2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4364334d82d4efd458ded31c7575f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb4e8cf0d035e4f9e46d09f26417526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8654457e8a1a0da74478fe7adeb092227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfc1628d616a08f3ffa40cebada22028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063e996a594d2624504ae385f30f4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66042748a83af4004c1fd281b9cdcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec3e9c65c144ac0dff4d5b19d1526331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c6d07ff4a6fe2d57faabd4e03f94932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55323fe88697886156cb278bbff23b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6cea87dd2d7d4379df7072aa9dd2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56c71e53a6cd48ed820edc5866162835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561696da2e7c9e38dabeafcbf82d6d8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b77a7e2004259f1e904715e16e01837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485821ef200c22e532babd375d8a7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9abb9aa705029f72d95c452fbee1ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a003c84accb388d143cbb239b51f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14b25adb860851ae26ac0d969fd09241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bc0b8bd034a2c96453fa21b60512642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b297bb880103cb28aec9b23b73652fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe965942e7af6a281e89dd36dd909c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ad6a33f0ec3d64f8d250b113f54f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84210e46fd140f02fff7dd8016eee97f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8e6d3f0801a7622eb9ce8ef37547747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d923cd9dca2d46c3ce7744edfacf8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e10beef9ca47b5b903ea551d9456349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c8241dede7e49b08825e644afc3d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdd85b3badfa7079a1a012b1443ad251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba029ea5b684ffaaa7842ead10c52f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820c11cd28891aae2be957b8ca4397453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c771ff4d20ed2f66844ddb1a89a57654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffecc65729a0d127177c6f2bec0dd9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b92cc3c2ef038b1e06136a53777e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea2926aaedb5fa31c77480e9ad4b8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a10df8bf73e1595297821d706a5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5a618d04b6089343852e8f0ac65a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad977181c4b8bef430bfabd96bcda960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eb3a99b52e6f959a370ae39b2f51961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb446865214607f05d7238bf2f64eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5fb31b0da63e460763ba84c45102663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ddb148cb6e04d91075237c0e119be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08314ae87d7363e12292a0fee89783665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd22f04a083f56018f327df637bef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f705b57f69eb8fd7dd30e091ccbb51267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ef3afb24cff34da816422fcb8a3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae10f4283ad1a2a7ce0a7b7210faf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174da262178a1a03d042ad3d3d08cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49265fabe5faae10a4b262175e93020d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f157bee672b7fcd8528fe88a737d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea899370926740d7d3d6b714311262d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ab6e935a29ffb165daa3e5e3c28b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6c8f745fef0b121c027183d12292d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537643d8ae82ad5340ff0eafe4e054276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a16d49be7a3686bb12010c1da8cbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c342e03d42c35fd99053ed3665061d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5da412d6688def08d87127470eaf0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4194ff6c8051059981412b4363d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541ab576fa3fd8b5600567f69d0eea381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3768e4878108d01545eaa0e2e6e53182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e254198f704d1b47672a5548bcdf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecab46cdac84d3bb486ff6ad0638b9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbc2d2e225653f0a79f8a10cf509be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd2d9e62f22448a5f137c76ec9016986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a1e0681c779ab017276df7325138787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7121f9378fd14075c0a334d17628c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9473d02be7ef1f52ff08be859958989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e3c12cb3cc91e901ba6d3cc98bb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c951cddb1752917cc53e801b7f8e68e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17528200ff5bb92259cc02db546acd7492.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d54a6a5985c72c2238b2cbefff8891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e66f42f3cfa834fbb8604d27288c662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08035d5b8f288057954d927b81ebe5743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a4b3eb572e9937a7199f6fb5681294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387bf427140d78c6e8da8a8105793ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36347e04ae24fbec26b967a20d796f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c30b172b7193cc7c2b2183a425b05f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7fbb828d409ee1b49450178ed22b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f60183aff7daf028ceb4ede13e319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796b94f34733bb02b03ee05880a42d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1186b9678c8770270a13cb57851e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b57bcf5e1110bfd075c9856227d23812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d26dda69cce838143457f62de8a5f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00c173d3a2a05fdde0ee48d1814f8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6330b50629d2bce0d8e777708f8eec215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a4ae6ee5288a49cb5892073b559f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08afe4f4c0a1378dff25a991f2df99517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730224d9f83582d0e12441b147046a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9100b24e892278f55039bdddabf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f94e4496a3a124ad71e845deef961520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b13d5dce4084c943fadb63076ac35b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510459f5cdc6e2136cd20057d95b770c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9af9115b734f9291ffc1b79f18e90223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947ac1eb5cfef8238d5caad2d5dba024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccb2df41f66c4a54e7059017d54c2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c8946ebc53865626269944fb961726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac59f36ae36cee096af8c9f99bc13c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6050d0e372f0b4998f5ce7d3cb339728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c5a7aee0c7d8f409e415cfd1111a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7d3c475c615228463e6316b43c98e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b19d2a177ece937dcf5683f8a0083a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ac28ee559466fb94b61a75302d9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cb073debeadbb4f4656336a95462633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d29896efe95926d7531e34685d4fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7119f8f0b3a679625f3b59ba019d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be3abba325fdd8f4fd46e17bff16736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a6e87f649cdb2a90230ba5b44d94737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e616e3476b77952a3a3b05a09ba67fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e1eefccb03f0475b86eb4bcd8c91039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b587783d6bdf518cb18d3db7d224f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ecc704cb66e97c8501c3eab47942f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940efcccc36085030d962f6e4d0ec7a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8e724e55f53aa1a1bd11ffd86bd6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da24398e9d01212403409eb1009f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313218a8836f50acee643911b3b6320445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e1f69bd14fbd26d747d8147684eb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506bb3325251c8cd2b266410852e18447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c23f5b2987b2f929b7c3d722e1a8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f964c9b5f48b028123415e72b8909749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574546c90ef8743b4cfabd5d23f72da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510cb77610fa9f66d39ea032334423551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3bf50b28f6262d888dc77052754ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b1c0854545329b5053b5f2177a10453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0c59e6947ad6773f1c2ad0264210654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15da7b39452ee40d8c74b8ec0c3a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f6cb2d91a37e8c5e7c508e120d29e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9618e82a1bebcb3fd30859aba7df68e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319ef554efead022a2f9c10282d8a2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff884ea0105ebc0112bbfeaeb8d6d46f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d3143eb9cf5b19810cdddfceb12e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44cb902f118031ec9dfb7a3f2abc6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730dc22d26d8d19513ad7ee8676327962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ba1cefe856e937aa563202dea6d1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441719c3ef226916939872fcfcd191f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31cea913998993e0282bdf3a6cc60f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c039bd81057ca138947a007da7a5d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485e59d07ee3a566376a6ba036ab34a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030012c473be0f8e6b2be35ab0bb75968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ce06667ece7ec701b86bd39d1681b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf228ebf32d2094d9cd029916e78f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a11f5e3466d1ea57f77f91349d914771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c8fcb55c549a2a0655a4f9baf709472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e294050cd2b0d044456dd6e09de573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b4658c334423ade97b2f625e4d09c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca4fc9e8fea511ee6f15cd2ed310b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9fd85a586d2f025d942d853c05d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc877069c4667ead81a9eda26f8322d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c41d7136b0b7359c39e5ef8eee0c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d47418cb43ba813491dd2eb9982eae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa76fa2ce9040450bd9bd48612e05780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c08561ae49bfd4bb32d8e0a693addb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd5d45a8bb2f38af08be8e4f8162a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72037387726e01beec644defbcae12c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566313777744af5ccc99e502f1d916b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e351aa2e8d3e9445a568afb9d6dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11629a1f0b0913c2d69667267aacf7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc202348fee7b38f93d5341fa699455b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021368b10883aeedcfa9879eeeac94588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f0333eee7613249a4c7a7d6a475a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddfbb05d1b021e5132766b822bcb0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b606af39ea0bfd7c1625f3cab6de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67bde794f9c1f30f73dcd7c50ba5ad92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>