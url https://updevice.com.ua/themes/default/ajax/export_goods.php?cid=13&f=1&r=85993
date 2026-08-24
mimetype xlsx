--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -535,51 +535,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83c044cf3e1f9802084bf03b2177ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce248d05e3eaf1d16217919d4bc7982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986475068a3d5831033389c196c69173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071716418ceb8ad9da566f9e9572aa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cec0ddb47acf3626302b67b5ab3f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f687bad92bca90399c842194958ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5025e8bd686650410daf1d308c0f3907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3f87bf35b1a3822d96d31811642158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede1cfe490191e13a4e3ee7bc984d399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef15c03d7c32a14c0ab7da187ddf9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd6ddeaacbd1d86438ed2d733084611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ab84fe6811663f4846ec18763ef4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f65e1fb54731cafb422c0b429889213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ae913f56ccbd71c77a0d01d2a6ed614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d52558d26b7a990005b42608640d5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19cea52ff5e038d23b4fe5ebd00cde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d7d38444138de94ebeb8d9605e32117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f7cecf33fe3808654aeda0b24c88b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17903a189327d75e12e35006aa9b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ad61d5c1e3d016db38958317444a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be6ae9a226bbdeb1cb8f59b18f079a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9954290fff783998ceb536de3d02922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb49f9d7d4a37b959d06b20cdfb2fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aed1897f08d89e2ad9f168c9e8b0b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98793b6bf50650e0d1f78042b6347f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed52fd11d738687efe7dcccad4a06e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbfc7b549e45e9388ca02b3b2a69ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e08c146eda57a226678ce1e43b3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f74b3ec561e5920440344b023f214e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797ebdf35081a65d051829b32ec26c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaefa76e81d533e5a6422090fd1e8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd11c554cdf406ed0622311238cb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078990aeec1f9c54981278c28544e5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1abb9528f39824869a24629b4570fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b717e1a974a325f6fade3a853bebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ddaa2c8189d8aba7249f64564637d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766392c587fdee825802623ddb64950237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81aca9a3e2b834f6cbd82c051a3b0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10df800a5b729553c16ad622f4adab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdab9c35960f150103ac85d69eac8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad55127968fce80df21510a6429b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1fa700bb117ada7c4629eaaa868f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ff6981568e8b92fe937a5f9aef28943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827420f7d3c9e993be9ad6ee3b6ab4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ede8d5ff4e8294efa5f19aae30c9f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb536b763822fd64e45adf28c95ded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf25ab2605aaca9f31fcd38ebb3f15747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3bdbd6b4d290a73bec87a9f0cb3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba6c4e6e63e46f5bb42c0e402b05b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c555be9ecc0acc1bb459b08da54cfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbea3028bd5185ea4295b987479e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7df7d298956c4182878eaff0f9c3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e376741661ed8dc2a926d52b7cb8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcfe319aa53c18cd3cd25a804d476754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a27ef04e8f8863aefec7911e40f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e620a8ac3cc3dcc21ba4bc9705862c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0f6e5a4d5f0b5d5ce16a3108c24f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc7ff4f31f675fda6d1b24889aad0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e640b47ec1318403ce10f6fae705059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b023b330d58f01ac5b2adb98857b0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825681c8ad7ebc7afe9d66c330db9a7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74235103eeb8deeeb15ef106d5b9e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647efc2e3013b2ff9856e862be2ac5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3885c0292cb0a3348bb2efd4516dac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601ce713f4ecc12818ba3371231751465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e74f7c6d25eaf3aee217a13b852ec466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ab1ee3bd414ae7e9de0969b0e3da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ca3ffdb7425510791ae887d2b26b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a11f79458ebbf6a61596ac5234ac269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad790ddb396d5f85c68e3f59d026236470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a686515601be3dc66074c97cea6abe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d0bf4a58280a6c8c375df3abe16172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c48bb4c38c9f2f6a97d11b3b4fce4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163f7ccde1cdf1ec71b0119783a76ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd114b9cceccb95c86b5954d83e51475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd1df236e6c7b6333ec4d044e670676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22baa0c2a847e7797c279ad52603c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c463ec0234b1158449f95ca52adf67078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4b49aeac0c7cb5febc5e1e23d0d6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e382186d1ae47fde6d2ace9f89f807e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b938c50d00e4996643c7af1eca7a4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea81a3e93d0b713faf560368fa21e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cad2603aa7693cec60d9c214c9e0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468cdabcd6faba7d20bbd328a5a937e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835829c27b75a7ec43a46e8817dedcc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4222b1e8ca0897f6fc360022ca41486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fac3dc6a4f9b5f84aeb5642cdff3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b7f97331bb0e7ab55b56b0cd2dd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28dd8d99d37ae7cf8381ddbb052bcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cee0d11419558f05c685f9629c829290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ab1efc1241126f54316615e39a3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f2959f97257f76871a422a454b31092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5bddf053eec71d79c322b3cae190793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d106c60eb3d22482803d619ecf46b6294.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88778c6bbdea1505af214cf14fb30e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98e7f4854130cfbddf54d0e8098fa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71550805c15296ab05b20601d5edac73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45fae0e6acee7d302f938183cca2444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f442b31758ef32ccb8998075859e065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a6f9b15fd75e6950ad65e7244fea06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4143cc7d92ae0920c0adfefd8a9cefe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366cd75d7a6bee2ae45f572db8c2078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc44d5a6cd1047410c5b47c881d88dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b483a4dac6738dd66b3da9858e2ea610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f20f540499b825586aba609c6bc10011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eafcd3f5420f838472a5ec1e72383212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c302361865cf8987d9d22a5b8dfa213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1177a8d4d077bff12a0f9ccb2c04e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fc7ce075a1e8faa55d23dccbf715215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2330db7e07ec9f79381f924554d4aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d8fd5ffb8cdaf348c354345d464bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922334c984edc6a1857d977c53a6f5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8d86e058cbef18280b08a5d7105a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680cd6d26d6f74e3fe625ca81fcd05d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd95972e9ab6b156a9325205893ac4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bfb296a2772d31062220753c6e85e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2337696cd12af7937dd0cca0a6802ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c719429f4b5593d1d3f342220bbde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798b5a853e615e1dfdbe1b872d5d8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c66cea0138c80c9b2092b2b642b1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98ff418776d372659dcdb2050bdf4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a45a6f87d3884b87e3069fc396e32628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d89fa8d7305db9bc8782d66885eb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c69b5892aca553ed126116fa679e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806e9b4c8023b4d6bd2167c6629fbba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31acd94404b81dbeb75b93276c64c9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07b3bce42c755b21e2d4802f84106a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fd4fc758452d4d2944d8326066bbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac55fac907ac2a5344efa33450bc86d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c5e9592a0710f1cca702423c3443836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6477e94e2150d4ea866b02d4d16037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601248d844ce5a7dff2316f40a8e25638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aac1d4d19373525f2f4eb4a3ecf1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19fd53ab5e52f218c055c44a2d8e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc27ae651523ebc3332292bffd5c2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e6c02da4394ea9741e2e46ecad4d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241179f43c580b8925b7875621a6a32943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c5aa48c8e5fea9cf710897d2869844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fcf729247a3d83432cdff9eb80a7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eddcc1422265b84afaa4b66bbd03446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1def2cdb89d5f0e9a8fc12ff7a2ca947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec8a7abe8ad7554d5a93381ae10db848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637e9f92c37bca59793d6e35e657c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227efc14526010f51be84ffc3226251850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbcca3dae3060b4a5c2d02c695561051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14f050fbd284414b188d1a5c0921552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49c270ec7b1414cf63dd514625057153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baff76a932420d15de9bc8441f87dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f492c2327db2485dbefb916f7452f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec7fd9ec483a7b13b7cdb086a0ca3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c67e7f6c9bf076ce452b1f1b957b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6b11307e70be9a1756f285ceae19258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb3dae25152dc9d4ef9f88e5d7e4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b7bb065392c87a6d2c794d588394660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea072294256ffc0bb353613ec448eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28192999043474f44c826dc86a9ed762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e0346c7642f242c0bfd71ca750df963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1afadea269788ca1abd1ea832cfa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f45ab3f91943dc0f1f60764a0e58265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661290047c5c024bdb9a2bf64d57ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e7a2fee3c69f003bfbb0f89e6f3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34073ac8d5d36e3a976c4aa1a2f68b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af9314577f43261a22f8f452b7841369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05fa6cc346f0442c8b9ebe2df7ccee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11470160934ef26803f6eb42c80bb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9acbdb0c0a84933bd213478aaf1f3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049839d68c290a877be36cb6aa3d2d7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0ab8c53adf16113098da065246a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d030777f417c19a450e7f511c2d78d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3f13796cddb87bc392b469c4c257176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60737c4d0865fa627db4b76b3fd41c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bdb23b74487b6f3186e2d7dd881a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e2966458e28fc2d5acae9fd4550d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9340d4669e101b58ed2af226d8eee680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ca4f4551941b2768017fcdd6d060981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04050dabc50192c5013e77566208466082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7c15fb23442f7509c32e87ff1890783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e1b49c359b38ee49d842e52db41e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0d6ac55d90d896cd003003c24355285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa51034d5a5c273253d38eadecba886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae783502502fd942b315a683cac50c3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2f7cfc7c0ddb0db81bdb67f5828b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7aebe012365b2baaafa7ac290b5d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b3c9e7957f2e2390e7b39ba7a13090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a42a72230075b8ce16f58d2b9fb6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4aa9809fe18cc354d0ccbcb3a4acc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7884e58b2290bda466c4eadbc07a2ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414d9eb0230070fc986bf8dea1dc45094.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>