--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a4fadc124b84c27b3621eb2fe0ade1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8cb990a23b8e1dd0c65763fe724d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e15ca424fbb21366306be1b67042993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a62763c93fce718ab15770b4151b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0eef1b63fe2ad5f62d2f88c45bd225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c7260d5607da454e39cc370e208fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b4f17937d287745ce9bbf161dc0817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432748e1ffd4e43b4a182d6248f338e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd13826729282f8551c495cfc9c8ea29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb6ad536aa1b9735238c371a32f1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00a4eb01ca303f8afee421e380b3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c53cd0bd9fadcf1d5bf8982bb67c3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf740565f1a3664225b8dbf1e49b0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0d32a06bd86ba9f8660932cb0b84314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e42cca31a2dc718d31d845cd24724c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79263484b57c56691aa10eb88d5cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49be357e1b5be48bae5234718d509ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9415643468475908547fcd321eff718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1821328b476502271bf3434a3edd0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a6e40f6bc1af982e9c4b80d29919920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e8ec83605d1c82da0aa1a04c5280a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61989bdd558b6f2f63a7f30c5556dbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aebd426dd702da10e5b57201df98423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec05e9ba7560ecbda6467ec86185b0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94346e3886478f0f05ffecd99c6d9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271af2683bb2fb8917c030d3af31843426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bda1f6058220cb7eaf6a1410f29b2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741796b7f7c9ee9700785419b2d89b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb294bff2cb0bcd8ec72b5d4b37acca929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254743aba2a6b6b4f4ab68c992b3731530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe31ffab448ba8aab334436dc7b10931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bfc0972169b4c99e0db58ccc8bb2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f221ddb5f377cd3f8484bc1f1f91c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dea18a0b593c14859ccfc262b339b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a57095c3cd0a2ca068f315b3419035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347ced59ab6ee4d6c076e203cab6edf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e28a34e3ed093dc5db6bd86ea1a9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fd224a805bfdd2bffeca406fc7b8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d3bde79e1d90d40583bbe0fba36c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70358e309fbaee9d0148b77b5f092140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4074239e69f14ab5d00df7b2a52741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ad05f5d1cf55966e1536f9f39802a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4ff74c2c6d3aadc64bb9a7781010843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17726170a8b58b850a2f00648e8d35ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66378328c53fab99273bd7b6a493189d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b3d2910b9f20155d8131c71a6a6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce23a633d1abede069a01a93af0d2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feaab34d5158f4524dace55862828d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f92007766532656a71166800a72b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df96501c2df91243b63476b22e2f3a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369628a3e65fe5e832e6c31d547d0a7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e968deec37e11b04731aaff4768a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb120696967f3627a74561cf17b3f5f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ac7ca980289869ca582907157e6d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09a992f3d46b99f48e2d731f8e98355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc62c163cd61d21321fa9f846038d1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26141853ebd2e23b55a6e89ed285b3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b8fd6def30d605576a139b7c2f80258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377114da01163f581f6aee510597b6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff185bdec7d80451f76591d27fbac160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b0340c828a08c25dd4d037a9ca80761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1eb22a5e423d3567e35ae4333c27f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2c436966b621e933996315901633163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf75ca386b477185b69d7b012c1e1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a34498ebca4e39f615d0a1cbff767665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf236732690fe609bea7e9b4253b6a5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9376d6c1dd8a810098607122d426167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece75552fedc72de5fe615e344e1f2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650ab3eba6c0ab386d46facd00834569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85ba11230363b67ee5f080972e42a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c5feaa9a6da7e373b14228aee191271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bcd454e60de33b733d5729dadd48a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacd1c463855ac6ace2e8780c97d07f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c268ffd7cbccf51ea0ee67021bc6c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd153fc444701b7d715713d799669a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9491dabc59c7335f70b4ddced65da776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c082a5485a6e2922ae31e0b919c9d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad0edc540dd9ce667b5ceb9a65699478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b21624a6dcbad103fe95cb71ea7f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa5641790174507f330bec219d221c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e41ee73ef65e88cf956ed07689a01181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c8a7611f7d626b59a21089afeb84082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105d2c1704420356c14b67eca18910f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131698a8cc945ff77cc1f07730b59784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db44a60a58c1524100ab9a78351e3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b8e7f3a42c509c38138932c4973d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1470a4131444712737a3d4e6d62656087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274e2daf02e14ac8b0fae48739d2fcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a44f49852f4b458680acd419eb2de189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b2b6cc19bf8624f4756c3c5adabe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce6382f290337dcebbbf1eed235b8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f2bd68470e4b01ff14f02d69fed1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418cc35e3727125f8482b6ee1b1ccb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b65c7c7cf64e302cb711f3f862cb9994.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de97125d6fc54eb4141769ee2495de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eaabddd2ad965ff698b9b313092b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4d319d72e5fddee84102f13338ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0760d36288e4baa510693db0ecea884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eef14fda5fe91ced3f1755745f6ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65e4a068f0a5c799ce34130d02a95b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb376e06f51c9dd32c5c97aa2617a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed173742b68cc9dbfc8dbebd94736cc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3823678fc4c6d8e2294329be78ccf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63429e34739d784c1bf226d2a599a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9c13c6575b8a143604a38a2af29c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529f45356076c60d20d6e106380ef1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdbebd92a2fc28b8ea957662f6ffa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ccf974eef61770872b1e7d286c53c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c67f9abdc62551d390fe2caaa28d8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a3d8de37641350f6aa201df1ba5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dc50dc1986aed554c8ca7f8c4864517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace8abaf36b389468cb6ef7ae4c922418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe9fd3f2ed28d35849383c83a9d9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0615df88560781cd57ac18205754a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c8e6afdb763cef52e541c8ee77a9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097b431145699e43c7aa48a3a1eed122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd76fd25ac8870e5655f9e7a34592023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda4208d8635d92dd9a4dd53fef9ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783166b4495b473d4d271c9f1351ba3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedeec6378931f3f36b10d0fc8533bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110e5a917d0676f5e3d2ba9989512c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555aa38f06dee647d74adab8949630628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649077b52b566ffec5a45d1364383a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c15f289ce262e5343a4086a01e5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d75475a6c66daaf7a57294858493b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22867f96e24e65430ceb6ae3a4413232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed92e0a4e304045de2a9c047ea9835233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f7e147fbedb68095df6d733f2d07934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d62e67049ce60095e5dad6e356e07d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e69588a5428288a953659addeb196e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f1a4b5ad9cff53d6ee6d8011ecb6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e453a468db6394eba2095770fab5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590246e4b4fa212543d55c8be10fba7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73549521ad9cb77508ac4e29941ecb7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed947679f439eed298d09ab9b29b6de841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa851d138747f746e93b3eea3f28d77542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416088cad9f7ac286af0dca7db9831043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bc364a3ba316159152aac4295935844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb6041f6c35329ad5de22d2ffd9d0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcad833129cf085ba705d73a3cf85b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6851fd44763e30b7a416e3d918b4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a5ceee85deff42c88c6141fc4e40648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86215f556da8d3e123a9d5f47aa49a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6fa43aabb8ae2e6a25d81f769b83450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6707fc3ba6ff2371e7427ba05a47151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1edd6e2c5f7fa81d4827f6a1ce853152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e123db46b5fec20482e634de02da9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225102fed671bc9cefd21b7b6e2772b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c90f10e9efa487aab4ef39f3580db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8bdd645e53649150eb4ce442b54c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a506886f76691cd53e087461d5b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd72bb3b2f77debd9b72c3e572d7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a7c2bc56c2928dd9c7297a7e64ff759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbddcb8cd55e79c4f3da1457a98892960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b87d24aef7330a09eeec675d81e46e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7321534b4cbd7aab2212399b1bd41262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdebae58fbf722793e989a3bdabb7ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e06c301bc317fb0820cf2ff508f51064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8830370ea07e6691cbf98ad2b6b9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c146330de65377e39373f305248f9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a8947c303aced50fdb66e582251b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bdad25d18a2ae15e7546e90cbb19668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65256750d477fe63516e1ebc10a9aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb662cf69ec10e59cbd1c603119af470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64021e06b8f0a1adb2e66952e05ac87171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16855e207688691e60adfd8b85eefa1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63347e42006bcec22478aa61fb26ebcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19630f4a6d5b6a9a8a2a555ae76ceb7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4bfe47e2c9a1e9c75325d5303d97275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d52539152c55c9ef8c04e9159e4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474fad6aa5c5bab8a7434e4c3396fea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617149c0a5e90bb3ed6f5d3a07484e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298868e994b4965a3c24d713683ca4a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eeac6756e8db9ff7f4769355676ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff5ef6ea7792c1e770a4ca0379495d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d193319e8c579ba13c4c112846c96482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684201b042df3a76fd30b00084ec03283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e3bba64e2fd48e6fed1475de7c1ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414323d4c369d39cbad77144978cf2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8ae1b60c9d48599948d133fefb3c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1652b2fbe1842fcf872c70d42bc104e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd3a986c833cefd52b1036cf8e50d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0bfcab5d9e2aeb920e234b6741ab089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f8869b3abb59e9de4011760f1de0690.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>