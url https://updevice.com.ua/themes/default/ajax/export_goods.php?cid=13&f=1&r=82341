--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -526,51 +526,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908729699f26e7e1d5850b141ed5fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe53aa0812d6ba8749539e47cba26422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ba4566e6a2215127bd873974f4793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c5af1da34f4fab5dd524a72658934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb4e2d044fde759ed7808923508ea25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9731ac970faf12d4604cae60a14f4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889e75c8983df1a8aa31439efa11d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb7c5c1043f3e3031eb1c5377dbe7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164184212c5a7a057ad1401429de7b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a78af9c0b7f988d3c10d1649e9e1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d5ee960d9cc3885c63155f23d8b1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439993ce1f83b8edea4ec318226916212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44439812faf4bcc9c99b86a430493513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc33befca72a670eec49e9da758be514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1fb68a0f35348005b3c4ede80847715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033927d513e25dbc87346c32ac1b73a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f540b2658969472808cf8be573ffe217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3db5904b36e80df1faf42367719318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b841d71374a473ba341fffb044ab3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe738240da4c646626209f16e35b9db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76d9d781983079beb9b4bf0494680521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef666f74cc23d99a625c8fa2d602922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49815ab865aff1b03acb33f0d49c41b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f9b514b7e715a80effbedc9acd4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf686f2f0eea1ebbe0d14cb29318bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbee4fc3bcc3cd5905f1383789c269826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381382da03a32f2c8f30527e071b96cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e8de2231f213cdd0e5130d792bebb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa52c3cc671d2adfd1c77e6b38c285029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884f2b36468146d3676cf227f55f26830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83190527729f2c2883ecf82259b8e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e9cf75cda51ad831fe4dbf24802732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0c7499e5781ea4f1787074b2399bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27828a2d5f3cf8a9ffe0648be80d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f94ddb51e0a408231a59eaff6aee635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8d3696387d60fce8b338ffea482d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ecbc14887c875b06ce11986bf4d3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa37d730ac054e1c829ae4ac0dd84138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366bfccb3e84f7fe20abe10b03ffacf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aa15a4aadd6b5f0ab928a71a8eeae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df92137813ea4c383b2c69f2eb4d8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20d9bb965c823a40262d839bb15f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0929a7f16dc375aeb5949f223b60f6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813014c33aa34aff1eacaf5a50400b9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0a03dc708e1e3ff40a4dc1d05851545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0c249fd9e133bd0b485a4dd2801ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a32d0ed4ad7e1c8c81f9dc7431aded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a6820a2317b5a86abe22053242d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e519e5399bc1727903805d40f4b994a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839486ccae8e0725ddda29ed121a59250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e6324de4334f2c90f9b0997f2d2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f926d2d8ebbbbe45bcf1aab8a1e9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bcd997e1491c40bd9c5ff978deff153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580c191ef05e354a8d2ea36115db0d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf1c60fd9b42dc266d0607c9bdddaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217974fc6bd1430aa8c53e4d01e37d4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff229f2e04a49fa6f0ed6e54e5162b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4613b9482ce08d5f0858af1d2fd8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f40628621898599976ba6dfb287fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b085fe4deb3277f098261d23c5527c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dc0e71e5ee193aee6002695fe9b9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668daacd060fbf7ef836b3e01e5763a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906cd80377bd8df521dd697ac9df0d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06039bd48621de02e6787e46adaf02f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800e8b0237c772bbdd4e28358d06d6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5dba95687af4ff607133a1b557be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc3232ce6f12cf7b3593c88c22608c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640805affb39b230de7bfa52384742d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0bc8d634162f8631dbf847cfd43469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7597570a1681948d488072f1d6890d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d79f98e7895fb320b968aabd5e5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e8b01324a1d0c4daf1e4387a740172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c6868476ed47e4807b99ebd04f5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92fa076cb62d7abe754e9e496ccb2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3782c2117be9fd8034bc30570375075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859d9a5c11bd350baee45401131995b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d493f66af9d2763ee584aff183dff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d000c7efe5106e3ce4937d26582ceb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6446d5c4eac89e161a4f419ea443979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83867278808f74d9144eea956ae37080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a7448dfa3a0be7945850923b380181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9819837c6a4fafaab603d784fe1e0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f6144213bf634aab1c8610cf1bf9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137c326d45f1e3415df2f794beeff8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288059ff100bdbaea3895a92a38ee71485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca004b2b2cac8b37d7fdce2f52b91a3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdfe95d5593ebfd10529e4b29b56e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e6d426ec60cde3fbcac18e0b2b89f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ae13dfb2eefb01c1bd8fb5a929fd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf5fc20bfa9a5de296d85475f3441c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69456615457b423d226c8fbb9acfc49c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f9cf0955949090f060bd5c6020ecc92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4b0f69b2397ed5b72583cee0882e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c16a41ac1f6e52ae79dbaa187b39da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56769442f287a6693f54e4ad971170863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05d89eda7d0a27ed16f428310511b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee297441d9b151f3c9f0b96a27ce35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdcf03872a5aef170e64acc3197cb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b1ac8a976425da202f6a3d5624b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ec9674d72e15fa5decf2f274ed8bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbccf8d366f2049ece6026f6ed80b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f95fa7fcdf602b3d13cefecd680d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c45314d7bf062627b6d8fb4761d1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db051e00adbdf66b9d356e8b31b5ef9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff8ab5adc1f731ef2633fd7a3aaa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a22b174cd6629d2ac8cedae00714e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa39e2713281bb78c84239b01cc84215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f758554da1875bcb344c3707f832716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8049188e7b627aaa6f73180fd33b21017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1f8c895b8e54d384f4522584b2f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c3365dcf01393e82550a71fc77bbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e7462fd0a4d88cea9e8f908007cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd82371e97c53c0e067054aa53a52f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7a663fa75a39d139e70955de6e7f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a739b3bfca4f6d43ebec282674487f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88edda8ae41d67815039d129e16b6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e7ee0677ac17e58854c17a2d22aea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed94143828ca48946fa8c47a22f18926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3887e9a9183da4c9f0eb75db94f75fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b88b5b6f729d888b7a46f85cdc52bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcd3b8c5559305aa3a2e5212e6684929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e90c845902863e2fb366c0989dd76830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfad48962e9ac0930b9429b9f11ba631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361b8ac64e793884d18518f50bee89832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76221288f910cdabe4c4a2248e625f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8fdcac85cda89f780e6cb6a6677ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf107b25c3f616c887f6bae3748b1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33830cae300cc7d03cb97bcbd451b21336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed82a1b1ac6c93937c51156087b7d7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2dd298078c6f4a17bdbe02bd21c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81adafc37d9087db97e7bb76456922f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d3e0a41c4b1e30cbdbb395cc7ecd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bc01e03315f559848616c2096b53941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b266993f51a1c60c7eb232645a71b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e4cad4fa931acebe2ed2c7714dc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac596f0cc9aced039b605c8c82c30044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e05d34edc821ce252796b6645231f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd4dbe109737343c02c2f5e7d401ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b593e242f3eb1c14112019d05ee847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796b502beeae0b3a1afd9ad13c0477048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0427888d1d8584423a4a6927c1b8ba249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae64a4a163049c4580169fc7c4f3db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf112682a63e95a11307804f3e4375f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf7b0824f4ab0c5d6d068a2984ff4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9696153cf636a1c7a2ecb7f7dec8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3482095e617b281a67b3b53274aa1ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542281744c68a1c45741be4152a88d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718155d5ae76e3667c668e13ffed7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513278f237a0f5643db168e5c7bdaff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aecd9d2922403c7e7ec8c00732dfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe83385839ab91c06c91108d5ed3ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239dee235d9cee47cfe61c59c6a02dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a106502f05586290bdb82cd69198361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f4b890603f22f9539f5752bea44262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff1e142a6dcb435591a30ce01515ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d88ea2b7a357ce770d98b2bac902764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91606bc7ab51513819d4358ccf58b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d14f55c93f6d3a3a5a9cf0ace0ec766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb2f05bb4fe986da64fc8bc874129f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923238d20ab85bc9eda6207d524ba3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd39a0fd630fb6316a983331fcd36569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31bcdc43dd7c8b8a3237513858c2a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e1588e9cbee5b19a22acfe51299a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b89bd4729e41eb48a2bb4c811d4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bed3bc0a8ac4d8045cd7503de039973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b6aa92f0b56a903d41291582385b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8aa0655dc25527e33b843c634f1d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d326fa677b6eec7f78f008113caf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73ffbe1dfbb111d5510bd4d31e392b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec5f7043d8b813c54bbe51ab9ca9ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1dab2fd813ab4621367603bfd236079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488a690a10c510b96f63736e679ad1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f760c92a84fc0e7953756e13031f6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8f300f63c4cd75c41bb73d6a6824d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b10326b28518193f696420c4565e2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61ba44859473cbcfb5f64127739e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45910834743378cb679712312b04685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86135b9073a3bc15489911eb948f831886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068132205bed423fea514f8546f477a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7edb9d1d7952d29373fdc19deeec9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeff7b152c9cdf1c3cb9b3b7e6381989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a517323fdb5fb112933f991b875f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43a141e25c960a8510da9dfaa6b3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb5c0a72ae6acda632e84a0072ed8f92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>