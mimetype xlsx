--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -526,51 +526,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc346b233fd4dff8535ac25ed59eb4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dadc607c4a5c38646a4515b2b972892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023ea8fe99ec897dfcd08b05aca76de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42429c305f1f5c719f8788787aaff14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a6438984120de0aa0ca7c3216b50e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae88edc86ac9c7f331c82356fad6e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facce7ebab67caf133d65bd23dda54a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bc71ceab758821efa6e71679b9a128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c119526022efd320d7a284a16e8fe959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e3a5b02c5eb86a5ff8fa19e310fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcb468cc0d5a7bd5444071e93ef24e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797cc20a182b591409e1172286518c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93bc07778fa3e6e6585d5dd77ffd5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dffa5ee4419b6c3b0b3f2af28ba7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194d7644ae7a9be5c86077093f5e12315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb865a8c6390ce60a39ee4ab671202ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112180608d264331376788eeec3b3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044db886de978389f7656a79fe0467e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4458d43c66dc412d0d4b98c676502119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590694d680c5d37ffa6343d23496a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54895eb9dfdc6659fc22a949ebc2d76821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acf368e371f5abf9c00e26ecb85c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720556d8d455112e582a97cb539af9c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9c159138e1fcae6f863b1abdc7dcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773cba794c580e5501f61a43547392f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84c8f6a716b001ff381ef5db608a9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73fd256e6a14a0b87ac3f7b40ce3dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf427e148f0c31885d45ed39a6c7f6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d5f4454a5ace68d89fc1283ec26d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915e5069bfb325185d6d981804bf8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8584cd71e33277403227fd6659ecab531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f6d66389a7f51f179388bfb24e3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70388add2f62b67c8539703ee2bd3c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e366902335c44aab8d4e5718e9956634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a607a8550ed09085310aa7e06253bba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf231b1f786f5d44486a0885006ec936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c577698c92525b6c96f19d331d88bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068634294453220778560bddee62300538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9adca56b8dcc92e84810775e31836439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765620b08f3c870ee24fb364d35e17940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5aedd532e5be8e4baf6fe2866b6c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc11ed40339d295f106c2fae58c91442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a96fef7aaa497fefdbf385d82c8d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f077ddce513ff4e3214f29a6c547bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d42e6bd4a27ab159566a7a339a73645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db7037b2583693a3cd6bf84ba3363946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7aa33b1f7e401300d3a0b0cdeb6e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf0d7b070567db16ba5799ce743f0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b295be855d22b46043716e9dd45d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2136645d3e80e2e7a54e6f41ec8f46650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa443f633876aed3676374faef5f8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0438418c66ef561e5ae3f89fd286452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551817e92a98c10ada647c05b972626353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfec6f3a6f7ff0d99201d7f7d33dad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4acde5cd46119ec77db5172ff6eb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082720c9578841f695b79bbdc3d6211a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a89bffeba17aab448dd0d31061cf4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30101567facdd7afb1c658b0771023858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2985fe1e1a9f629c0f8f5acbf9369059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce5a74bc1afde6ced5501f980a2b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8d53ccd5d7aaf0decce22fb247c0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939094c30c74c366ed9bd9888257cddc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f174dbb71acc6ae98da04a229fd403963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a094aa23d74dab0692fb7599dd3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67610982d73d60ee00c8695d3397fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d2b89695d1a935d3d3c1f5026326b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9928411132f92f6cc44f6d94543be467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd3a4d9ef0548ce569ff68ccf2589468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fb2260bcc98c7e0ca131bab1c84e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38dbebbd0fac59bad576f4afe1c15970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323ec3fef0acaf20583336de34a388271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb31110bc5f193be385a77a1be88072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754738d851381c7b2de632b646fc06d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa857ee8980bba9498d8116054e27274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde399534057a16e7fb4061ed07623bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8009629965499b9530a71cc55f337bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b506aae6662cfd5c40cc4b6fe7e0e1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9dbd15e13d04241489dd0b89940f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf549ca239f91a3c1e195ad0342b31979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc94239f9b72ca150575fb38ffabe4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a58f0c45a885b78f1d1a4c433e77181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d432d87d68bcbbd70d4a46e2044a5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2324268f4fa2b227fa0f23b9a1bec7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e60f951db42093b9a418d7fb5c50484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866436be291f17c31d24d9320aab9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d9a7aa54aec3430d70e399edc89ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c41229ab033c202264967ffd941e0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fbe2ae645e2fdedd759f2e694b9d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe5ecfe49401bc3793a848209458189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093098dd8026b8e24f68986b606db9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08ac5e218b63e7f4628fba8a894a7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578e720a64053be711a544a179e4c792.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d60a42ba8933ad5d286ecbe9036571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647bed5737a9d990ddfbf56984d87152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae15471913af01a7766f99303c3ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d98755a0f867d4b1327771be5c15c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649373ca2fa916018227fcde48c1fff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d253271396c74f3f761f89c6e0f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a2b80d54b14c511a3a36ca25137937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cbc5c234d2c3272b076913143df688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb794d18baa26fada4e0489cb184ab99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f8209a85135b5a5b20cc42771ce0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149013df5d911f6dbfbc9d98047f1d8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c3b8a3ec1cf78e577f15c74716cf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8963a5cb537c33309063b3cc7aa705b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887c37b87d1ef1f7e51bfeff079ef614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b48fcd74ce84bdf52c760a678509f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc368c99db0458fc080a46fc6d1eac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf525a8e73c10fe06987ec490cd1a9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb60592e373836a35131ac62b90cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925def5d97da13097e9f6f18c2b00aac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2938200eacffe3883da78634444e8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e2b99f636efe0e7b6740a91e027a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409233119589ca22d50c0762a55a771322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af107a53253bcee7285dc030b6c54423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7080347c6191f70c30de71977160d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea26537748c6cca7ed0ce2600c75525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbe3b82f37f7837452050c9ce7f6a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ed0128943ed555b7a6190980c551f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcf7ff2764880a7fe6a89759f0e5cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e411b19ae1dafd0e489ec85875ab629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4e37fcc2f6ae6349cad088ddbb9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f8b83c4a8a904c65f77d56ac350ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5920a0129d461b8a199db14410f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ca2e58a9f140778cb8342dd9be8f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e3835ad55aec4d05318f2e380fbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ea5723930034f085a2aed2797545435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab024e27817b28902a804ab3c6d211736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e38c77b468284a9e90253a59a93b2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d5de8b21fc0d7fb4d0f8604f92fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d68683c99b9bfc6f5a5e1052714f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af3ab755a56b15dbefb9bb3c23ad1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e3ffcf3b6d5a9f05cab22582589941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f71823d55db2b68d8b56e0c09482042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97611fe9e50526f6773c6e7301e3d9a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e1d9d9bb2c7eab84528a18a16b28a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d99da4d6faada82d8fead1e3267b0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86da2ab97af9230a53a7ec9246457146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484f7cf68941978db3c72de06081d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d969b989290bd64fe1d7166c9e3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fc0ee1a7f3c81b77eea37258848ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bc5d3b359949b602aa91b699e986f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80932a299105ecfa4d3bb3ff34da751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2b29032db83099ae7b03b6e02306f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5465ac310badd7567349e0be690d0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb845694e2924131a4735df27ebcebb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91510637238a46de303c3dc3dd8e9bda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7febccc2cd9feb0552db2bc078e7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c034a3400b32d8fdf29f97d0d34b0af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99429899da719d025ec27be27e5a1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d26f04af81c070cf0ce3f4a4e9581759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb918996fbf7aba91beb74b4ef988660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99465089438a0489004ebfe2d6704161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c5072722c47c815a25fe50cf5fc9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13221fe309c45a8ef6f833f3265d5e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbdc992f86ce50e4fa0da0e2c4e6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3f022909709c8e3b2df168311a69b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf10aa5ce68162ac63119462c2a95766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba9c652190d2b4023992265c8ddc5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7cde64a7bb31b9079d0cb718c833d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a42514d7af6d3b6cf124c9e774ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48c3b2aa08c105c6a400062e53780970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601c64e2de1bf18449e318fd34ea34171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220676c1ce8961fa0dcdf66d47b32a8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e919d68f3453b4c65ee023ce799273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae43d2a5dbafa90a45fadc5bab756274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da57ac406d0866b7babfacf487de2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7ef9ba3b33ea8bc996b918446d07a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143215ca31a19f939b1f8f7bc2fa8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768d38721323696806c171fc5b1c84378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556dedc8e9ccba571f62e4f95f2b90479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72093ec64d78f04e213050eda814e4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f649008d8b59c4c6c9735b5f71e4ac181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e67a0e05e8d4e5294032712cd9db682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a0393f71a614b8104874d3bd884f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7f1c420be00ae947dca0e20687ea884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a077c136e585dab0007eac0bbbdbc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360536834801f406ec883505f0211f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38887dd524b1975467449452a4edba487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0602bde5cee41b8231662af96e24fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5026d14eb14a4aff22fc96af350387889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0f721d37da852b469f5c618165e9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f568b959990e6c92cc78b48419d5fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdab6140b807f866511e88d081bd6292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>