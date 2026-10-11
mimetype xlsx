--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a717af4b3475a59d547d815ef058e071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c27c6ea2c83b13d2f10d9272d1f3e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707913f8d3e390c8918faf88bef5b5c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0110b666736853bb030b51c058b8174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27cf6fddc46bfce25c27f3c6c83e055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f5c4f8c99b058f6a00ffae2dd7906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650f3b0389da32cf67059392d5ad317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501242d9dabc76794b4aefe67d512dbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b6daaeb00f9abe5f76c6f0aab00c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15dcef22e188ed3a0789f37ad2b7ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e692ce0c03153b04f6bf7f220a5cb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdb211799ed56123eb720427fe648f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a7dd29871025aac3bcdaeb126f3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb1d652f7ddf1caad1f12ee49fd0cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d230a9cfaaf47f4c066aeaff74abb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6384aa8f8b9d64e4023a92496c531ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce46e4fe97a121b4b7bb43bf495aab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534785ee29ce91790fefdd42431e58e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e3d8b2e6a57d257e1944c21f6971619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff03d2976de78f96e1b743cfed6d8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491849484b67d35dbc71819814077aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955accd22dc81d75e3105dec750857e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47588841f53a3dc58a1e9da2dda8582323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad99fc0fe578a176750f77fb8433ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406f02cbb17a81a991936a04e8c08125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faaf20d344fef923fc6ca5c3d1d54226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568adea8d94b5d05fa943532f78d169e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472acaaecaffbccd057a0653a0ed15628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc60a967d94625f6cfa5b0b8a323dfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea7bdbf545b4fdc396fedf6a5634ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e575693a9c2068bcd38ea7a62513c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36280f82e2e66bd6ee7b1e059e92032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd262dfa43f47c42e5fe7f032163b33433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07048a27132aee092f05e1aa6d0c150c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da135f4de2a755b0d508b9a70266bada35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e575760cd6f100ec56575948286936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b0a8e42a61d393dcbf61d2e58891e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3957fb3e30c1820f00dfb68470ec5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087312919bf9b56f0d1966bb74e51d0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f271ed16bd2ec8f3281dd1d1825bf1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ace7d7ca071da9cd06930cc7456baa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75d466dc33578fd68f92d0b38cef7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ce51d125d4214fc5a07983b208f3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e894ee36668f998d100ae07cc59b1e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847368365150da11da43ca248e946f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e744027a628907cc792e5cae06c0f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07a5ec952f87bd178fc7a285381b7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a2b116055c963e65fd2ff1d4e98fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a9f85ed1cf4075ac76fdd0ac7236e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaae205d14907320217b62895de10550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d8ac3aded71a43f0e9a88ae7ecdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc819c63215ce35ddde272bbec62652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574faf7697c1f2a732aa9d70d60970c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce3ebbce4e9edbc8ed842f62bbdd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502d49656fa7cb7e2463913a1bf3d9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ea2d8bd2b003fb0f29140f35f9c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db773c38bce7207d6b6d6ad416b9c5ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb04fdb6ed95ad7eb80f08c63c3d7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add509fc640548b1a419a7f6183e5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de1f697096144a061737701f63914660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5fe238a62afda3daddf756e56c72d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86bc0229e5370877cf10565c90c7d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5ca809957e86e982d1ff1bcd9eb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c95ee4b38df3c2f4e1e75563f3c2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707dc613ee193277f243147af048a5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aebde93fe8a83f7b783292a97b53966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6205d6aa1794438d3afb127e983ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad076b765e11b529f42336f022b2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9acd16e3dc4d9802d49ad3c2a30cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631565d6d83ed89480a5a4c45c89190e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d960003f03469af6259e638f8a00dfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124ba8fa479f602d225c9bcd9d4536372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea1b01a9e57b1023438604e6843c2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b14d5d61dee37bc941934886fef6b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a951d73d580c41b5a7bfa932aa500175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b85c80d26d24963e75951b0bf0e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5785bdb604366bd3ce0b04070b4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd23549c9380d5d345093008cb1e08978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58072d8fa1bcc622aec76ad23023258879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2abb918d93e25f973f4f255a19ed0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e436a7d24db24768d862dfc49f3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f0bd4604342889c9f262afcbe448082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299a4ce2b6870705411802cedd68bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c04fe022cf5f2a2f67e2e51408be084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21146488b0529e48a47871e6e2012585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db565439fbee2e2b7af1077aaf1b50886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80f77e9feb770ec45fdc25db72dd1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c885a1679e3640f15b4fbeb36642b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e384fee5e34aa1f2f73b5c8d3656a9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca69c9fa9b39bc14ba08afbb249a7e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3ae10383164b8d1f82d20b909a1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8d45c0b61acc2c10f633a9656f50e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b5292bac18684f0acafe2d0e85cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e57a678a4187cf058786ec240526894.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558c2c4ab9d5951adcdaed01260b0251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2af21e38056f54fbf22ba4da255e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3335b448b2e7351d84b33bc9889563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6479b736cee97dd0ee5505a9dc03514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6702818e5b140101657c8495986c3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c1d95085765ef424ed2abdfc3396d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1563a50461035824af71ed2752ec7d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb079b6765c15399f802a4a73c292a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2222f83a629ddce0d3cb7a5db4a3a549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aee84f9a55cfc4a63ae277f30ef9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73224723b24b735bedf8268dc8947d9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bfa6b6198708daf6614843b0d09ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df64dcd31a4f32fd258ad5416c8d8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190f7ac6fea40c39da4c69d82e0a5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ace207f2de0d4acf2b3b4bcac301ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07050c8f0aba481bac95ad6ffde5ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb210062b4511842c893ca53febf7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690ad46b5c4fcec1c41eb17fab7c6ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fe25b57aaa545521056304060110419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c26551f0ce3c968edd9e792a6ff2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221400879f9427943a2c7089c87c769a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67fcfbc8c159792a1c7cf68d19365c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e078958aae16ce159433d0cb758de8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6880930ab8dad0d6ea6b3614ddf880124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419169d8687116c8b20187ce3b055b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafba28d9cb85836fc8ad653878d4f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8af12870b86df6cd30390dff114027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944fdc71203c7e031db0fb8460efcdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f288f5ffa17ebbb850b9bf8737b43e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7875b54ce977e5889ce63434f9fad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f5cb42a023c9cb0af480a07dba67f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b381f1e417c0a8944298e43e295432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db19410e127a9be204445b53ec62b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22679259a9390b0f48db93c385bf9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af207fd5af811d014ce00ee5dbbb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3128136aa3899500662ea30841b3e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d879b07fdda6109022572164d829437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772262137d0b36c203df4274c75a1ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08301fe72b5a0cf98805f48d8eb8817939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c94d2d158d7ee652f4678fd2e9c27440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25e9695107c6691184837bccb54a6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d495b534c7302559e88ed989acfcd1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b32dce097b5f38cf4552005ab4b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494de6effdeab94ca0bb960992e7fa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420f5f1228cb736a992a641c202d0dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0b5e0163617082cf5a2c2a65c9f4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcbc107c9ec36f81037a33514ee5a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59040a790c867f6f06231f8e9af73f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e487bec0cb14ea6e812a161ffbe9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b15d21253fbd1b4688cf3671b2f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc745c9b4f893089b0dc7259672f27c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3a8d49b89840a3ab9083a4a87739b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95388dc39f751d7899321807160dc5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612ac8d5bcfa539e0d065efa851e9e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cdb943415521b635e843f51b2999a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c75339ecdf0a7f494f5de92ea1167956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7770bd2b6b60cf1a9007e649f4bbc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4294f58632355ac9800f91b4f31d1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912933967807b945611467f1fd7aa959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a60b19b843dae8cfa765417ee14060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305a8cfcfa0e69d6eba235c2e04ab7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330430a428b0716f90f334277e20dda262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571df0c53230fcd8559fe05ad12b19a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3985d75d0cc35ef5890b8184a89d6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e180c8caf0e8fdb2b637eefa4b85765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6bb34b36d242040dc76c00b4d776b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6569067e56985e8ee6cd49ff99cf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008883f88e7e6f30518db54894bfb4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8c81e97cc87f4f757769b9f71548369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb36da9967450c7f529162d553d72470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc26ff9ee6ff1984c9eb52adbe3898c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813897a657db4b3f08a025b45eba496772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07612fd1858567af3cb945f0b2c2bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321f5f2a7a56c43f254992fb76241274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666831e75dd4377f4287fb66622563475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63c2b21c92785876aab83e6d0832676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7a0b4e97aa3992527f8a4d21253777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab62d51e040e1b35998c3514ebb5cd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3d2ea0808ace64526ecc9d03cb0a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0a3b5e1260336fb5cd679079ac1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a682210da08b4b9538a3449fd65d1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffe6c14329ec77b90f279e61f298f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f589c3b528f8775abf3642a65d5afe283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28bf20caac521229a2d0a270f155b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e5e331bb8593c5e0f14b670d5456985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a3305dd6c85cfb5e842a9b8dff9f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca215da3da6e8ea1ef2b81211592087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177f9d7a57e94f411288822341d4a8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b1a6ab6619cecf117b9d4a7e16d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b57950c7414c93c46c82d0dd1fd60690.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>