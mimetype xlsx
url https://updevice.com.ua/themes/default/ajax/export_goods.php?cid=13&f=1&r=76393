--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111df7e2b1d536c937a3dab1efac586f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b370b4f00b4a48810045ccad8c802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb84258fce52cee4149fcd1d659b613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354adc2e839e7e7d0452a3c7c0195894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496f3fae83c9bf21e9e27afb61ea725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8d38cc174856e09350cba60212e876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaaa7c5c132c797d3e5fa0d9eb8d7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b53280e8078493589f6f542e95468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291df657fdb2f249d2be0594c0b2dbbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a95a843bcf832dd577488491abc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff888b0bbd3f643345947125194934811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6926981b6f08a74e71ea3973d1c3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12d177f4bb46b2461e483d424e8f8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6e683eb991300246d884c82a6cc1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d11fa146be4fbbe6f7d8bcf861902015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3ad86bb270ad4cf9727ed7ddace7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f98ff15818de9a0349a853d71b6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05113fbba9fe5236ae901d64c9e8ee0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029aa360e27191b79494d795b3e9ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a97bab118b004f8fad019d75433a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb8f1276f4e65f2c4fd6770dc94ef221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76605bc0bb6c4433049665240ee1292a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146dc184c8f72e698c3d4cd4a90252723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a47932e7b0bf790b998f77c68939c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2f5accd6dbb69a15f906c9045de625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a87ddd6e3d44fe0bda2f7092a8111c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703c62b20dee8898eb20f69d79a8e1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a08988b570814e0de0e797c3dd1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4127bb0f12609145abce5ca1495defb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564693c9563ad50153d6fc4c1b3520b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d18ddc24990236c502b26285e9553a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2055d1d8af5c042b458b5ec81868032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a50fa3b3974219b9b1ff94ade4fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1e8a8704e01ce87ba5466399fce734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce224af72727f250b1565877c121bfb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44b733e9ed843cf3af88ddbc28d10636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d130dc1cf647078f2d66d818d20dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207d2cfee7a048cc5d290a9170c98d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d8db5c1163b6f081f75c2f78121c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c21529e5c68aa6cf8063490ff36ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87eb5a10de819cba323a8e47ceba4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d32048e0fe02189413df42157097ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86247ff0f9a3893ed2c9dcb693bd20d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe724465e7f7718742fb7c0286779744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbec5f7fd693ea6894d9a70f7052d7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1eed11b742009b8146caed01b270f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48d5b6d358c068c21f3eeab9fae33547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7b3e4a7cf2da5d778ab69237870e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdea568e73b5464c8596445e2b02c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cff3dc36c6816ab8bed2190c7117450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f0959c2f7851d491ddf2e64f2d0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2dcfe5da005e3bcefb66c8c504ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6651aad863d7f123fc702d22d82e1b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ccf420f186479f9d7436a6bc50cfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e80336b76224f93e2219dd517093e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c26b40e2c73cd56f5f0452803351656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44e62375447fd758abe9bed11558c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0413c71fcc67005fbcdaf472ffede358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0645af5dd265c17aa90059e0c94de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87562931690256548dbf7d10f115e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eae64b3e4fb1c87ebca558398e07a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947386d62bf651fc11a13322e85582e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf2495a320bbfc9607bbef2b51d2b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504a9769004ab93588481ecb69db6b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aac96e4467c2d5502ecce67d4f42365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e112b78e0677dca688797149f983466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf66116f9dd5d0c5c483ad0c6cf74fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a16706836141128cbce8eb2bbd04e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680d6e08cc2e2705e234137d9ed6cb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3882c12baec82f3dd94ad632697e23670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6b4c37682cf210a47e97b2fce33ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b149f2a3f3ddca07c852d90163c1f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e64ec3af39f1e2b5c4fd0655cb8db173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47a9721790aeb91d17bf07382925a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6013f6de1497362b068b4e8cd422875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf1f82f446cc872fee8acf688b6e3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e3511af7f504403dfcfa15627aba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57d0cb4d70c2137e78310f19241a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e28456af82a6e9507d091955059d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f8ed294e16c769a2449cdbe4c6a1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855adca197ccc040757bf860b156174e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e971a51a727f108542b395a8320a30c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89a3f9a4f0eb9cf2c45d1174cebab483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413583a131bb952ef30010e22293ff684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e666514bc86ef494514a12b755f55185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20301c8367d23c4baae434c823df386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701ecad946015f6bfe7320a90deb0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f519f231b14d3ade9e36929ffd124788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99fbd0ea48d0ca23259a7653a1015989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136bcced8382d90675df9988edc3d5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aaa3e621b9ebb5b38cfd7905a571191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ad6eb1e0908ae93b98d37dffe51c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c53c49b6df049c0c4ab67ae087c60393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7946339a5af2896e6efd29e94aae0594.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de26a6e02c3e5370c1089d3a1a69c4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69b139eb5db06b3d737860b277f642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c020c0b6929e437869d0bfbba6cc223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364d1f5e14b74b4f8c6d0ef18bc05794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f430689c08050d1ef8116301613fe045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9252a7476e0c78069fd39f7351d700b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba63b6fafc40e8a3b41c7ff106424907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e5811142fe0dda9556282e97508f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99f0bf748092b11060279823ac6eb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacff94bace46d31f08378538db1e5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72b86edcd05ae71cffa789ec20832211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42368a8b611f3d1650ce8bf1a949e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02071a7da8d9b872e5a9a3a6866081713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e5280b3a4f308a6d02ad87800857e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede3cead647404b4c491c7d603f30f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1ee84222c447efdbbc2d3ebd64d1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196073b7982313b3a246ff0b07f58517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a657fdba44dd251f6c4e6077267e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141730812be15777e0a0e57cc02d11f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c57063a53267acd3db0506173e7b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a77f6b4a02396c084cdc1bfa76b4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b667dc878c17343f35e4519f3f80d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af774ddc60aae4b7e323c59390a0af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595984df3a5d7c898795678893dc5f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f3fa0ca3092a9972393ec0eb190e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6118a7e5a95a5081faea2847c9b6ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e9ce7f8064c67675c1f2cba02b6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132088ff487deee1ca37a6d82e45010e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70ef27f8a0f1dc1ee87c3d830a1df629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6c65f5c60c4c62be8f944a37342e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a77f75155bc8f553c1b711ff28bddc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698164e646df32ceb79eb56d33fd33b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc652527677268e3c33e2802b3e7a6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177a23bcbb0c37e43b8e373353117934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df22ba3e38fd86abb55754e84ee1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed6284471079734acb7d0ea5f8f3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ddf3c57558987be26c7e8e70e879f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a129d18c18a8339438383d2464a4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6c29f868bf18fe55a63f32305c7d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e2ac08499d0b0f343cad1143fa2e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2403ef7d8a07cabfe3c08175cbd3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2029f4ee20407f4acfea4b4f70f8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d884de3749184aed6f50793635ef943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a0051bd2648301c6b3163207c06da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42d99e930af4fbe03b2057c87886bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f5f6c353857e51b8de1eb27e10df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923649682cb9db8dbba5caee667d625447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289aac7e4adf986e1dab89dba5891e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2830e209df89250018f6cdb30311ba149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b7918c4b9186cb066e218ea264e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a107ed7291665fd92f972c9414f57bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e389b1ae10af904afd212c742fa9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd840c59dcddb2c2ef275b7ea78eac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4a69d9f4e5ba6112894fb6b3c796a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb3d12d446b30e5561846ec2fdc06355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5630816e84726e8603936897e72b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a9a07fe5bca5906beb3643fcadc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f609ffc37551f4a48b660fa4da24358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810ee46ad5c7a539e1000f5c3b2fd7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e794e0e04d56cb2263d66f5cf23cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020254fcda66e49e6ddabc8cd9b735e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93770c961308aa5fb7ddd3c68705529c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a0939879471e2b0af7a95701b163563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeace9d61775006d38729c0df12b2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f5bd24c0d810f01b050f327883bca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046c96c5664a18b661f0daf4380cca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf11fe6702f3caff8e82e9ffabad26e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411ba8720555b1d075547c82bff16d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acc1d856f52dc13c835d527e075b6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42e06921685412fd80c91c8922408b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c9ac6c965ab7fe8559d248eaf39271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b97a45bfbbe7c4b75fca6783249cb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4468f1d6e4977dd619dabd244df692473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987bae80cb686a4fd0fdd1abbb5408c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb672f123ed8b13d33bee27eff7098d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472527b562f322181038a1abb05d17376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbae6db46a04498175971214b57ae877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f8fcffeeb82154812c9f5c0d4991c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa3cf05b37bb00a04f58554ed0e46079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8885d5fc6570e2aade669e3432ff2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9cb7c692041b0c3a1891cfaf45a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401d32fabcdad2ce0c2b119dad77f9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44df6f40fe00834475e410492bcfb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103d8dfaee660e6e15545769441d9b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448572b458c348ac33380683ae4d67485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89bef3923408fd58efe0b07fe4adba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d958cd0bb9d6900e44987ba3a525d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e4c398f33bbbeaa4c4b4f916b199e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d59719b4e62c39f34ea20eab683b9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4d6857e63d9a3c907f0f3be6fa71b90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>