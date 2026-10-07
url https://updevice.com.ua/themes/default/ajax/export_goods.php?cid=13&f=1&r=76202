--- v0 (2026-08-22)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f705eec0d8a1af2299a2987dc8deb111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401a223b09bff84e02e4d6d594a64a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d59d35fcd4d820ae44f2b294999e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268578598a004729a2a140f204e2b37c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b3e7edfd255d279d35ac20b13a31b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbca96ff348efb585fea11f5c383926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cdfc41f680cc25c2e0c91477935957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0d3bf2291d1f6b8ece22a56b0741a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036ce1c099ecd4b1b4bc88743fdce139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24afff5bd48b676672bca1ea829d13610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7a54189fb0144ab899f35074994e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fb1c4206664db69361bba4011a57d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f150194eb75f90f6c0cec0a5ff95cfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e0b8e8007d5aab2a381c25dc503614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab70bc334e4bd38aff237ceaf3861615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c3ac8d94ff8f0c4aa119a6e13e68d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a3e5e4b0b7c524aa61aa5b57355517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8fc5bc302ee1669524467b0a28ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49af15160471c2b576f8da1d11eac119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4f8ad120bb15f866a737dd8dc4a3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb98aedcac0c2db025e1f7335d3276321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdce940099fad6e20f97b1f62ed84122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1ed173f52d7389723ceeee1bcdb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acd67fbeeacc6000e74f99591a60b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a7c881edf9142588d4250d24a9fd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84560b1386f2f8280fd510b949c41d4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2542918a0ddc7a1be960c4520704bf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aaea0e73c403c6375414427c5b29e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a80b3cb8a3cfdca683a2aa76a894d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ef58e7e0a564b8e337a89662e112430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150da90349f6b8bda613f9491fe387431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083ce08a0111711ec6b935d44e72b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef7b1c21fc672a3f7fa439bd6439433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf36b2fd46e01b4586a0a3b5979ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc38a5fc24d9ccd82a59a16d197466635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeeca249607e6b811e83d548b83d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05901dabc49ab98ad469aa47509a5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a244b7ffe8ba7953ea64c1ea0eaad238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafcc4c80be6929cbc7f4837dc6ccfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54582da4e84c2635707c57e9d82bce3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c881e0d836e7060597fac6925c5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c0297241a14fe166ad9ff6dcba7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f801feaf8ff9f010bb8ec1937a8985a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989875bc72376610edd7cc034d3d17fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5497f6a41db71e4e37163ec0b7966b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb234853ccd76b0fcb7ac8e36d57a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dc5bdfa4554af75bb5dfa506aa78347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ed88d8140756a149cb6dbd60998248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1b5650f27be8991a39e1065d9366749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79ef5d1457f3ca20138eec41ca1a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9a0186a0bea60ae9bad7a6d560ea351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b280421bdb6c0f3b8664be0d88baef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021960ada69a4653dcbaad16021135753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5a62ee9de89791cedd99d15b57ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde59ccab12de7d84f7617d7f9a65c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b893df872e8458fb503c3eb0cb0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5e168e95b7bb2f56b954c723a042d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdff6da4ac944d18384e82c530036ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fad75023aaf7b04df7d56195cf68f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c892c0778c8e9e4d28c1e5c8f09a4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a49e7e7c8fa985b03648425c494e1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc251cf8180740161e41c448c6c2cb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c261aa2c90ea1fe86d2f914f4f35ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159716a3f347118b457dd0f4df9821064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3454e82d7836cbda7d08d9acaf07d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a49ea0508a1b79e3dae17de4970566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c819b82ad21261d809e8152e39c70f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08f831e70bd59d95d2a22fd361129f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b830d47cb9173dd0377c86560fada8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f551b2a82d4b977e2fd5d01e96144d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9dcde7fa469035247b84979a0d7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc80b45eb960e0b6769d5674e1360fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54952868cf57eba4fd0494752e16c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d45eed3790937639c94e39035ef774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dff15faac160f4e5694317c20ab4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a28127e719098325ea5f7424f20c4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f7a4cb120edc5e0fb7f49418f3e5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490598390055bfc71a9780c5bd845d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae99bdd8b2b30ff34f3bd37741cca5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734acf2df03d3193303734b3e007ba7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec170c8072589cd421eb5de283c6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d6cfa259c0d63cfbba7add308abf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b71c5bb856af5632f93e978e0033283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782814e4c37737b5aed503c492ded8e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5ca872f3ad86d9232626ecebcf2a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d10505a09159475f8021b9b12417a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6560912074416f7d60dcaf37bf8ee1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559195c80fcf57d10a4b09d1175bc1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b6543059cc53bef73af71ab39d96789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7bdd145bc3a6662e85222a99b93c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec5e864a5dfa2de55c27bad4f0d1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f454b3c7392972c8bb0ced1fc272ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19cde16fbfd7c70dabb2ba1fe5533793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d268e036914874dfd6b84d305e8c2f94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7fcd70d366a2f4c268441d3f7d7cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9d26060b62c5b8319a073ed62f6322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c1f12aea334d69f6ad99cea75258c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96a766d1fa1f3970984d418519d7fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad62cab4494202fd74317f36fe6a9425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29736aee87d2a3e8b72d939a395924206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50175cfd766dfe0e50a3c7844593cdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65357b7e0d6476311bd6c60b54f4a8d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71775606de969cb73dbba67dff989e369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be13488d9796e8079befbbd4441b10b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e888ceb326a3cd1b57bd5246b77cb8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dddb5091fb29bf3b937817f6c884012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fea038ebd862fca061b294ad645dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bac8a861068518ad5e24c25b6fc2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb942d8742b4c1df363db5111a55c8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912583f12d23de9c0d3c2c24c5bb81c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ef698d8f61d674413eae0b2527eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eb166836714fa45f5039eb75b219418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab9f32a3801a79985dcf0d741c39019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb591a7864a5d0fa95033084b510820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd45b06d408ecaa216ace3bd8a067a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384b7e1c486332e152a26ad3e7bf0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bda586d9bb5aec7d3850b2997971523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2abdda8becef306cc07f11c6737db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cebce71f04967d550efa8dd25e79225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb649ead8e68bc435a4b9550e2e63d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a3e312dd46868fcd5cb0b97afa92f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5187f346061713cde170e5e3af995028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a4afdafa24a3453fe5045d3d0fcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae52a98f4570a5ff56bd1cb03d6f3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea660dfd700270e110b5fd3da27e18db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b271971dac2f4140f33ff8fcc4dae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18841cc5ebc117356596788d36af556d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9d24ab0f4a53b0c38328eea8400c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23a1340e0e8a5f0f4bc00e104732735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd613c44364022f8115ba4897968451036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2863f29a211eed3bb7a4198a55ae4e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdef0a0df9f730169e501926549cbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b088a564b080cd59928a58cbe1aca7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d7ca0f9075424d41d74f59ac2db240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67417504e9aa27e2b2bb04b3bf79f0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b41f7297f9f57e14ace2d0e0b539af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2809833193c4bb322d3717d6bc3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d78c6d7e7fc6947a8e8a9f8590c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33597cb64aadf0e85c36791b923ee33c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696168cf2522bae73fa085d85c67631346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157a78b155a6cbc8cef5e3a151c8b7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0fc91ad3da2a23db46b388bb09d9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6a802c76dbd115d705dc4f8a393c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2388073783181829fcbc46a4b25667950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e72106f58dd115b8aeff78c4a26a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e3595f1a98c12e82e635cc54987f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe1ae8cf447ee0df421d523b81669f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a33a20163f3fa6b6e481d0766ad3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b675f86dff65231e1b922a370ccf7ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d92a025f4dcc71b3536479d78ea4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bce79d00bb55bdea136407e0e26b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93419bd6b426cd1eb053c98a4b9b817a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460095ae84e0d900cebd155ba07018159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f2077405df1878403ae526ae5d1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710725566329bce32aa7ed078e7d58061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf833aecb06725459afee623e0cdc8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d2656564a669fc3766b3520cc447c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1117b8bf9182ae436cb128de5b3c9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdcd4cc53d0e6f2d3dfd65b88d757065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7d5715ad630ceab00fb235866eb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086b893129784938045fbe76db7390e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc445c8280adddfef28c038d6c33a8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1892cde14f88290f60c524b313516469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f368c54f80e0200e8703f805f682dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de431e5ecd2c5969401be5e090ca6f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113a19ca8a4f81e62db357bf00c905e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adfb03fc24337a76b4df617e9c8cba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f97d59c1e8a2aa9f00a334b82ea6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93600fdce9993ce5f5ac45be89d2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df7492d7dad6fd0ccca9dbf0aac1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0257003494ed397d01aab882be744c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b4aa1b4d247a3ca2c0c715dab18ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517559014fd1073eece7f53f475fea579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bb125dc2756ef63189776404fccfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496e6dc7ed16c334572b506701f6cc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b19d182b6688f840fbfd02a85d5a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a65f25e8db9db3a840f7f0c3b4d2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5492fd1649107853f2546443fd51f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d51934160d89d9193204ca4e4c78885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a45b6382d3d38eb9a16d6e944338d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596b470131c77c0837aae6693a1fb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff5f95e203341eb7476591d2d8fd7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f905a74d68861d1b6e38c88df172c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdf7f774e8da6bbd808c49527505a490.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>