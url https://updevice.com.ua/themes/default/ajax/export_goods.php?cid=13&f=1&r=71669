--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df433d72618ce9a401c2652346262591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64b83764f42b739d3706ff1b343a302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14c815dc5e6eaa2c1edf590ef76aa03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2c2352f565a3d2c1776add6d4860f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1bdb0c3c00ec2d4fa3baea56b73af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b16cdf0ad63db34290219d228cb726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51b03a49ba1662fa91f61e4c92dd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8ebd45bce0ece57ee92e97772a7d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352802493ae889d69120d4c30d62fe49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41140b0384af7856e1e10e347d3dbdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516367a6dbd9ecbcd09a5c74021a3ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9443d872d2edb465d78796299452fd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40e63fd96759dbaa873c3962e6838c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966082bdfe5de2c9c7b3250513f401d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d7d1f5f359b8ecbd388cac7c2556915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062e0550192666bb927d1df6f1a4c9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0c90b600f49feabad0782340d727317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eca74d4bd6bae0ffecc15898b27ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f25a1827308b3e3bb5bff1ac0e9c6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03bd81a7ef79d002a9f6c02f10c8fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11c49ffe7acb30881a7d48922fa5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486e712824bf3d8fbc534773e13a4b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1df04643b964f213ef48a9bf7ce49423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb029cfeb839f7f43533352a0202a7d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa20a73c5099ff93f5949cc4650414225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e569163ee6256706121be93e5e258f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c0d895ad9d1dce3351e317001f25d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd8b84810e3167fce339ef2a9e5c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a6a8e5c3a597fd7f0c5b8cbda10a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e1d9b46b2c367d7400de783a902030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985a45c57fac93684d110569e3b160a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018f0c3181bb77f61849a042dc3862c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a6dea8e113169790c20b7872d374233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb7ed8c08b69fa1e4a742e857c94d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bfb51eb91449d18e8c10f519a664f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5811634f853bf4b58d484b5bf6719b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aca88ef65c5a6ee928b2eb2a896a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ade81955aa5113bc72caf3c8e19b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac15d37f2927b4e3bcf7d61435493539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ab27b36dc46bd6eba854dbbbced040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e4aded16213e9abd141fa8395ed2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633586bd5b815e384aacab363016e02a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af77d8f31beefdba6bf44f37eb04b5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ff87bc00460586b2dc85c1a7b9b2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a83594219aaa34224fc2746f7880945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072424d7bb9a5c17f48e0b59d27d668c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e52b96d48ee4f1d778d642000d5e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e039dc23a01d43c0d1e9d74a6e69048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1e44a936ff4bbf39d1ff73e0f8bb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd610c3cb46da52278ffa6104780f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce0e11a2ccb79995d742e61eda3ae351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794181275c69cc6f9d068fc923b4ee3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6071cdeaeaa4e9d7b271940fe2331e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb9be0d81cff885a12b74e6306476954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c515a9b1ec2738344e86dcee36e3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02959b5d38128406e6a1d893bcac440156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79836e8d8bd22facc0d32f63f3c99a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c82dd0cdca6ea48b8c186c6d0465058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb9c1a251b010885d025832812f81c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ff37af8e89375c777db6870f34d3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d06c46c4580f9fd43b91825ff5d8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c116bd64ef71bcdd3c3bc16f03ed562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa08288e1ceb585709c2b37967187f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e940dbf5ef4940e84783ae8685302164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c2f757d653a3fcdc03a61c8bf8b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054249aecd5c352951ed0bda41d4abf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e573e1d9cdecf2a8e5a4bdd35f7da667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f06d368e3d46d668946dac5ae761d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13451beea7550e496b25e8b40dd39169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20151d380754e2db5aac5926f8550c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8a8b42838ba44f4a39b424fab97a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94933f49b83b69b9223e56dd9bc9d7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60217bece410a633154092b006c3ad173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a66993e8e9a82d88652efdad1b6a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f790ede80e85ec8f8b7fbc613396e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7b6c31d4d793bbf0d12f2a74792fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5ab3eae3d9f762e531198e90d6f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7784ac610f0dbb7e2c203b688e958b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aca5aaa215b4d053a2726fef992a8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55060cdba7f5cd146b8994159990480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b38b61a6f622f02511ebfeb4ff78981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7026731473a69506695c58c20494782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221c825411dfda6d714ee7553bd3a4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d4576efcf3f7d587d46adbd82dc8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f59d05dda71af413f3211689a77785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4a94530c94f6089edc65f405f5a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137090e0971a4a6558bb39485b15b9e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd99384c568b824c08adc0aa50e11988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f264b8394002735110b003b8f3275089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54bc5f25f84ec5ee6c3ab25ebdc55390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d3f4b0e45b11fa095cee37902bc5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf080d5fe0f2429d2896e5e6df6abe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3701dbe44c0f5b668812e47b718a0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa259c73ab5afd070e149cd2f2404a194.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f6792f140fb89b0e5ab181f25d35e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8297c29e51219710b0c36693f0422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02fe91bb9dde0dd0b524dd943332593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b5e535b59ac8ad1b0c7557ffaab54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df096364b3be31e27af33d339f090e735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9621f7d4666df45f43de3bcd9d9a8aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dd9419de76171f886a7d179cef16d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ccb36cc3bfda6c4519b7770705d778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0179bba16e11bce79bfbfa03d29a5fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c38e2fb1adde4dfd7ad5144b5b99310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7144a63e230862d06e563197b3472a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac94cb1336314449437990f0e9785eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed06e35978b1160d5ebb4bf7a3b05413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b545356f93c2ebbd646764a61405314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7097036ccfa002cb40ed7f4f571d7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d9c34535d0d384a54765139bc35c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d158c34a48bd0bbaebe9c3ced7ac217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc71cfe3b815fba04283f72573ef67f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb765139812604efd64a826d12fc13419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b545f96a7e2f73c2ec11cc97ceccdfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847042fa5aa0ea00de45ed58e319129c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dc90ae3c7a6cf860dd8287c7ec3c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b1e4d2f9ed64bbce7497c07ceb30423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c058fd32580566175bf60b0c07adacc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac8b6d4aa093dfcd6375dee1ea10725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448608537695a1709dfea7a66a15cdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95255e04e98efe272bda90a88fb5c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1b5456618493067fe226f5ef7276e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf242025711c4f21770ff4a711ce6ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762685bc7c773f76e3da8e919fd1b5ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf021ae2c88b65a3bb12c75f59f96331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948083d5d14c296fc7395eeee4af242832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52329162869a6ccf107d24eb63af42933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605b978ed24adf8fa48739bc850846734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8e36983ecfa642b5ef2bc0359de4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ac3fc4390e7720c25d13df83d3a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b1e7094d6bc4bb9b627e68b992f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d2a113b3d795d517c83dacfa19d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f307e79c1d708316d3b6b6ce99c32539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8827473df95caf0d188b760e93773d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e7656e6eb02ab524811aa6dd4967d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602065c8bb20b0c2773226b1080d9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122c62a11c3c0b4ab22f595706206b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec305882fae5913577a9627f8f23c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2f25ebf6bc7d5355e2640314af3e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13f76971a4b7f24631f5c74fed97246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bd0577945bf094c72bb807a46fc2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943040a405c93ccbcf92a34a1862aff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00bcc0346f7252e6b7ec3eaefa524949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb9802fc080d03c783390548c76f6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c525055a0cc8ec965dabe175681151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99223af4e64742c159406fcaf298a9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969dd4b60fff33d7804cd525324ab253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c993310d31e7aeec634f64017cc5a1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3b7ab7788496fe6f24d790e4ed7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1cf85f737517d973d613a93df51e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c399af911d1d915c9dc87a03189757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34b98c2bf8c037421d8fb3d5ebcf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff6674e7f3e436eb92e063b267b24e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807b76d81eb69e9f8042249df347abb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77954554d899d15fa9049b2fdd95c9b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8bb8cd97ec21290ea1b07002ae38862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111ef41e4f1205ccc61fe14b09e66ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d3d2ae0978c70c80422cda90412264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17044ef9511fb9c307ab38c0bbb3a95765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c3c7e03058fb35a49355bc86ea0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7876c33c607fe217747a1f8e7aa1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d60df0192adea7c1e2b7e16598607668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885eee2cd27153e87b2fa7a5b53774669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d258a3ec90e37fba0225e7f2e10b4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c39827de916a94ca47bc8484e300871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528b59ac22df1f9bc005d4c701fe1c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec88648b829e56a983b0b23800166273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642314448209bfceb636103ea3c4c95174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c22041b95db23bb26421ba152192a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad23d72cf580ce5427a681ea4ec2df776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6af266fcd85f365dbfc931a202e8a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8e725e5840beb5e182204fe76ae978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f9ef58b53853e678a87d912aea27079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a71b1dc487ec40495f1b9ae4907cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c96a3701d964bbc0f0aa1ada7c96381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf11a1e748ca2761e4ea4a165bdcbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20003b5c1369171159a233491e7206c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a22ba16037800637739071806adec284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314001d98e1869985938ac87009fc5ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2e565182fd513f27d6340b8c9519b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316172796f94641ff45b4c6bfc49f1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524d1e19d9fc9cfdb166bfd22a977788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6960dd602e336cfa52aeeab99b32389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7b87cf3255cc688a46a769725203790.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>