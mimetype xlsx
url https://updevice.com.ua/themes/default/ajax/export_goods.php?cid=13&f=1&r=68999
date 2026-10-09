--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b076d8e9058f9fff0adef22b446971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0f9fcbe89704e97ba405b6777fc812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7ca1db65830f907237d11b3c5fa7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ff4c3393ac9a9680787df9e6967984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af4492c0a3589ce0d4a6e3c121a9935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477719dd1d545968dd8a0b1ed52fa4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55799bc9713c80c365485e8c51d1967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bbdec24d54fc3e9fb9c69463a2ff48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6363a0e1b79d5e18fdc3635a708d449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da49fe2b3bcf52c1f5f522f413b9cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57930df2dea59c2708729773c842a29b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c654c8a84cff1f9b436edaa833963ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5592374920ff3a76bf5ececac92ef6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2efb686f67271943897b4e25b106d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e20b1c338db9ceefab3541d187fc9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89786b7a94ab2b4ef90bfc550486f49f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf26863e89e14a46c8579a0b8c30fd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150489bef74f9a277acdec05b4d05c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bf938fd71b3aa44663e2d292fb48319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191fc5739291ba24f383b419c8010b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bccb02daa61bd0224e8ac659c2398521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc1e265501edc9c1ad547b404e845022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979161004a1aba35c0807f0259c06df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cf3fbcde5aceafc2c078f72cd49d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64aa771f693f75bc6d5abeab0fa3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c037c0ad497aaa52f1db78487807026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d81a4e4f2ac4623b5be3489b60a3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89702a311439af65f16b7c280d59e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44eb96cfd322f8bdbd0a8260fe7ff729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc73ffa04230de2070c17aba002300c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564dce10307d6b454e64b35912a2da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e0bd74e252ad32949864fc52b33732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2615a7ae3e05928023f0e0637e9c0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b373fb8ae764a7c2a0780836ecc4fea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59855ef9538de5ec974a0d040fa82f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f938ffef8bb819b1b9bdebee2b5ade36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eea68738f9d45e14b21f18243215737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c661c25e85e40ffd1388cdac835e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803cc627fa071a43f525b56692310ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33b446832d514a44be764788d51dd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea04055698b45da69c4747dce0f695541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c5affb23bad5468a247ecee4e24e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c445529e4b122776779135e7d7066d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0f3cb3ca2efc5b0fc1c00990b69ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390fef46a555142176bfc29f234570b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155663a5a80d3722ce0fce1d6d4576e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245c55e58d04828106d6bfc3c4978c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bdc5702f8bc7b88619dd3636fcbb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd28b4d224d9824ed8e1015e77c9f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb6a1b6d248a99a0f7b93e54211a4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ba5c3e5398a0c772bf6f8bb6e87251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b509142f5e7e5c963907240d80311152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cac34658c48fe6107672a7c3b871353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b90614b05372bbf3cc34532210153e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b85067216de87dcd9113453ce0857355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f881b1ee69cb005d9efaef5d0af1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee04eaeb15c9aea8418ffea08f0d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8a4f27812105c44d238f9a8c0a8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41b4610344e4b0d28f280816f836d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce9eaee89663035103646e8e034eb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd610b508fbec89d5cbf0cc6402a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e356672f9f46ae26ff2ec5f24a2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f652c503e91826410668e9189336563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081aefe7581b1a211ec0a4f8c5bce3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e253a84ad66f9cc2e8068a51f9a8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a0e8262c5a6c3a53f0eff9de72e9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd4cac088057d1043931b222dab01b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab004a35a0479a20c0b88bd5e2eefd5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517210c2cdcd411fa99bc188669857669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ede54683d4a89ef2b03306f2b80d8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652173d8cd17fdff94bfadfc944883a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4feefd9d1a5543539c6401feca99c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c39b4968c83e9194b5d0f7efdfa79173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3fa0482f0ecfb6d0b561c90f3cce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15968fc5bf184ac3033d62b2b478d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f6be1407f3c279b63f4fc46d1a8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dda4de174d3b448b629c57b4ce9bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919790f15837c17d1d740b53f345c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a14bd5e9adc66be0c9a23ead3305e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758f58d4b65e54b59871de4b340544780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d9967d3499097ad4c55b5abb0857681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54bb9c06fc19c3d19ea01b4c80e64982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d7d85fc65914c14d3ad87e657f1ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7354ee5797dc44f57e40ab6cd3b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4bfedb06c004f376c5ef144080fd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863185fd5967a1a578d7228516e32d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b416b1ba9f322f384ec149bfc3b6d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34ef6ed2dfe6570ba2e404168ce92d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381250135eeb29d638a1eec66abcd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc3bc06c53e1fced35a2a2d416a1bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435dd670a62689313582a437b7513bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547a0cc299984074667d50a46930ed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0dc155e01b8695cee9480722a8edc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd536cf5c96d3aa837ada9b213271cb794.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d337f02c1c66230046c5fa38387d4381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad738b454250611a7f810868f7c4b49f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d67eff4ac6519e311946405171183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf067fafe98da4e362deab6a030b1b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c46fd181a9e4a693088d0bd63c7f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e01754db3c9a7a31257962cb980116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09589e9c3276c001c37f007f81d0277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d904af6ac2538304c17da15289d80f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231952d72b7ace5e77a31db88b06579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a02334807f8a0b395215946f8595f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aac17d7bcedc967b43283b3b7c28511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622eaec21e81f216a772eb113b951712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac66b21059bd64d1a32236cd7937513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e00c8f5d95240ee779a40e3b1f1a1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1b26d2923ce644b6ed5947f1e7f3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf219842b1b432ebe2d0741a129797e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34468e7235f738802a5c49c9a1263c9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50379268270010c27335df5126da8f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9293899b477ba8b54094a62dbb200e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17b3ba87a00fdaa67119090dcbeba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d82aa673d898aca5759f06fbdc61e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a205c6e40c406b33d639cf710afc04122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2d10f0312e6021d1c7f249bc6c47b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dca6f60890d4937917d653baede2d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68ba5e33bda44b03419699329f970025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9a9d07ec8ff253b408084dbd51f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf13f2232fa1ee3e23d572f6b3ad0a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c38b0b9ac9638513cd5331cc6d81e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76367ec678f7b247f6f9ca8d53413129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4099af0aaba0efc16bb9e99ecb57f6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0171c2ca5e5fc191b15d7e884fc831f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab31d77841b9215a974207a8839a33832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b869f8b51fb6896d628144e956402033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d48ce9391937d3f9d7df56c444c7f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c64d5c37ed598db07dad05cdbd7d4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7350c4610d7afaa5e1ed8c0398a650a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b03c551c4bc6300df5cc9d2ab772837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d4919ccc425f492be5a1f95c5745638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b0d3afab3d3473a9dab285fc1e94239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b8727aeb22096c4d7272c3e0175a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0d478931251bd508a324cf6ed9a5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61207bf8a9f269d9d97bdc2873ba31c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e2e5147da9c994e9cd0966aaf2fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fdd340b43e46ab60c9a9e127b7ba244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaf066003ba6bd4647838ef790ad3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065f12afe90b2dcf81bef0693eb33446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbd786e37fc7dd7a469931d28b0c9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671723dc98ec947c6fadfcfe3c6d80d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a155c169caf3f638cc23c1a43797c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c707a33a8c8e7fee23ffb9161611350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97919aa337120f40cc92ec3752bcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a5628fb11ad21284d9553443e9ee452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b4e61b6978925eda7c91074d355c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e6114651c36df5fffa8b3c49ed71654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11dfaedcea85b768966bd0c654b36955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56babc6b7d83decc36505da9dafab5f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4aaec75a4774fdeaab1bad15ea7ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8728d8f430945a8ce75caa530a7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d17b6f0f700737ca129470efa0e1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a77ff314efd3c34d077fdcfeec1fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932625f4e25464962641eb122b9417161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c10041c7ad2fea41e396eb681ec6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0101080f4a7b34d4edc0edde9937bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d916f3a7d9ec568e94167eb415968364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b772bf9322fd2b2c24e7430c77ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec05675f96ea8a05b5d1a300d4340c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc69083361ffdff753b5ce7471d6a6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a7cc77477aad6b16271062cb8aa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231b831ad8c516f6b12cdff8741912069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b200ed6922a91f477b549e36e0dc7f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a7d20e407cd434a16a9bb2e90fc8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e7ae040e3d1789734a0a3ef045b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcb0183a668c5368f70aac5322683673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da0c9dfe83b1b9647ecbe1283ad6be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee29f539aee1eb452c5bae69c6fc0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62c8dbb42225acc130747b52c6c8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0edd87f4093803f3c1ea029233c1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d4f54d0a796d97604d2a6f337ab1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daff2a3f53e603704977590d2eea4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40829c4b553d41e84460a61193829cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7e46743cf63cf529b0df3b604e96581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66dc78f7a834513471adb45ccd86182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761bb41a409315697fbe2ba26e25d8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa6ceae59bb9f7e78adeb99811bc3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18861cbad43b298eba36dc0f51fea46385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b85b9988105a5dff22f0c2053d9ed086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568a0551e8ceb422bc650c24d51ac3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6a39bfedaace3c11870f46e1e191788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036f6ee1805012c63e3e080a5b0008d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb9d17a932e6ab057e81f46624b99f90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>