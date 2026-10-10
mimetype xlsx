--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd280db8aae4e0f39a548581beb56bb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3202ff96275e8f22ccbf0f9492a25ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf4306c8e6a9efbe36ebd714603ddf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda5cb8bea2c79eac2ef92c53d5f914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afe1a13eb9a30b3d37ffc1fa2edccb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1bb37daf252e3a605701034b7d826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14930f4259c557f5087fb00e956848e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74987dd4725ab1ad4aaec65a73aac4318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75352705b96f4e926c08e3235e87c7f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6300500542730019da52212c4448010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade3c74763293ea2ba2aeceddb1999c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a77cc5a1b4e9ebdb6d8791359516712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df067a0711d9f6b6511eb3f6fbbfb4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c7e2f0f7fcdadff2272388fbe241e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dbea5d5b4890c94d73429e3971dbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a8a9af92be11138ceeac7e50ac6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fc149c592f3b7e2b607ac7e507e4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48aa66fa456ed054779a2df8dd0d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0164689e8478a4e51a4c2ec479e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8968ca846ce72d36d89cab5d871e5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9395d60f33e526c14be6e4b2a7f5a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb7e60e534cbd3601ea476c9531a0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1bae5d58521a222ca64b0522a98a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20872488e8fecacede59bc0857c25a1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ecc2164fc5b4c2229e9b2ffca7d3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416ec2fecb6d65be195bebac4e6758426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235cf0dfa5434fe8c993d43494b0c2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a5e8adb553a76b7a5f7b948daaae628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edf04fbf2efe9b43b84d91b5f63b7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8702df5654219fc4764b08c27bb5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639630740aa31cfab09e01bd8f094f4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec30522d53e1ce0749e35a968502ce232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5499a81c1ba0310decdf205ff8803b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a74d449255c7a1ae071a6b26ad14c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680911c929c2de713e95f5f0c77ed72035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04b99a3d05caac5f4302dcdd2267f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22504add3aaf076cc1bb1254f7f4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895436cbf836b72e447327ab0ff06e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d9e70ea226012d78d754fcda352539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c1270672d14cda741f2ff4d20160740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc2bbd5c7b7f67a38ef802f157fdaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91988cbbd891d89b94c306afdaaed4ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50923e4f783fe83cec916c5cc06442f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0280b0fe43f40e4cf12d28ff310a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d8573e0cefec9f21addb6a1817bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6286622dc396d954f57a477a2409b9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a5a3b93dc4d98489725ed06cc4d1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf263d37a113c0cb1f19947c9142448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ce5ce488958472b518aa791f8889249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8729c05ade73c475de0a61773d62ed950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48cb1a13b9083b0fd85a6731b60d5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910d7f1dfa42b9e19951de67d04505152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195d3610aa8749aa8309811dbddf2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3467e1fb3273a6c8d4109e29fc5970754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6df90e30c7c83ee51505e812a01bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882012f5ec16b399cc1e377049c0f3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb633baf891ae3ddb3421994d1f4cd0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba95c3a7bc334b122724fc64f384dcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66ffc346937003419c223c1ec7464b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac612064c97c2bd89698afc7248674560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300ba874694255b375396ca9d12f04e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e7fba18c10fc993c0e69801969d5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586117b36b0be81edea526268ffca263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283a8e5e97392ee31c0e3f0ef9cc16264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99788c9dcd46b6d16b674502752f398765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3db367ad7cc58366dfea45a52411ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500a7df5c8eedab762b7907ad5889367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2ec9190e81ca4ff45a9932db365b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056956a4bbc8a3b98a326774891143b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0786e82cfdce97d2308b3aa5d5e6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ae251d38252f9a046087816e8567271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a077513c1d3c0f625e37e51d69f6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c653be1527d0c3249975a22991beec373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd116d891df9892dc6a685f6eab3ab174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1c6ac84e33e683506e65850fe73b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa68925b8a7f353824c5bcdc7081ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc63d7f4c5e093a79d887ee826c25f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7b36362a7d21df72aab2e0dec47c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a801694ef0f78be3ce290fc4af1054979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59f9f46a7c5f7ec91028a3254047cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aefe6a87df0ec231fd16a132bc4f9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c78b1043aa5caa966fc192ca7cef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ede4609525a70643d428116a67e9d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac032fd4c11b0ce18a6d419b33284184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408ce8a689f8f47f8e9fbdda22a479d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda10a7eee16e0bbca1b336a204f368d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c4641f4e6d0a9d2f53f7e990b897287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae71e030340713ae6753418ec25e1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f8dc746a86810fee348fb5e13a36689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0b78a25079dc45a73aa963fc9c6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1c9311387816e19910fec101ec5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4beccbd21bc3e0974599f5070371792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759039d1c97ea9f573793bd3a4b02f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430f155eb99645be365b4e29f53ae094.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666c568ea998f74106d5fe1e471686f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe655c040e36e9e8954c2ee448abd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a525708402f45914bff886ac79780f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf092d0f12c1d7cdcf5d821336069644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef9d0eedb6233196363aec41ecc885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13edb64869e47bef9dcc7386b23bd036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cae032af59fedf75fab3a6d228aae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1012e376c504f87e78885a7d55ab5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e98ad65b782bd3216f3a426d6f3d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150872bd40bc52dd9161258d78730d3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbac2411f1a4bd272a70e909ae63e9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0b2734c00b0e923de55e65b7df18b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61191ae2fbb2756f8bd2570c76b129b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ce5f72dedc86eb708d6e33e41f7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c0276dbfa1223c477202abab1f5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb1e3ff3d3619e4df320db9a41ad6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f5081578d6136d076d074d423798117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842115390f90653eb4cd7cd2d39f7ec718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e89d0cd314a2f11f704b27487f1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a650101982971c8007a23094478294720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c678e3fd6c186571a7531aeab8e765721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adfa1884049869ee54bbdc0c13a18f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a2d4181bc4649f7ce7ab7e9e4cbc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25845bd70142f923278945559ead3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769583b38775cca4e60cde3b24d18b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af050cf90d0facb17d0635d8766c5a0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1a9735949372c35fac608f8fd43327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec0c9f32f4a52c46699b4ee6813dc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2032032f8f11b45f4cd9b19e89c5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc880e7fe53cc4a5be47f48e146e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95478dd7e4e3dec6b46fb30f9b92bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded4bba31cda455cc5bc3213ef52c9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53627639ea0aeaedc7d1f7fc662681a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540823c05ba976062a37ebaaae0861134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c952e82edbfe33c32004f8eba84759c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c065d995fd8349e324b5dd3383d8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad25a5856e758c6156e06fd5b4701237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53255e79b13054a6601d47ff500ea91538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39649607a3756f291c72b54d380b948439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f97fc480b061b2eec7710fa8e455040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2442eca71ee1e3210dec1601f547f8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408980b3171856183b1ef78aa49b052342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1d84136f85ac1b8cd7e43927f53a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f847802038dd8e3eb860c1e539727544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815c45747c9286a8c974c1288ffa85445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c38ba86d313d7ee3224158630b9f2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83fd224f7e0201d4c8d5d0177f4fea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7422aeaf3b3b318f11a236b6ca2f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04799c64214dbb99555e968c4857be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eb3b5dc656c6211de5b080e00945450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1602dfb2c7a410f55eced33a9f9294151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf94f91b156da4f8c83b17b99c600752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26721f98136c6bd46b32efb4a6fd6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955fc566881889d202e15ff0c1367354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f08e38e868448a53c0dfa2d1aa30255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8362a62657547d02e3e8b5cb16d2a7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cfdab78dc97c837b90a955af791eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d203e33e426d4564fa9f09706c6e5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5735a1630a5bdb562dcce7450edc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20082ca4afc200727d0a496e270eaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced9bb30cdfbc5e31a4eec6669caaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550c8dabbb69052d47e891cf9e6e2b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492343a1d36f4b2bd9b0d3b02d34b1d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b0d7b9e833ef4d88e97ee0351bc1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab18a6b1d5adfd3956ffc43602e3d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5032e6b05e9217c5f3576d2d638de066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499df22b18f0f382468af8b38bc6ff4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c538e8348f85ed59b94ae25524959e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dbc8bda9afcad823149a7ebd501cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba81987e1ad0e6b46265563e1df8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754df4e584524ad66d24448593b9f74471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd89842d62c25619b267a76801e9c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df756414af31aaaba191ae8a850f0a1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe06c472646b017c34a278e893a8dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf10575139e8d1d42358a579e7c77575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c0a1e2ec5ebd41149b54ed738897b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8f08a4f2fef1d798134c2f9e3653877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bb0342998ddfb3a89069ae92f24578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e96e6a5bd4b9b31d5fd1ee7b318d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17964537447b3849441e2a149c830cdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aec80d41978e0f54cc53ff7a2511f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c772f79102dd7f890dc778305d0c9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3348db285316b81514e33510110c9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d65849a708be7ecc68c1ba633a8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e7b8b346cb5f2d6f78a08cee0755c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced37ef69582b07d77e659d3fdfea3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d032f0c38b08df2b99078b4f467346a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f750c34134768695eba36e945fc3e9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7841b4989b4e42faa1e4c0c838c2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab781e56bdf2221fbf491a7876bb2790.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>