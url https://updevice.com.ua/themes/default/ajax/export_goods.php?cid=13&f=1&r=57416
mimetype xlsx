--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200418fc87d8d190360497ef85a402ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0acbb3aef2ffcaada7b383cf0253e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398facab26f6f2424421da500eb0dd143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397dd04845cafd82c6e6319776e3ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7880b993ce73d534f9054c14d1b6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4dcfbd23d7a50829a6b8cd56b34306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9dcde71b15f56a5ae68c2acbc39927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c62e0e516aabb6d5543c9cd6bc908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b44e903a694a2febd9185557e719c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3066ba7ee69ef4541e4ac5c613b61ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998185a983866afb0976d34a8138dd7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b04069cb4644f368f8392db23e03712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897dda048107fca0cb64dda0d0dc53013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843147febecd7b32ab681b22bf66b9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6284fe59fe3ae717475749f62f8a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790588dc714e02760f4eff24127ed59416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327386dd5bea1901f75f715b074059e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da004f3c16074a43830f08869c4a5ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7de8ee4423f17917121fd723e216c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b4fff67c5e824e33e33dfbfb1d29d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dc421ff55a828b7454e629ae5c0ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7962ebf98445786bbb7d5e8e40c88af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa031cc8850e9e5e2281c8e1daff5bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ebebf713d22263e631897a0d2f3b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fecb2617354c8b34c08a03ec6367c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88074f076603c91473cbab5c8dee67326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985ef94b8ca4fbdef108f673d60316f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ea1fad1dc3d6665c1d594e4f83c7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41fa9558ee089c865ea2c6995f87b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7fa416a07d4bc5bf12e5eff71224d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f90fd74993e1f7c6890cccf9d690af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4787e5a2a3579d1bbe1e5c638262dc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d3c667c39674f108c0fe0e203a4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64be820db0ce08d0523b0594b9acb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4432246a1a03920b893eba239dfc0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b2ee44892cdaa3143617d1c90b6d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c709ed94301577d801164793d1de9eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda5b38ce3fd64e8623dc6c47613fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c038cc7ab10c7bd0a880be0f5528e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d1343396823c3af7f0e3df1aaeb2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889380e1118dcd3d7b913c1dff8addf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66725290af782a067ea158ac21b5de8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcccc947fc1816d912011a50a9ed3d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cc4e6b98d5060724e05135b5dc2ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3439ec66f27aecfb990d5e9148f79145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812620a0a8c3c616d9e62c0b2d6c2eac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24219c416d0433820bed5fff8ce6e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2c31d3518afa5d04d5adcb1ee90a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b88f6cea91402b8d1ed434c94fa249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90398bbf648766efc848a64d301f4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27113f229a1f23ceacfff73ad80fd5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1b5b45d2e360bc161b8dd5fb9557a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a6ebc2b9c8364456eaa76d05b38253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23c714d4321c1d08402fe061ad658454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ffa22af6553e0d604a1b96a64c7d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755a3d1acb541b0918c3ab141a7f2b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d93a5cfad0d660da23cd01adda61c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4889434e214296d0a38ac252259c78e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca7fb531a2cca11ad860febcce6c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f5f861eb881e07abc275c9917677a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488b9918b452f685fa1574cf8d91be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67205bb16ad9f3f5fab05b99ea153be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de0555236dbbf327fb159860690b1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff16cf6a0cf16f3c433c47e4bfc6a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce93163bfdabaf5bd1c72730be643765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c945729c786878d3462f5873b131066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230a6a4261dd7f1b73aed0a723c6d2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac40ece43c04bac701192f7e09e1df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba4a83fcb4e083b1d19b841056bca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e6003782cfa0cfb30df8a24a0ea6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79547a2b1d3926ed6ec791563216d29871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59f6759fac788f2ad1f10a37cfaace72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec561a0d33131e38d539c075a00a7ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510944947bebc51de60baea990b43d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8155111a43b7efcfe4ea2058b41e23275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee13c218ea319d827cd8a4e725be9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b4c50da69eb4b7217f42336cd37d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9d03a8535f5bab59ba0751dd2922b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3880677c5f02ed7fb0d307374da23a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27861100ffbbcb0a487a6f30c2a0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39cb533f884336f6ffee2d1a0d689d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c441a5bc902d4e4af6dbaf0591bc4b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fa03f80aef8cc3597cee4b03e75b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02396404b48d448c75db7ea928bfb31084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029a6395edea9cb547f534c4760e9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f25a44bcd9047beba2d6d2ef697f0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e99f1467f75882be2b533a46895687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d38cbd54a0224774b226b4de638b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e760ddc30473d19bbfc27255d3fe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffe409d94634bd6140db872037feb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9f273541b99a982fca2c163cb772a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5860faa390a944ffc17e57b3155d8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969525423f7db41a33b8d8f8e82650c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488df5df42f296562d6f2ade6d351194.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd2ab8d72e8bf87b0ab707a7df4d391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b973a7d2677634619220dd71e21ab32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b08ed74f27ac43760543bfbf1b3ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034f3f07e6e15079db08831be710b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e74c98e08258871b83d3279827ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a0d8572a2188488351f3e8632dcbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a092a5498c1d2dce19826941860bc247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc8dc6e6a56d15a30b3981f95a13508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e68cb171c99fbe4389ee6014fab889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f6a708116eb7db4577cc02bdc89d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad2784dda84d61db8201e8c401828311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3bee097fe77f246d84ebda5f4b33f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a3da32d6e27cd08ff8bba606b46e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02bb7337f599b1b7a2e4a4eb6ef86314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c06d275cac37b88caed7d5463348e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1c10230a4255c95e5e131f42cecb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d95c7a1aade85c4eda0116d34cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164debab7a8db7b5c17f4eaa81110418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5baad3602f877144fec2c5d3b95919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d9c27bee10e63a91be66cee35c9b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f46078f0d2632048779e86e1e5a37b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3707479e37e1db7ed206e4a1dc581c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecb4c7411b58efb5e2b7c2fe99f76423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6927c26314813549715a4f587bf56624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db7f98c1d988946f3a2bdeb4faee4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dca42764931a85a64746b29e592c7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ab0770079b4eb9f5461de5c3a181c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150a105eb9f7f69b18c4395282e66b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b327020fc2a7696eee6d5c4061f7d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c850d72b3f1865d763a00aae55197230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31d3051d89f2dc5846416d47a56ddb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ed0436f9c7d219e55e293e516b6f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da82af26c67d5506e6b9060c4ef9cae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb0a99085cd89e9a53f315edf979d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e9ee938d05231e55ea5d833d45c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110f81282ed78a32dec23ab6be8d32336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e6cd4e248ed12c2356d8bab3b895c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531200dfd34ca4d6ebda4dc31ab616f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db122857eb7f1e97ec1f8854714a2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48e8e0e18278c412c47366c4f8e2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7269d636994596bb0590f26abbc3b1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8690b32887ea4c36cca09b9f38322a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd6ac1333a0ac8d127b4ed65d6e4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524036c10c262a922c139e8e7a0fd42944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fad63365207f1f67a6e0e7d440ed3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6ca224b62b5aca6bb720535fee22046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54cffeb094eca0e12d1952f92566b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6c38d08f5811764a4f3630b307b3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44162ab0e64443bd3d5845cda12f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b8328adbccbdc08404ebc15d628550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9379bbf968a06667bcb23097d3c7fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95205d11afb3d09293b85093c9ff6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115c3db03c1f367c95656e02e5ac75553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b0ed3e6af2898d4d3f2763e989fd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f613e78f33c4f0379eb291327613c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693274dc19a7d4582bbe31461fed7dc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08120fc8a1df4ba3b0cf08abcdf017b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0660157c1c82c3d55854df6a64fa9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4476e0e84260d4aeb7475aba107cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd534f5d42ac2412b8e8711d8c8192760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ee2adb0c1948cc3acb8301601838e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5013ed540aa3eff67246891f04c6bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf37eae152309a26b019da4ada4d6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbe212c7282bad868024e191c51f8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e382e51bd3f99fbbad4fae01623ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ddffa3f6a3c87e7b6606f6e476a8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a283c9aebd3f36fb52544e98f7017267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187289d215c64cee33398a4b33f2fe068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7141baefa4a94fe106993cfa07a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd16a9f15aa0383e7a253cd129c72e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b845d5a49e836663752d908e8f20171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406da0d992bb9c320cf371b720e8d82b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd376e5c5dab9bfdf124f1febd87b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3611f2fd7d80cb802452f992d9ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d84fff260eacfbb98b5b12d919f9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c532e86d163fd5ddc0b3b909434b3bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddf7fa6de6918191718950935e81ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00610c088bc50bdf98d00afe847f092778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f7183b046927860ed585b49ae64279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0297cec8019df0495cd6360b2116680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912904a173056f4f009797821b2b368d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d724525a5ddc08b2d5dc4d2eb43dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959610b7eb49b644c0af08928ccf9ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c4f5f1c2aa39845d8ada8c0c7514a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa307dcdbf9c670f5fc344528b8e4adf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc19736e0490505679e35dd020ee5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c8e2bf8a0483ad45748d8c62d18b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92802b1951df894ab241f3d3fae797b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582492310525e2c11529d179b7dcfdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8eab9221adcf18d05b012029eefef90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>