--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff8a3b93338368d0794a0fcfbc3e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602312cbe1816c0c39222c342a247b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8f27c329bfbf18591229614678bce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c41156845a3d0189645864e36b28db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce430193056a315e3cb8edf5839ed205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c030e2a0701fed867cd6b3967d6af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b7f6978d31b597a3dcac12a5260307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549588ffa46c9c54b55df5953e40e8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20cd16caa6bd1bb14be82f5179f9759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe00a6a8d9da3e96bce4e3ec9f719a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a9e5883993f564e0124d7b46bb78611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b70a0f3fb6a52705c97446e430b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e44fe2511e11f1d6f7c6f66672d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece1d8e70a19fff4f71e88efe834db514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fff65cd316a79ff25f01b6614a1c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c110fe4516bc3068c3ca13e335ae316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b04dc22bca093703d044de1d31d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba998158d5d2b6299d599ae96fe97ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89d2bb1873179bbd439bf7e0e94df219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced625e777883ef82507b6233aca5da920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0063a95a4368d0f09620b8827bbcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14103e1b9bbfa655a4a72f902ce51d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a58d596df7c97651f7e08a18cf4a8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791681c81d2a65be504077e87d225eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acd2a8783ec35fadd166f0869b158725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10c31e7e5eb4d2b6154f8185e429cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1813ceef35a012ee54082d843768c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141728b714fefc5aeaf2b23c0b7e4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206095561878837d90ada4db8faef9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e7e0f82a79254bfb9298ee12871d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffb4984760bcd44189f2602bb4cda231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749febe40119613b8b54bd300e97f49c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d7198607212f4ee61d530e27491bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076927bd1c66c3232963e9ad32560cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14281a84f6f32a41d71e02555d6e24e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec924b9c36fccc791f427c2c1d53d98436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cebf568f63cc0ac34a262e805a61f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c873d85c0a3a6aabad8b003ebfb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d2986466ecc89b9b326674869f8d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0107ff6336ca7db30cda9d94e2cd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c8f603575f5e3ab5185c06e16c14741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded78720cd34c1d72e6a20e3b182a1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350edb106eb566a1bc5f3887270fee0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb0f6db485868e29590fb8b3b739f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212756f24e4fd485813e1bcd1a78e6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd5b6d07963f2f6ba57c2f588cc4f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfee6c09cdf8131a8a9660c6759f8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d875fd71ba55efbdda0728c2eb2ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9146cac2208fa0ef6329ce85e8b6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f119eae2b378924377f9819f6aae60b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d78554cfd72faddaff759b0be7e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc9293d72f56984a0547f75604071752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72604f52359876e7eb393173a43488ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec006b2c1f98888fe59e83685297d84354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369852072a0acaa22bf9f21d74bb17e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a167d6a1e94d8ec2c913c5929aebb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef303f9b4c45112792040621cf4409d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f480167cdecf755ad47d4c2af09958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c0d4ab111ac29cee08af30b15de0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2d019713d03cc64be26d808afa6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ac9ae494018a5f792cd53f89bc7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74987f5d83819572c0e99dc2ddf76b0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d9db2507d7e1551bc181120aedcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1b10a56ced1af211e11773e38657f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05daf601c32f47159ca51d2cc9b3b1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66071178a9e8045f38e39cadce77c3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421313df3a6047e1335cde11432c5a4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d969df6f54f686d94f1f57c18cae168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bcf2b3e297a4a1ca5fd901c9217b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df4369c50c2410e7d98edd882dbb0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd67ea87711824ece8d7cb7197045671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f80bacffbc3ae40ae894fc3b1bd2d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12ff83518b39cecf1f37393ef16c6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa1ab46a39dcf4237998549c10098974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ffb36f229e9a8dc2645673fca5aa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1057ee14eae0f7cfbfbfbd74fc4263176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9793a7d161f233943d334a886861d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f4fd23c39584263b713d729ee852878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d1b0e0cb9a4f8bdf0a397684ce56479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf45f6fad73b85a6fd4bef196f881580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983e54df04b24f42677884f798c828281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e343b31ac94f56c93f4e62e8b8d7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009185ef5ea7a22a5ea6c6cfb9149ee583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f918aca8f6812285c6d4ec494580d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5fb23a448c4ced74c1b63aa445cdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099f946232feb80d1437ce41216bef486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f55ce732e31305a041a4cf8d65fb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32cff299525b0d44bfaa6ae7f9a5c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344e0756cb0ab732674e24c6bd95bfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec90b276a28c6fdf6251aaaa50516290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077262d90421e8c2916ad86c2953eafb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a759cb4f7d3f62993173e392eebe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327558f96a5e22cde57ce9b82c8bb7ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a458a98b25c9de058261a3d39545c8e94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598462e9018a61eb79c93173336896161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbebbaebf1357655cf2b295ca113c842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698a18fc17310481f44cce8bdc6ad853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6469980774b567021a4810eb52ee18d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a30fe139d0b1aa7d8fc921ef4211b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af050e4f448c425b295a0237c99726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e8ac7296b99623a815753d0a797137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b78d4632f6c1345c8bd3aec0a1248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf54cd81553ee0ffc332b360fb2e6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19637d4ea89451eb55259703c537753910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212bad7c78be71f20b21ab423b40b4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909b233a12850ff2089bf954d59d7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6b204b057515d52e0c9d39210353413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69edd9dd489a4748cff3e1925f75c4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c3e1c89776b86482e2b5deb444e0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ebe25a274720de60e02f1a55647f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce64849ed0a869fa2f78f1d0b199c4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066820177e7dbf42b0b7fecdabf441d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd20eee6942d23aaccbcc66d4cb54b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05455db704e21a274bb5e13ad0557b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1c89dd66d862c56ad1a2009efcfc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2caff9c6861143ef66d0faa8854122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb450870b4fd2050d7aff92838b41b3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e95dd3ca6d0fe0e600240a41ec0a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300f07019c78e466c6359437872850f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8228b8e8007fd88fd340d347e2aebb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664f72e1f183679a6db5bad5da3c9eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918afcc83e7cbefe97691004c0f5393c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae63ddbdd97f2e5eda676f5dc8db81a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bab9222b09a8ad5ef55ef0c5aadaa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed17c3ce724ccc79eec4023d2de3a4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add820a69479750177a8031eefc939732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b0c37c0c13d6659ef5c9daa8cddaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60190acfc595c652f12e28a899434d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f070ebfda51bf466cb9c0e901a9a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56818a44059bf783224894447e6ca12b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be907666160996915dd41a113ad8ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc9b6ec1f5fc56d13c5802b3dc37738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569615dedce3aaa2386c61935369047b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b48aa2794ada0a8e05dd62620a7ee540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42e22fc46e6f3937831cc171195d2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452ecdceb54e6972d143dcda8ace8e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeca8f727bd81e4943758d0f62529ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961654eab1a43c01d04cc81edde3421c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457974fc197a249b504d6ec3249e81f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46a16d297a0bc343cea73d6456ccb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e771cff8b13b7e0ac18012d1340447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc8b4c06cb3d2cfe0c08658ee6240948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4d0ffbea6e958ae319294ba65e85449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b40c493f7d170e4e6246016b18eed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a27407d94084987bdac2ffca1e1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82a1ad992d04c592e234c87fd5aba552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab4d52d8b37794c21affa292d05a3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda0723c41acf147667033c66b6a4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9422edaed969aa9faa39a0571d3fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2883b9dde9f0524e779183de4d25f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669ffbb590cd1193178f83267c035d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994074ee063b5519ef8d14f103a8eb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2d3b7d3d2d0fedbedb425cf84a45259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e88ab61305bdf0d89ddf3397fcfe2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb86cb9e0922c1e89a3f7b66c600e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdce6d9bb7a8a3cd75497f1ddd84f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da848fdf8974c82194eb05adee62d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf7c547ad8fdc59dcbe3e1faf2164d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d76e4cdc1802a0250a268be5e0c0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6d442253ebc3673fec1f2b9ecc56666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404473ead26dde8ef4202ff72a6875767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1545e96e25a6c204c42cb11225752068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40883008c3806e45803620efcc2785df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcc42a94457d82e61d5a580b4a441c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8afa59d7c23a9e06f8fa8039dace1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65261ac6625c8acfd455e518c8af7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757245c39d142fa9bf5e1d0801c27a4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf6a8464e3c75863ceef3bdfd08c5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca550497a510a107036895da43a52b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be196fbff40edd15f9310613ae4ae376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d2110914cb7784533cc6295ac60f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aafb9881ea7908138b43aeed07408178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782d932a4bdeed9f51d2d1cce7464679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24451927d4075c045a95be78e0f423580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fa70f4c51eb0f133849cc1c52b16881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2379bdf9fd82b4eb22536a1a2f87282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a416118fa47c808f7cb639de55ec2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b401a75fac98bbc7bd2596d2f0e8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309868196cd32e0826a212b7575b46c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f728c027656f5dd29a212486ac8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e187f4a8bea651a927d10e0a413f9d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2ccda1cc18a7fc0a5ee11d61325988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b663ec87c9d6636566fc78f4fe3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ded63ebe38780dbc647f37f109b190.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>