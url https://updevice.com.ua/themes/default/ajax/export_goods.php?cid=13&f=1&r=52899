--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a2a38025ea22f14a8fd6609448311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c300d9a15951fd6d4556840337692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de70f7c07fdfd3ee0f714d763978783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86838ab8e855debd87df68dae337694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d052b23802f1a65f645a188b9303fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e2d38bbabed0cf7d4b04d76a2c9246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79a256b53cb403a774973b822bd777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa225be6ae0b8c8cd0f148e23cae58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02a1f4c53a13b27ec72ec2e90dd1d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbee6868c0defea51d6b632f86219010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b75901e01510180431b4609ce961411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f323e6c797368c52d4094c630fdfca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111254f46d6ace6b3c3afcbb64d5ba013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3f6054ca131a6d4f80767dab35d9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c885806083dd54b4f4184701f68b3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43340a19a1cae5c0b052239f23f2901616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188f1876001322c2c4072ea0b7274417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5439f4a5847005b83611cccef46e48c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861532b3c01b095aa2c40a71168b604219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfd1d1be7bd100be008215f9e8dcb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa0e3f30ca7265d5d793abd4bc213921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13585d617c83487087a0f0439527faec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb8105ceae274f2f72184390a2094123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102301b061b8d46c649f3eebb91054be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728c90a3fb1ff30c297446552b01f7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d9b62f53ddde7890ab9588d55257526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4873d531d44d3929a7d7c907dba59327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10d7ad090f228b421c833ee4a2932e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ded961e8e73d31c9f992376289693529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374fb85aeb755d5d69db92f90cf18ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23836b8e9e1a4fc4d5441c9bbc8948331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820a07f07094befe3769a9ef74d770f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16206c8f8233d2b1d7ef201f3cf07f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3733d9821dd3dd2daa7bb7be6cf64734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c4912a1fca8b447980e61578584235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db44943797cf0542812bf63e09ad8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbfe7f0a2853233a7545875e728f8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d5ae48c15921af82b9c13394e2fed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c7dce5c3d361a1431bf4a72b349d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33069592a2fa20f6cd3bc6908f742140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02b3055b4698064e80f10c528af85d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc733af27c95a7a7d00ec0b11003ecc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd53a1f4b3a6e04273afd07d2bf2dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afaf2a51addd9e852bce13523b62d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b7693b7ab0de52d89215d2e32cfc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526150d6715626fe5b75aba2ab5ca9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18792ee1417b6da678bdefab2337d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5237fa0cd5e5b586e258e17a8806348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d613b681cf2555b57e4319e33ce849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1af051190d68437bcbc2e37fdc49950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b238ff45c9ffe88cc3195465cb22651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64448c787d5b6464d72a6627435f7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c15026f69efdd28636bff1e1895b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48aafdd45c3c706351602b7fb82b2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa2bcc2091c3bb1688546567d3ec5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343520fe8e85c10b5b266901b904919b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8796a39e2dfa20954ce1fe9fcb90257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30fc46a84a844dc04bd7c62ea4e2f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42b74f43d04ab6fc4a6ce16b9c45df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a21fa187c202e4e7f0efc3df978460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9ee395ba62207bbfd66569a17f8d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a8bcfd61795a9f7b6f5eb13eecfa062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9a291d7551e9fc92f11e23c320ca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc27d0c6c25ecac7c6ea0fc33690f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725727686060c7f6d1f17906f85c4a5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7132778250c69dc46b431f206fb46866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c480c50230130eab3cc663d79f94eb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a188f6bffac47dc1468595f6405b60468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182613480eaf02f1768f4fcc0431d2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83933d2e706f03e76e7873217c56d1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfc4ed235ba446ee28abf7177a1c9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f8097e73cb8ffd180127d60a7d85372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12225ed0e7e45eb8b9ec6feb01e1dc5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d380bbffff96819781acd6c5f5833e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3e8896dd567fabb94769381e134a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc1f09e8700c76cef2a289a641d52376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a15a8df6684a1acfdcc74bfee278b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996fc7745a86b0d9cfc969a723516c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81288721052936e194fefb894541471a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c391e15bde14724ee9624d8158ece280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320960183cfabc9c48b576d03023b77e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303f3541378d63097e95279933a4f6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6226c73cf5e149a7d738fdb583d75783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0601991906d60f834953f69c1e5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd313e86c60d889de76102dd01a5c66985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0a09abab9af8ccafa959cc735ea0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a0e56764f0eddc5cb0d061205a6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007faf4853e03b06b7c21621c3c7b67588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56acc7bbc1a9a2bf2f29f8bd59c78089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa3eb978d143c98b096df0b8fc5ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12691160ea9fc2e82b0ec86eb0a47791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e211b56c8f81edf64b95111e65b5b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992acbf5e2159bd918f819ef3c7c32893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229b0bf46af83529c80cb43781fded394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9448a75c981f5dfaf8af4175294b1501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e09fead28b109989a3e5b90fdcecc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aabd246f4d42ffe05ef47dc112bd4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ab89bf5b86a96fd2410a11af77f3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb86705916116933fdac5a4e0eac7945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f560bc0451c58fb4ad7dcb084e91716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac6ae1991653a835c7185656c2ebb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d3744ab3cac96e56ed0e9985b4a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d05aa60c29635e0156931a3e28b04e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f772a6c981c7a387ac77b73f345dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35c20836585737b582d140689eb18f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942f67c5e696ad9174237996ec63bf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736daf0e736d5d0604e66643d4713a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c0a2986c52487d81e1e9ca7feb1fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347157d36f384f4cefa04c2ebdcb1bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccd6786414c153964ba2e3378d0bea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cec973bfc480d57e9c41af28d4dd7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df22e094a9f2fe14716d7bfd3c4d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b1fed4658ba5089bdd8deb503861019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b82243d5d396e3a33a7aab7bb4e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48f56d727de03364421468f0f4415321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc532143e019c42448dbd184694dae722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce51729bdbb145c9534731cf2e6aa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c6c600044b2bdb26745db4f76f08024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df0fdaeb64a48dbd1fdea0a85fe26825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f72a458e948f8135c5da73f0ecb05a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea8d51f9961930370a807da7ec32c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa19bd490c055d59d6707791d747f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210516dbff064a8063b5f21b576d8b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2754affe3aa2a6f8854aa0263b1c0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf95fbf79dcd8ea8aff4434b39fe9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bafeede35fda62d5b53b10af0067432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f30e01bb10f6d231ce862c9a5cae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd211651c1409853699ddfe949b8b01334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63418aa924923a2c9619004059496035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109c56c26de4fcfbb6e1d1495a7505d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1b0fe5d70ca7199478591182c0f8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d8156eb4bb7bb458304e887ed940538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81bb7f04fccfece96ffc9db071787e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ab4e9b23adfa676e3a1ee4bc5f04d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a480c01b2141d088bfab897e6e8236541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84315d996bb140989e407200ac704a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29fc4d4c885378e4c121438a29009543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe84fcc1a7e232e72b888544c6d54244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af401a73d0ac54df1cedab1e12f0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000648fc08528603ecf1345c480c5a1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa24a5ae889b89a623f67626bdd04c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d754bf02ce8962eab096f855123dbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627449d117cadef5837c5ad5725e7df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ddbd994435dc98f1434464fefde4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91699211ce019aa7b17f4842782f677951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d66b6b4a0a191aa7aba8ef77b36952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa304aaadb557da1b194c389a003e5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc1aa551e42edbbb8bcfcb949cf36054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bc76f66d5a745457de70d6c92483c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662408217e0a2aa2f4fe9e4397b045e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ccf58ebbbea96bf9a274fd2d43fa457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33c70f8b75755738d8e9b41ac398a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9819d50b7d0aadb2d85f30123ffcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85de228a8ebb05fd533d4a36e7202760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5937f9039b94c6f194eee930482c5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e43e36caf4ccc1ab396c8759d9a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48639490a39ab1965fbfab11c3720063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456be0744a07856265089144316e86664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340d1a32aa55566b85c9ff93faa335a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed297ce09508e7f86a94c234ec94c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd32c45cac3e69a56a70776481d2ce667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e851eec5c09e330f93f9541f5ca87268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c2bde92f8ba9fb81fb04e384eef069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6252dcd537d721dab71138a07ec3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352d980e0fbd079d4c8bb9c54b8414471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a726a54bc869dcd9adf796dd25b2fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a81bfb5aa4d3a36343f63579209b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498431c39275c15c0f0cc839745a3f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1362ae963f1f86104c05fcd005e6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa5fb7c572cb9c3e1dd850d463c3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee7360b90116f40993dbec903619fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396a635822869b472034386e0eb00a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e5a47f677fca734b205eb88a66b4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb8ea6a1559488577f0b3b3918a5fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01630486060078d7f3e3037755c2dcf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dfcca1b99d28fc160f08272b10d9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fbf1d3d8a6f2a5a93b79db041121083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa3975ce39ffc5d8d2c4fe8148246684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486fc2113a41675c8edb2df1edee7a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0e1fd985eb79026a9cc621ac38ba186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24bf7fe04ebacdbdc0a8214b42fde087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40ed436e4561c708ea2b264859a1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d23f9fee989c02f0c9e97f736c613589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58253c2fa5b03d5177da7d7a32ad6fc90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>