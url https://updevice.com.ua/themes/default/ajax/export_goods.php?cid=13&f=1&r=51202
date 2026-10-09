--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c430c9a8043f13a2d1c077d76ff3331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89855ba0aff72c8963e5961c7c38fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b4ee5c6432e0c35453abef47e2b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b98a94912846d6bd32e3dbda4a27b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f1a12bcacda308b9113b5d88950a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d1f33245984989f58d427b3487d436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4ccd8314af97f391729fcd255d6497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5fe808dc68e5c8315c0394e2fd8188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a180203a37083af0234cab329247899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da198d51423bc684fc861698e2fdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0ca60dc9147fe5687de838b1dbe6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8b0a9925dee750be4be94de74b38112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274fcb2e7b1afc503cd87bdabd9d0da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4423862d5ed827c9625631ae87c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31698b3dbd3a3bda4f236404c77fff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40601ceb2b028bab25dd66cd3bfeece16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d4a40a09c75b4baceb8ffbd0fe7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e2268dcb5af96a34e183283825fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b32e5fbaedba8a69c6d4e6239a29e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97bb84aefea54dcee586587a9e497120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685245697f0e3a47ea055be40fe6a1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc87b7bc48d1a02d41cdedfacffd4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f516fa2818f348199702bb7e1b55eb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe4756c02fa99595aaea88d7f99f3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa4d663781c71a1a5fbff0c7912bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609fcd67c40c8e05a9498a71c54f88826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5685d9185ba186671e5d9e8addc9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc020daddb7f3f02347a96ce429d9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c157af912018aafaa6c86afbe7e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735c710c243883ae6cd442a2a7e231630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe7274a7b038fc7098a4dad889025731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9daec756fcd02c144b0d45ea09e5b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f011dd7bf0c386fa9aced47d1f54733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb06c8db07b3cf8c98bd1976e37a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bab68e39b31f434de9c01d8ee72d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f1e2fe75c72bbdac27ef9add0cea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc304a9975a6c7cc5ee141c6e7da2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269ce9dd520cd446ccd6b97171f6ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe375088b4230beee73717c009729a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8ce64b25d628c5c42aad197d3cdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08632df42c27b11d2a7dab6485a23641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34a89dc1140dfce25f80d13f10d26842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a3967ded5f527cef63704ece9164d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4070d1a206007125eef3851f801a8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc760f4aeb26a01cf09f0f775776b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a1d58f95241a71dc3019c9839212a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be7e2f517e3191cb7e9ba93de197a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf4554b6a32784d4e4a92ba14434bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d97c51daae9a671df817295b4f953d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44138aff7e20a3cabaf19721b71ac23d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131709d38d2386670c13af17fe1a84e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073aacdc3b82cedd040ec2fad02f05652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b576e48e97b82fbb941e321c46de853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f0ad3afbf89d7d0928d93288d5c2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26d64b82813978cedc331862f0c52855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67e023f3d5eb968a1de3e52c6b4b7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b02d5615147d18e743347f5201587557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce709887da9f6d5ef45f1a6dc1e2bcad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c31a5f58a9cfa3726b65e2666b4abb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c16540cb2b77dfe68a5e1db5b384160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21351dc21a881fb0e905131d3a4c6c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63562a54c441b8bb600fc3fc400abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1830c04d4a0af581255bacca4899a1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a759a1d1b12e2fa7871f13ae4242a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3ebcc02a8437eee7d86e0df4bb8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b320caf87f46fbfeaa1e09c4092066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac882d2ce645e4a05dda50097c68bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0736389bbfc9b1f5c0d8e20eb481ba168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c643d66540f86b873965fc30fc8f2fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a9e448795feb599147637bb64d41b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733a5391288832c9a7ba25fc3a37ef471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f5e178559ddce26000e730b28c33072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5240471400ef038abfd15c9df194fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ca86f9ee47a5dcdccab70debd82074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e85a533c8ee2a353af81630033ea375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd2efbe66ba0793b36064d5ecdb05476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb7bddfb75561c7e02e652c91867577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a3baf678e85e8acd5aa0498e29a6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151adb6c89f2bebe90cab986ce45bed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fccd3ec68a83113b0ac78a5ea1f8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa7205c9ae7028f0be163461c6819c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da99c491dfd7c6baa65f5c40c6d456982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff03e672e4cce830733ab59e4784d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9abd31c0f1802f1e841f749cf9343084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa460844a072e15bfbee670b0fde4bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b6b49b344894342b46725e7c6073f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63919773cb8b34f4fec63e021c6edd5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c293c6f32425c3202571ddd664532488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ae44a4e70e5c226384a8ea0929bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39ffdc5adabb1e38b86f86fef2bf3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f5e76383968e4309fa33110fb04b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2a51f1541a0c2da1f49b6a084e5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cda844da540991c698d11b579d8fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d0b08c41207ebf5ef25f66eb9e5b94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c652f87eae093b3b31b6d74efbc48d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd3e8aa4e9453e69446d57657f7a592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528b3a1ef26e51f9b135ad389cb31243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33747add9090574c4142ef76d7b2d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b634e767dc1216b09d562c561c6725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a4737ad6953a3c3141e48752270b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5b2b53325b74a3b291fcf9b69da327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6258d884f4a1c0e3ea9716edc9961b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eeafeb324807fee88d98aadfce3aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a604c8b4a83b14d6ad4ed5340c511810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da33de01d6f0838b7d8a05afab8da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169772677a0f3ae572e796528760245812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cef0bffdf9a912db29dbd4ffa29f2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c678edd08493b7af74b030fafedca814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4494e481db2adb2221d57c4721bad6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9bdd4e23192f6a73c30b6201493616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd3a33064befdf2893d02582f67ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18967d37f4c212fb1a9f683767babde818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf948f3eccbc20f551a898123f2da219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799fab454176046bbbeafbe2458ba9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031163a5303701826db96a2f9afee4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6df9fe46fd5629a827208215a91d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652301fbc47c23a9995d278b1ce2fa5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d976e6e3719daa8b74ded82708692b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bee5c8d14bf2cecbfe16d186d9dc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4371fc01c881595f4fd6a8fbdf92526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b363b009545fccc96046e1cdb520a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a375c0f9a50ae0f04ca93c22f3961d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e8e9a6d48fbebf60f16906b66006729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f85b0ebf881f8bf6474e0a282bcde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50aa686778bd93ffae19725d0fecf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607775c775be81a3f083ddc53d78738232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68b4216da27575f5a013561b41622733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0492aa07ba1f4e6aa4927380b087b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4421f272855571e7db03b0dd6a645635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28801b3d912957b82bd811c33bb1496836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e15d308aa99e00a1a5fe244fe13837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f6be69615f616acd3b5d6be777e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd7dff5210f80ddcb04b7195d82ed739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0fc1a3cb2287fd4307bebce1fe45240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15c5edf851723e5f2a8570d2eb0a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4115dcc5288172d0d92cc5126534d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62a2d3708bf6f646bbac5be915d54d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aae378ce14728189ff3e93ba66cdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd844e3ee50c74d1b9a744a2f73327ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4d4f866b5a6f8cc3f54231e9698e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26871e1af2a5f7479dfd42db0ebd388c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6c8cf179b2bab5e8f446f4ac8c30748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00a142401ffed7e4016177a7cfabd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ae896c277b6d3ce632f51836379c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a98645691929122d279a0ef6652351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6641a94089f91c5e5b40b8b5a30593452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d9ec5f679ddb4e4790ac5722de2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524f36d5bce0f5fbbf4ae0d93bf8fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b916dad3fe2f12194a8c09af8091355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3596200d9a7d8021c434d354af29d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ef08f391ab56550cd3e50634c73957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e434defee5571659d184148f87f8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211f67970fb820b3f04587cfbbeaade59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e256c8816e86cec01d46a17df4f16a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4110eef9c059fa6098c5639e9da5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92cc100becf814f9ace7153d4a22fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afc01c719562c72278b6cc5bf862b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586cc129debfdb3f1d9142af14ab2af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb7d0fceec88e50e956cec559ee13b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11196a09a32b92ea205a5ef92bf17be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d64e39529cd891ba36e9f397d65ab167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc362b9b2d2486a9b60796bd8250968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84134cc0d0bac9c3c37d2e9fa1af3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbee687300e64ade8e3ace0f8ba58a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa536d744f127dd4a7c19f20e442a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87d534a5b11f8f7b278a8f1f00ffb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201041abe5cb7e6cf2c5b9eaf5aa97c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7996953267b0b4a7e3977195a526bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b803cd3b1e51223661ebf2adb2bcd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd70cde608022ebe28b9cc0cdbb7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a11113facd6f80be269363ef8ce64577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa108fb7b7deba9353bbba7ecd1ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f51ea0386f52eac09ba4252304354b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878be1fed1e8b575e76b9d8d3111521780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec46d065b0479519972f3a5c1835b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87304b6064e5c7530022a40069e03a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f85bfb6f290a09fd81fcb3c300a6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7995b146aa8f7e93b9bb55a8910e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a94cf6bd14d5568de338bd049c6c7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350de42bd59e9cbe0f20088207911fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a26e23e2dec770ebf59c414486c2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59245f0b5da139d1a48a3e4961f1721488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536c8be9a117875899c3f6c94b7f74189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587862673a53d3ed524853403643fc890.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>