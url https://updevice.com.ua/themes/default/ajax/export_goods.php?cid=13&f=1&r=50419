--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789deca96674f687e9f3f887b894e421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396537c88a9af4c0cc6da8be7d66fef22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab42716d448b3c5c4e0c01fa44de303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba42a03c782cd6867b4e71e334fc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54b8e9f7291071f521868b96723ba15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fa627b47b29256514ccb2d449ea586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642aa973e50f4f4a039bcc947abe4677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eafb50ead47a6d83b4adc3ecfe6f728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727902d05adf35760a0912d7204d2be69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283d81bf84683d7376b2b5dfce31fa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3044901ad992ad3871326d0e04c7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705c37656ef2f16abe09b998f6383c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b973ce5831588df05a4493f9b2551413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe7847887b556cc1e7ea3088e3b2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03317774b3b68834be30f489591fce3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c2056b3db4d812aa1411ef5c1ec5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b35611f906425afcca00215646a5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a3156d59f32bfeaf5bf7e23ef865218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc105405dfe9cd3f5108a1604f096319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a913f6e9b64d5270b47cc6d7c244a3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4149967b731366ee2c71074100595721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58002abc66b455d6fa9b7e815a37eff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcad0ffa6283d14628ac0fd0b5c2ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285943a75c468ca41944bd5a759d12a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12eecd831e4e510195820ea03f334425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea874a68ac2fdaff335c8262575e6fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97384c3baa9e50ce0e057acc6d2dd5c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c122a0cf74cead00b028e71920b53028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bbcf5b61adc8278f3c283f590f85129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622dcfe1d54433533943d1510a7f56330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e471777afda42e96cd2bb276079881831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125bb93cb52bdc7ddad23f7fe2737232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c535901e6a0da6f4612652910b5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c1f779ab709f16e82856f5a10793134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f300a6ba35a0cccf766d07a6457f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e978c73404900dcf95d9931138c8ca736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd664b65e3134694729a78b6f4a5bf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831859e7d3169ae4d61700e0eb6bd5da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342ff41ea175d7b899c02beae1bdb3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099de8c87e92ce17135141c2e64d941940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd98d5420015aaa20e6b7592f3787d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c31fa13cb4bfb64dedf9b9f67e9c9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ebc841522c50724a512ce3c02a70943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071b33fe746fc48b03ca261a528537644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af00ffbf731a5b6e4be4d116d3211b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3bc083e22383c9201e676ea996b7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2480eaad2c6b659588f254fa784edc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e17966a5cdbc413fb3d5438a45290d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c20a76ba6e3894f28db21b2a45cc8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf0d8c3a7acdd0e24025b6e02cb3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa2c442f98e2bbabd5fb3f42cbf68251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6baac6bbcecbaca0f5bee5a36625d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0ac218fb398a75fd1607bb347efcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb62f4fe38f1b0a27b71e05018d4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7958c085ccb2d0398f2c832710d01355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b61d1151566579e91f8ef628381b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082b5d2824111b44375af7a10bed9e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97177319ae88a9cebcdd49c839fe52b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c4b757a2c1654869b8f6448ad4b1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072b1934e6fde3e547fdf59102db1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b693acd62a099e9b522cce8464ca5b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f4e9fab2b5a49352b64c31b5c6f2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e605ac7f9a54a9e9bdb8482bd9f2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0237c46236ac5159c9cf19aeec72ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e47ed4af2e8ed0bb09cd27024b4eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2cd224fd6e96710032507ded10f1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6324d4d505f2b53ab927cb654a8c6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f9e9bcb04205ca4025fce1e9a80cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e3d8a38c1e19851c279bd1fc008d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bb61df50adf8c710732cc1a4079cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01eac3651976e5a76b1ffbcca4666a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e4aedf9dd562d90efdc5e49f9c5c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccda868519b4b5e55c5728d4b5581873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb3dd0361b348acfe1a24681ffaae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4600663f2aa6445592d9d6e23ae7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a21b7f2bae732612e284cc4b36750d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e868688b1a6569573fd350db7ce81ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f2f5467e036526636c3a9233f6f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9c6a185b580140269ce85a9f3345379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f78f48d24c4e32b2f6ea1c8c5b71580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3c6d891cf2d656f4e44ccc84cc6db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4351f77cd655474976d3a81b3b99b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd46422892ec91db8557df74b8e3b4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1b076b9efed758f43275bd5fe292e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104edca18a6f280292724d1de2623885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc015e544b647d04e72c4bec27c5fdd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b38c5e5470f2b63911fa5fabe267e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d67fdaab8850c9d6dd842ac4803c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b465251e536053d786c17d915431789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6622bf2a5c8da3568412dfe174bc9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9a402da3edb60ae078010aa5180a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8142f60cfeb1d17df7eaa052ffd4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c5919bfd1c6aecbc54ad8d4dbd9fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a263975fa15347bfe12116449f225c094.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff192940bc58fc4b499c8b562aa014301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8db83e983747be732f436d2a38dfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c212260e0a4a09e89e9a3bbf3fc9393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83187be0305374cc325632fa40d550ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe95cc3f9ca452159e87f5084d8bff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f241e4d7f9e605cdb6132ab73f4ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6f07e02bb4a39dc208658e2b808047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8091f5a822f0a53bbe687c37d9a688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efe380c3ddf222321e5800e85f775a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee72b786b5164567b5cbbbff5e637eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9970e32eea5fa07e0e51cdfdb989ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f429dd9aafddfa624819a53ff092bcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cffd073469fc95745149086d199ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bad846f5030e0e825bfde9edc038114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c54aae88ff3d5398a0e9e73a9c21f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f648746027e54dd216e5bfbeb02299116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd992740ed29af81ce5ed08492afc4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc437d1a7096607230010618dee81d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eee8029f88d1cac8080a16f75deb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd8a88f7eec8680452722b0a75bfc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf5f6f8b0637ce3bcf934df768be2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdf31fe41a8278875757cefd1eda4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57a8f36c0774add355e74f4f6aac123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c611eb184dd339d0809026326ba8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d943b5683d9fad4f9b039fad784ee7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94e3d9b1d1cba5a2832ff758058cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e4c8b7695bb5d6c6d13592b403d0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d38b6596cfcf258e3d319da7cf526628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b6423294bae685d110b8db1f0037829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17647bee6cd3ede00c6116bfb2feaaf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80901b8fb249775464f398cf87551931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae0cebadd4113e58f454ef7ce0324632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd913d13681cff895b83327bc021e5dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b41cc7c4578c3843307687217e87c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda9de868484893d7fede4eed108ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7235ad124d3ac4d2890a4426172c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85c51a05f61cf0a90e84ef68639ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19898eb1ae9ff54b91be3f6effbfa7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438925fdfeab30aafec5e2ef002c7e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c7a6b0ccd9d5249a5101ff2eff4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406507c4741647e50a121ea6c31d2bda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17f6254f1651681cfc1ecaf6f309dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d81606206046f588650d3364e7441c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037f2de57894ab50e99a558a284d3f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843955b947145873a2fed64f39be71745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c394518eeec2dbcb5048dbf871b6d8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b79759c4fedb318c0dd04da82882847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc355be7d5009cf08a36ab6c640d966748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13488e2122918e1c0a55c71e155bcae849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0c94902a7117febe9e7dc46f00c3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61167140140e7562d8d3174161eddcc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c22d837ffa55771102a6236afb6bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb38b4719734298c3a55cc4766e84b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71cde52d3cc1ad9e27f3217818720a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23dc8f33d4efd9dbc2c3041f40787855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f566fad42c96b05c9103fc25136153756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad275a24ab09473ddacd44e321dcd26f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12acdfbcf0276614b31b6bbade1a1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a3d37eba31e1182168cc3b7ce4b1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb797c6509fe72d9b2f1d291699c0d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b34584382cef38a3a7d7bc3375c11a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee6f93358724dc00285bae709665962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5d9293a795da77b1fcba990a3facd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e8a3d4b1ef75417956abcc9c9d8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705f1c7e4cb8c30a0f312214ed8930265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0749444345c75364fca31b2e7cfa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ef30e476588f0ceee71b11b4eaf8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5cfe1d761ffd1c48a723d12f2e7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d20f3fdc8395e3c197b6d9e8626669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70bd6656f9b839e3ebe1821751ac070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182c71000698a1b00c736c9f49695171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ed99cc582830565392dae9489edaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517bc15bb7bfa7bbcf9ff3f7aa9927073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eff0ff23f97bab52147b463eae84174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca37b5afec8c6829193f2ae5b1256275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ab67009dc23a05d07d166f4fc45a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b09346d162850cee3a75a94943425477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21e62908a071892ad33edf8f4bffbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000c03a31fa67a12c1072f021367c3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daef2773ef523a788136bd3b49c24980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5fcc2fafbe9f2b91cb1287be5a17181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8ae6424f881aea55aafc3285077be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2860ee1345b838c56403fa99ad755c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d479f167110e89468dbeeb4a3e2f4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f45b961cd3fe1f92517eac8fdfd50a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a637ebe865b1d56f637444a1f373c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040d9a3bbe38795ebc47ab0d5ea800f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3932bf984ee84b1b1f70b94599eff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1151b0d406062e3ae2178979dbcdd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e00fbc6231ae5f3334af3ac78ac0790.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>