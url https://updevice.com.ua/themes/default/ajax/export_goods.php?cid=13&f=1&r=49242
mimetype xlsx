--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3272bef24286c5cbb0b5a417e37fb7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0eb6bea430b2394852f1b50bcc1612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac2128f0822adaf76de3f0751e7bb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89486553203b7ccbd8dfa9bc4dd4fae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb8573cf12e781d510d9ba416e6df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ba96106ac7c82703d20d4e2f8a1236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494f37534f1c2bf81c46f328edeb217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e71bf6f6ef7e6393353948d0ed1f198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726141c9ec1785929b608f6072c643c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47999354af28078cea69c7b18164410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2a554fcff3f798a2f210f057650011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529215715bb568ea2addd5feaf90323b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181c094a1ba37ed15fb46d5fd1e75cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b635cfd33e3397c22b9c69119f77f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594990faacc44bb46a57dcba71af72515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b6189996861e1fbe210627f0e34de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67ad510430e556527b21e85061e62a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3382a8c70863d322a9508dfa4fd92b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad8e48ef25674d176a2134236400a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca3825aac1b43a82eeb9073cc5ffd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a3c0f45f9da9f61971eedebeaac7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db66ae7779d06f9e453f3d547a2bb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848157174d0ea82e3be8e8cc301126423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec153f702d0379f7874bda7d59512ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c9d0c722906206a0b5caff15e57125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2153ea1735881b6ca284fadca8bf226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a69e1e3e2e8bd2f5947ee09f5598d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2430ca8b9104f61b6d7e48c7c27664b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bb09ee89e95940975c75a0c1a7a5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a1c63068baee107110cbe7ca3c6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00205c0d299b83489e04099ae9fdc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9c8c8f671ea57268d786f355b5bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a6c038bac7dcea822b14808f0b0ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3319197372f0f94dda1857603e512334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aac0ec81cfffe6b93b922fcdbdc5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbe5b4b116ccf9433a837be4e9775d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437af3eadd235b133b327187bf3faf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e114141790ffddeebee80c577de538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c9106e5f71d84f3aca999002945ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2121764d1afe881c46ec2ce15e907540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b988cf74971721af3bb3fcda1df018241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f107f54600c4f4b7bed2ce9df48d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4170145e47e8471100e9cd884fe6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d5dcf576481f98600010c02e234c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2bb0aac819d640a5230b1feb51bbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3748ced0fce34c0b36474fce86b18046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e4a88db4f420bea45c462b198887947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d953fde8318be28ae52afd2a6995b5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138f8aa78daa0604ca762ebf846ebbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8cebcdcb374bafc2230de803801850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b965daa32c85aff605680b927819d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941634080d82cda0279f371477d6941052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f6068b5eb671dcb44b6428c47b5b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb4ec11446f94048196d069415036254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c2bb0a47fbc5000f33849e89d3d3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9383dfd0717b6a2f7410726ef394bcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5e395a4f31b7e93010aac05402e3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e94fb59074dac6e018e557f24001158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e39a59b795ed7b5e7532058b8578f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782cd3d3ffdd7e9b5c50bc623d8512b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93536145219bfc4c74b1a9b287158061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b472e4ce47cb5bca8c7cd3251ef9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08ff52a26e0dd6cc4c1287ac63c5b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f60a5e3411017dbf0be0b3cdf9e6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c445628d5fcf9aec1e70e242075f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62961ed8ecbcb647903dc696fc781666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c654ee941132824e665e23d7653f59267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e570bd7b1e96a7842a5e243d0943568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af096dda9c7b4170569dd8c76fefdb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fdc7f209dc508839c40178ce94f1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac297f293d29dad3563bee5d0211658371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e9b5b20e0455ca499c5d52acf27c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b55a5c95643ed3c7119c444b3275973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee38efbd7f6f691a1a630415cccac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4eda7c45f4d5c6fd3f657586ffd7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb41e42d92bc0e0c6f5a9fbc71641276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859b34e34459a8787a44d0308a306f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d383a8d605066c2b4cbcf867f6261378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e6418246cea2ec93f4ed8c4ac641579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6eb0c51f9dd544e4c0601635076ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0266a13c440f16ab204bdf0dd37b4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b36692c754d3ac385f57031fb26ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e18c15e4b84f64acb54db1fb13b1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445c483c812f54b3a142b683d3f10984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee34a32f292651bdd1d3aea3cf6c2cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2db44be2d921ba73db91f930e550386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f487010daee36795167035202658f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028306b2fd2686609ac5b0fb0c9ed95188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661d3ede0bd394d451c9f9289ea0e9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71317fccbc72d3524b5ce57763303f3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969a28c0c0491f7bb0d453bd4e560091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e56bdf6d41ac632d019acdff05b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3687b7fd41829e7b154ccf9f21fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070373ad012e0a8796457238e9c0048d94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc7716a46adf71ecd390a712431da01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adce65f8eda7ce1c1fb3347e1d1f482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0eb1a7b4bb2cf9d8b7d162dbb9e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14716f6a827669f1cefef22eda887f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337173daf02aa3c95b0ca3e9e4856de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95985ae07d2fd6e47a924a6e61c981d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b102132b6144ca910be4717f013f0587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07414c6d829366dfe9ec7bd56ee3d338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3d2e4661d81080eb9d733bb0a3199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47072422036a54bd816db169c56e33b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f198e58b1cff328e27dcc238d3fff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4160b317d06627378abc99ad634b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812fbf3ebe089e811865a931a4d693113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1887974d84fd31d1f69b5539af22f4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116a0d53a20c69994de49a533ae936915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e2e1cbce62c6b5c7f3f6c5a351aa416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74d5b0d6508172687614b57abbdb4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6938879d9c76f0a41b332efc00883b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a7fe1307c335512d6ad53441513419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903ce9b03e44eec8c11482a6a65cf4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d10b56aa68ef7cd4c0d65154509de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48412428ff32db6c72094897e59089422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300decc479adfb25c0587964cd7844223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2abddd6ae7979e27b7ffcbe85a750b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d98ec6eaaa1bfd86c9bd06836149d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48a52c4ae819c73279b1268503f2e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f6777d9df683450c6ee0e53fd3ea527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26608cc98dab01276262fd340fc904af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a6e1fbd716d9e7845151e41d7ca7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec325fb55ca1c213445b0f0f984cab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adac323c21e74031d6bac6c2d7a8a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba38803b3e273332a53d9aea4d4ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acc596ee8e9c62dc371601ed3f651733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd4a45cae887f1b428e231cac3764f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421c096df99f55fc9b4116fcd924ee735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d4ffe3602d9379ac423b12d44b5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b39405643514244a9d11538941486737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a67573f4c7070d676bf649164a67db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89260a9d1aba6a24f8d216b89f06ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597664b64268b5a056b780eaef7b99440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db38fa2ef19ea47e7af0ded88dae78941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538fbfb2f4a8ef92948e57eb77ee61c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b17dedb248b30360bca930278ff89743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53d837be1538c63be7b959c3b635d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cc6b24b6c961c5691f82481b3093345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a6aabf4493a2d8496fa8c6722358446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032a392a4129942b1f5948fb3334e1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb37a8194d1f388b500ac8b8e08cfef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f4c305ba12e61c41ef57752fcd52349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda014d2849a87ea68c30938a6f5748150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94239d01e0c2bc5afde2131ed5444751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5723ffbf28122c8033bfbc37182dd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f83b6e9a9dc98f7d58eb76b98f3a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c6c64c1102f586eca9bee606c5bab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467d155e38e26ead5cc89ca68faa2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0320a7c2d9314e19313886ba6d04b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b5cc565e763f7fcd956a6786fce5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d53a3e624759ec133a2c3da7f81a6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16cdc6c9689585934530c485217fb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f24015a9f1485c9e6ac258ba869660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c086730a298ea8debcc15b4bb153c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66da1faf49b62d3b2bc9c27e244758d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc20e1db02a9bc074ec9c1c24dc57463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa37f69dd4dbe0f3bdf599e1aec36ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af925dac806693ba1cc8a8e3cd97073f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b008c5ed01e431c03b95604bc6e9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e70b0126f78fdb95330e8a494fd03667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc5efa305ee4540afc9e73d181fe5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053042b0ce0b8c93d4279cc952f7dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77160759dea1cc0f759948f212c55b0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2d7810cef0961cc170ba71cf9adb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371f28251bfcda96fc7b05c50c0e6c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce32cbf4967983275fdc0929705fc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1392774fd21dc7584cbd163fd798374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be22bf9751959d305831e4c352a322e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02d34e4ce5dfee4ec8dea8c0d55cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8207e5160d941fe868e9ff83f89a1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869be6a895a20211f7f9a38281ea9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef1f51b6dcd3be84681e7a2665e1a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce6c803a3713619a9fc20cc3f7c32980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4951669cced79cf70fda20d054b6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c924b3cd7f14fae6db5047ad3b16b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ecfc2a15fa027a52a4ad3f7f009a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8f1c604042de6d4a4bb6a5cf70fb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4517d5dfa904919b56e6f74c74ca385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac431191adcf9ef49c241c2aaa874a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad147660fc78bc73053d012f1b65a66e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fd67d51c52e4992cd416be2f0d0d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989da1a22a543ace289ca4da2bad20ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e95f94d7e4d83816edbc3cfec48a690.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>