--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806747bef27a6aae88887113e84807b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf06795f8d8119b801885fb423f0a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a7b64ab2c7aad1d60fe74d68d5fb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc514d62a2c46cc752ef79304d7c409d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb0eaf202efb838d8c4754033eaeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631f66218ca0faa4843f26e394f71db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7af08736a60dba546512cf61212d3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dba7e26d60fc617dd7095aac4430018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fad7f91c667f48c316aa946c99edcf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60138d978319b313a8652023898949910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5f57a909a6ac541ea9c0d1ce4df2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04c014336340df3608e00f236d6b3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8667c68956f855fb25d9295a962beb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec198e6362f2586fb2c022b28ea60bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a10849111e82fd95f5420c4d9dc8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3646957f28153a4e751ff8de30e8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b5e98cdf4fbe89c7ac97bad9683e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331248986a1ddb064cf310d3e1d797d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d583c90d264ca6f5b1a79196deeb74c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32758b335d124cff66c6db108970b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb452582ec323752cdfb4cc4bfce72921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db41b9a494c5dbd45bbd0144dcdc6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea3579a453548b84dd98b9a87a6ceb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccedc84016e09da418b283863fc45f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34b04e76338ece4d312efbaa22f10f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5da8e3e7ce90852b39a9df6cf9c34d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd83ad3869b6e2fc6b879fe2f15c3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8af2e7ff7b9cfeecee3203e1fff628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d241473c8a687c58af77763729a6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bd4c038b81f64198a9bae436643c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b5873f2348eb60bd3b7939482280d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d522f400ea31944ee306e29e866cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa12d2dede5deef0266ce83dcccc40d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53fbd82854c898af8ed50642e2500b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab57f44f4d1490cead5bb6911619be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb0aa075d689df67a67abcf041cfae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892176fd23ecf33abc94b6fabe11d9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95d4c26d37358712433ccbfe30b8d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275919be9be995d47658c91a367dac8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec278051c9d7ca01605c799c582ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94545c93a958eb4b14b2c85287b6f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18786298ce35a4529f36340c351a17442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983afe89f4bafb5dd31fffa3e9ead7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227021b19e99722a0505649331aeae1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3f02d348d992fac7235ab82bed03e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8c4509c07125e6c52ee665115f09a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7d46e5983de9cef599f4bc118b6b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ebdd8a54b089f03f742216b50e7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be47db437773bdb6faa8f6ff01c9e8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac0a9bcce31577416dd273e944e5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab3a85fdd3bb267408816b1705d7d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdadf1612fb557fad89dadb64350b2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e8433ca28a5859284b642e38bb78053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176bd579a1e3533eeff12c1670c00b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535193c04f26bb0c483828c9bdd335d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45136fc1ad48480546801754937172f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0676fb0d760201f84bfff250a8cbe757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e804bd1b9776df2ca82c43cf2a558b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3eeccc9c853dd81b0567d2653928b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c102b65a1ab8de8de1ae6739763860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fd6371a6680160adb39cb512a64cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603df113993899dc258b2cb89c8bb0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1bfd55c759c72779a7167069a1cc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b24e646ab683bf107c073db819eda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4009a301f73c7bda7a1640f08fded65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea01a112e177b4288f9039a02a702666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e766d43aef47102c23836b9b93f8e3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d9e86b0dfad40de7f9e76e1dcae6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1875fc97e15c240f54b8ac23181c1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ef431a25968a248d8004fa461955e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334471958d286208c3d969ca8da0936371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee8096a8dd22f849f79e06a426af3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd0c0fc79b01f03e47c33fa48b4b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a852e6ef01fe043036bb27ad78ab09274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120ce2beb8dd017acc91fd848bf44275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541e0b212b0bfa4cea885f8eefbacf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fa972bb0b0436d16c74c9fd7a9b2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a706b840dedf2c11f0dfab38c82da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42caf754703ed69b767c015fd3e8ee479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772958f14f30f8fd765690ff1d4fd7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603fa6df5935e6bbde7380855f33d1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2ba9ef8f7b9af3c314c12bf4da7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bfdcc74cc52bf7cca8430ad74a3bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6de86284eeee20d30563798553719f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b615626ea84718cefcb57006a6a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571b1d6a114ab4e71d0aa8dd86e85786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40de6aa32674a1a29df6487dfc925387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74e60413d9274b944bd4f1ee7317b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef17cdc59ef6b94817bc0d16952e93a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28493830b882f66cdb130d448c51b9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ca4a21d94b69ebeaffa672302f35791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4f00dfd581dda817224d87b298d8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56d6b809c84cca2355ed41052734ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65edb78b09e264dbb36e1ec46206994.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeafbaaa5fd22bc595259daa31ad0191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39981a22c949afe4571e4c7250587cd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4542a105d044944ec3baf102a39a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcbfa0da26487fee1e7e1eca91a1954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e46db1a356e282ee12f2e2e198875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114186b34ddde13f32c04345f3100c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b167041f8c178f01ba72c05290132327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809b1013ce3849fc13a986f24af86cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4098cc5318655cc0f3ca2a924a5f5379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae83ddd228012f911165542e6ba909a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3724f0109cebf6446956d86ceb9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e42b28358ddcb3a92908d94452da412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e455a7d250262b59dc676526dc26dc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d37a3d4d73ed7e0cc85a21d557151014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e4bd17dfae4526f802bab17e832a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42ac97f385df4e53cd873150ae2cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8698bd4dca9801cccc8bb06ff87da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69783cc734779f72349a87495cf3c14e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd79a385b86f729cba7918c08d7bdcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13705ff20e53c2d1fcc41b6efbfc1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a195c242ed4776b78cd53cd0ccb23921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da85ff1776c10acdf7f9d746e4c02d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73229447eeeac850764961499fe2fbc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae2a294bb360abb548bdb1dfc2e5fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be46baea6ac34cac57501a0e2f96825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c3a52005fcbde2f3b325ade9a570426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a4660f1391b2c013b6d65e9efed1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b9b920edc0d2ea9560afa324fd0af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6a9eb8fe7a09fbd19787b0409e15e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d151178360ed9ab597ac5e2a0f9f9ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47a4170d0bf0a0316a6a90d6c4862831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ea2c9b804c40db78451211f3c345332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2c78fe0369ff992f16b79710ef05033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad297a647fe603aa3c893da21a3ce1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086662f265ede0f17976851cae0ee3d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e615f586366e56e2590f6be8094f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20250252131adafa0f96347befb1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92724b91b93092f17627033ae7c1eb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d6959c67f377d2e0697af8ac84dac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842f1c968443fd82f2d34b2b24233040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc16cdf8dcd98901b43c2f77f0ab9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed8855f588e498f7706846140aaecb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9785cd52cee9dbd0a09b1447f9069b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31a072d2fd7ad814310370d69c01f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972727068b75da04f6a0d880db1cbb3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b09c107872b59a43c707d7fcfc4b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de6453ed32128b88cb790138ccb9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f0ff1653fec6a9025d3cd77ac61ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b021b8528374ebdddcedb788aaff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2fdb0b417e000bcf81dda57422a0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06020547292751b5a198f250f4a9d5e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6caa331838f440b9caaaa1782d9c0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2284d46c128b2029b0cbd78f42158c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563203e6308727487a2b36c7d31cea454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09355fcb5278d261eba1976eeac8e9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e36b0544db23e9bcbe439ec0c1db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9743feabf021745150a1a5c8408a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ecc951d0e4b02d25daea057c778258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d24f3898caeae4c07dc8234f5d2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f87a744b6595c83fee0d8990e29b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6ee30a0086b4aa7b65afc59140e8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043875fc6c051d1d93abd2129f41ea562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e78f0fd58de7ebea2795c40e2e36963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5219d5ec254a52df9b017ad7a8cc0e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6fdeab949ea51b2cce257fab888b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbd755488d56005b93307f7eadae8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306d1f6b7143e82fc691ae7a65c0f4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559993e90d7cb32b4ce703fbd4ae62b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f079624d205104efa922b8bfd8541069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f5ef41ae631e646f36b12171bbc3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c82463504135731d8cd5b22712a5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33298c7d46d8bdddd93730e0a0d6fcef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d792c7db492dc07b74bf93252c7a9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b15e6463736abaad00d5d0edb29ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45fa201a74a8a11b2ced5cc7a79ff675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1b2f41cbefb169fbddc215b9b954576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4f5456ca347fea0c4ac925910e2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc7cee1f6cc532f5e065e76600a8c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62b1b797eec0e0bcc5c6dc79d30b5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c490be882c22fe713afa1b80e1b0f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac3bf918735a5171b38223087f35ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad015218cc5cbf4edfc2fc8079a4fd6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93cef784f7140d78cad9e4a616cecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414af79ba93eabf3863bb8b912342b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c2beacd05526c659bb87dbff2b4d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7334b8843ded8787242e83d992c5ef786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace96eabb705ae5b74afcf5c5cde72b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90564b3e887e43ad789fdc0686119588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32dea48729081268e3789a669ef5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c667a387257431fd2fc48cfd5cd8b890.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>