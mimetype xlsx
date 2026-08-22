--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -535,51 +535,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47303b3591adca258f289fa67cbec46e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6742f365da310e51fdd17ba3a4dd632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3270c7f81ecf7a71b9996bdb546f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2123680e4cf0cd8c269a335b9479afb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0d09309ffa03b91eb06045070367a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1872eba7f585287c7ecedc9f735a146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e38c32a578f470a545cb97f6c5627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367b2bc09c0cda68fed721ed225a6f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e2b9f88b69c16775a40fff4821eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cd718be92233ad5cab6d6d5ca834610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd6c2559ee384d200aa52b0b851ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7bf0d0add4524cb4675f92bcaaf9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a286f4507ffa76ada776f560e88113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccdadc2b7c4c601fb101f14dc31eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119453f1932f7384c1fe33d5397ff5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e580f366627b823fb48ae0cce7a9d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509d5126c131275d816725733efdc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4562b5fca76bcf66abae2f57c01cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857cfae3e460d20ad1b543e62bea5f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd1ff13135c6c3e8987d5b80ceb2e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41cef0b080a8781c78a9607a0e408f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949644b225d2d8ac67bd327c83aa8b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8397c24573789822c2c88fd3daab7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135709dc7743c36dca34678cb77eb29224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a3fec58f2b28d09d064eb2e9fd5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298253287e69135dab3db352ea59370326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303f932dea885d43f423aade55a1a7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff6c8e063e4909378d97ccc987c5f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e523d7dcfba257a103f0b1fb896d9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d598cdf560e5657593db132a5ad5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad693a01de898e33f3ff5239f8fed9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4942f3c0411d918171bc4f8d85e411732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf39479a7e540111a6db578d1b1b61c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef115ecfdf927f9ecc237a44056c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40172e10363027a1999cd37630541bb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69ba3ec58ea45901cb47d0677fe98936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c797ac0bb77679df4c36a8e4bb42337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e890c6f3f673e25f716bdbe68c193438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f58d9f5b6e7ac5089b30c1f55ce38b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a8cfcdf39d66eabdd94af2655293d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb2bc0f834fdd8cdf1d830d0949aa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc290912c41c36e67a0ad1c4640c80c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a044e2e165ec96aec8e35555587e0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3afbdaa061b449e3a57cdb7ebdc3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faad7286212c57fecacc60f55051b5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516ed6b4f1365e8460ca78d71a79bf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0de9e33c97f41aab13c4694a93ee947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d542c7899017496c049ab1dfc6d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119922e221e60b1904f4b27c86151249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82edb4d07af3a5c7c708fee9c8f2a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593ff9dbf589ab5238daab1eb2d7aa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03fb9c64f07946e7e279876456b57952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb418f9922fcb9b877e237d0b994bcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4049a3388aeb6985dec3d1e950efb5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e4cb38624b33dfdf3dbae42fd27855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db26b14e471d93810689cfdce1f58356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ee0fdf94fb2b00497484b0ed6662457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8a656a90bc2ef7a4c602a1502fe7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7574bff08311fd5af3faa0cabbdb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef086aeecaeb1f995d059c0042446b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8dea8445d91380d15432e3614cb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd7ea8b12e91815395f41229c92e4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55ea140e38ce183ee0107d1f10056163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22197f569983756ad4ce66e79cf39b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c119358f0e061d228e75223c8e20af365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6fe62aecca5b7fa6a32bb95b7556a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2053209e58361f144838150b55ed767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbe7992fd94ba4125d1e3938b3622968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0510d43c36c5d0ac3451e97e45b87669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b85376683b888b60c8e6597ed31ae170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d871ad4bc562751140c2097824924271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cf17cce6455a6fc169ba43c11e9d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4043918cb6ab0f47cfbd40266eceed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b698c92abe9ed1dcae18bc7e08d879774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f846986024e1362e5498153406c0c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5e5f8591d0eaee28311e5a280a32476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ed0c5516ff0afcd31bff1195e5cbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76f76018be4f124bee0f377ffcec178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805737a02edf557f1fe7ea334a84ce379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6740774286cc130104e8edbe54d7dda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215543367c1bb10df56a05fc5be9becb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af48b68593fa193f59a3b43c081e07d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417ac8d0efa62cd85e50a49ffc982cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c4b850936bb9e637064879a7711284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17203568521078c54e9e949906c53bb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559e7d84a3de74839dadbebd2df4ed186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd420ed17a7218694662227952510887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c72e4f8da229ada6a30a5dc044d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c1e7406797164a00476646c78b98d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeca1f9b9ab0103848c768054a870690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78882486098ffdb8824acf4618b8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa1c4891264cd58367b4987da74d1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb246831623ad9cd9d1d513ca961986493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4bd7033a158d09a11e4a88ad7c2dc94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94a71fa1d5861cd97bd2ac5d6645251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebc5aef064d8fb463debb8475cdcd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e4215946f86fb9e7187ae3c49b19f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1f5a57cce9e14b6da68ec9f8130874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e8d3d238b65e87cbdb2f82aa2edda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78923501da95dc9ce905f347b59b2c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17239b221fdb6a0d5571ee5402b6a1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76215ba473f4a0c5ea2a32445d323e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9a49a5dde008308ad3db421142da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9758826aef1a1046c1b6b1207c5a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f344a63021a3b937e5a9f3527371011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc37a80d3c1f631175a42d76849436512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea46d2d3f56f049ece3ea1c1a09ea713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af7b377a78cbee13858705108fa99314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fdc59f699be6ccaf5fb715b09ee1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3fd79490588a924d629a464c9e5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e998dab8886629c15517d6805b4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1345e27a089dc75eebd0317ce2372218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eefc6c864854d3386043489092f9f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742745d1ab3cbd2941d8e4d7c296fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44c4e3ab322fa954feac2f607a2cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b4f7f3e76b9d07e9b7f7b0dbc91ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491f90d5aa4c99c32b8f15c906fcdd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded5402fffe6860edd17785d428e47b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5abf1322b2d3fa534aa94f646029925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b265ad2f875d6def1a194f5ed35625726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f4bc3467ddcae02729dd56195a68c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25df111edd50c64d54979823e74c29128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51af741eabd52e686990cb0e8c12d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995732db3974f2038bd4f6cc8d7c21f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab573e1882486405c881074c18e5288231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c1b65da6d992c9fa63c96dbcdba6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ace4af871f4a6eac92c1af570f8a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9891d91913fecf38b1774666a7bfd5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82704c49b28a1c3a00ac8f927c857d9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f5fe75e96fe3ab784900b560786e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879772910046185f305582df58cea04b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23d1252b12ce1528f948a84e05ad838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96785269912a2c39107fcd1203aa10dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3244fed1baabc4520585fcb376712b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85567dff147b132df4e98647f2cc12c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7383f48bbff4689a0fa1e9a79b6de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c11123e83c051104f2fd169f70d0a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf15057189c6edbb3c160223ada1d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d901cda41d443c5906fb28ebb9207845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0eb4926cfa1722131b86673a256af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6cf661476e8f9957ec0238494a80947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2966b8ba32b2244a00f00e90f2776e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b318b35f97007575c97723dcd2080e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4b48ddebf7f307ee5c2eabab690a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947690234c2adbc19d1c2389713242f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a744524fc176412f6ebd2f692e331952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368773c10255d289f6ecebbd3a1948253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30778b8284469832512e9c9df1d995f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78531dcec6709bd35daffa41daf892655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac8c9dc1e87bc99ea795c34b850e3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee22edb8ea2d1c9b607eea60741cef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60e3236f0938cd8ef75e84b0d5c99058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6075691a4fdc375ba75e3459a6a6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc262c3e6c2b57427f60e9cce2a0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3afdce100e7e9a4d43f9a987a7da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c56df17bc7a49be11687bfcb76201b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632dc6508ab0cbad36628c842bf048a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e9baacdb0c3450e313665d288746f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb9d1c1608b9c6a3919bdca8630ebf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6642047fa819f9c8889231c91999d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fd8b1ce0d45182d24bd2a80d3791867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca38191f4946623b50e171ff7e88b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f991f0eb2c14318b72a2d9769d042e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1040281b7568426a279598cbb097d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ccc246c5fda15e2c13f19484908a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf6b9d9a23bc6e91cb64462fbc94fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddde590540b1542e22fc385e85dda773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d749cfdc605c7dceea6aee327528b3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27c9d793f31d6b80a1bc79bfff33675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38507c660fa55ce1186204d1ef8bed0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d10aac735a1329ea56d8a60bddb45577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6145e95e54ec6272e1708011be56b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09229b4af5cd4da2518b110d92bbf62579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aa115fc6a10ec013f76055592531780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b2711bbb1ef62473d35449341d37d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a18430c26b4edeb3e98231be2ad1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518149618f36e3a8a9df0446243a99c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7b91885e00c0109c86ff9092aa9e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a467811952dfeafb474243e224fdfbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfed068f485cf8d352b0dde630fc2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ed27429f9d6f35d529806b43149e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bbc3fea2bffa44f17bce8270f9c6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85772a6e39856422704985f8d04fba689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4687832f5486865dc896b22321e645190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e0290c89a151b8d3e4c501faa75591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950614cea94204679f607e4e48812df592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5aa4a797ea82a6555010387ad10ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe906fb7b360eec4a1114cda7115a5294.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>