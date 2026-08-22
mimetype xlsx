--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -535,51 +535,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210a33341685b6008508c9a4d24de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d06079602a7d8ffe49787644a0d1322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762220ae851a33b68b93468be0cef763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc95a068e8caf9d6a65fa3e64595ded4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12412ca49ad5de51239f32ce13566155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce464dba02e390f20f5edf0c98a27c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b559de6b85d09ebde0d5f09d1815ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475f88c982062e63939c3178cd8b6e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26647268311bd48ad8ae1f1522a37049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aadf8e082f2408807e0f3d02a21bcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a3016b5760f06d5be92acc3b56f2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1b480336e867936467a19770f92a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94172afe7507392e8f68ff709cce1d0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c31ce2b652729b8820f34dd5a8e18414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6e54b106a7739f42835e1e93bf97a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d65de791f7840f54451fb19b4b77b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78c8c93b66adb728082490328e88d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63deec476e5ae127be9af7cba4a1b0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5021c24b1c45e155e6a9ee46598c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610dd9b7ef74166f10b7208b9aa75b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b7cfea8f495ac48bde7115bd79f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d5469b2dc41b690fa49fc887a84eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78744df1d0f5d52600ba13020bbeff423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94e6a548d20df4da81184216ed30b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53b7f65b51c5518768d51fc76ed78525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67425001851a7e3e9216875e2257f0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2acaebf55f5274ba42c8797c9fef127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae6db10014def796a7501fcf072a9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baf4ec986fbd1b7f4dfe6b4c65742229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cc8e1219886eb83d81dfca1b90fe130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c5455756d7ff58b464e1770a8ef7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425d2985b645b213c19d484a98604d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c751119db918bf7a0e58d227721c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c0eb649517977a6b5990cd3cf04834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ace70e97241961c25dfd61ac53ae935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb98fb83075223bd8fea27cecd879636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168ef79bfbb6f868141da75583e6c3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c8daa65008e01d216bf7563756b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1500d8cd5cb0ea3ba4c71b3b817fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca9d600fd8a78e14862db8ea212f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d686d55ce5a1c9b9cf1c053cccd7c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e464a05c6ee61987f4b7bfb11ed3d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c78f54298bca8f5cf941c2dea968c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf9624ac9f8a7bb65715652534db2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfba01cdbe4f6bcbaa6f547731c29d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed04c5467f79336bca153ca711e39746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed304d81255b5819c5ee84625d6783f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da691d72cc534be1267866ec7e58e8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa56f1b1213d89010f4861aebb26bac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccdebc83f78f85eac69f844daa6f1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d8b679a15a9c71f86b17c93a415a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5df315c9906b9c04faacbbc49011f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ef87027731f9dfef5c235cb4e64753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f6d461a83c2abb746d83e2c161b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df99b4784c5a73dd90be6a6bf9ce0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b44b4656dc0a3f274f7765f57c1c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072357d756c1e302d7758c2cfb7f5ed257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d524b219abd37b7533347ef25ff0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd8edf5bf54478a616164212d50a9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d2fa08cef39d101daa8278bdc0f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa680bd43dc36b76887bd2bf9cc71861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654e426dbbdceef602d4783592d5e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ccfff54161b25c4532fc2f0c72ae863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705106ec79a6440a831aea0a38aea92064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9209f4e8f26d34da91b0a9e360599965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aaa3feb0f6b724f0f53a379d9261066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741aaadcd954ec1c4a27c84faa8fd3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082d202b7d32a96b018a2ae0261131568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba09c969be4efe9ca26229b13e384069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5865ad38c4737602ad7d953c04f6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa42a159b3b29190e7cbfa02ab0ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecb6bf9716f01b58984030fb19910972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d7b5edd996a3173bc73924530be5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206789e85c0d63898b3660c1cf0d4b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea8bb5a21f42af9a2f724e477592775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434acd29ef4983009b46c9944ebec7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3228d8b0fd5f4b70b27f52545c06e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67350ea8f99ef563da9f538d8785d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78357b7f4b103215c4411b5e29d10879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf4deef4a090bf4ea6d3d2a30017d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea2c35b30a4b1861749fd7a9ca5cd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939739e17a1adbb6aea0848d23829582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534a5a11244df645bc75f73b03314a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7e9e87cbf886819033953a6ab6b4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ab9629aeb80f14789c2b5e56503e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef2c2582229192d6573e6ac811df186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dc64d8af524f0a6dd35e3a2ebf72987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651a21a195112c45318fb92752558da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b833e67279970e6b1b53fd7b831a2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b25f6895d7ac3b471bc436c00576b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c6798fabb6c3347536994c0cffe7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809331ca4f0622af2203b7fa57cd69c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20daa4160558169c532ee445cad0b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba78f8b7ad5f0fd5e40d0befaabbc7f94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68252b6b09fd1c4442a9b75515f43a901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42fe3da10b6fb2995272debf2d1df82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bce61d4f87ebe6601b5d89c2983ac23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bde664b6df88e0bf5be07ad117c0544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e58dc4c03eacb36b2a2a650126b585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9119b68c4cf941d99b44fe0fccade36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ea2bba4ba0538e904888ec1696a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70875453fe4375bce9c77bc7d02438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a90d14a2fc9f046a14c3f216de7609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e9cffc0b24adf26c0dc4dd860935110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374748bea7229a8c1bf8f8e7669a7ad311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1abc9bd2a75b37de489db9f23858f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d65b597262a23d56e142e2ee0973913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd4a2bd8986f1010ae6fe9c8cef58814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e6e7b07c6f6a788fb43c5c2e56e9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ff5a1178c67e79ec7f2ee26a1fc5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b2910ab20729d24e69aa8b1bd8a9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d561334dd6360680a6eece423cc6d3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c96ac5fbe2ee8b9e267f37cd93e53219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b90aed99bb1bde21eb3c98023be85620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fded160b2d3cad9b1be2b10304d81a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a025a7463bf7e5720a3f719c82f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07a61f44c6fc13dc7ab4b734ec25cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e15e7b18baea258b9f7bc4dad77d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176f66747bc1fe8eca2c54a50694c2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f7ef0bb65ae1d3d9288fc0a2b3c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eff50475f35fb3e6dbad1744d397c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801b97a1897fdc380c343140e4ebf0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da6fd60da7ad558257c002589ec9d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b2ea626d5264c20761b4466049a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99328666439cbad4113dd3d5da0cc1b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3292a0a5ba4b4d06931b11988407232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c50b6d613db762edc91086cd6fd88133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac8b985c690c6182a0c7034664c7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22934f5748ee9179eb14dc73cdf8900c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376d0c859210d6e56a408a0f1bef40c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b9a709445eb686a5a0a09e4996be137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d5e6700d1294e63bbd5251194a4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f143e2b248817b8c40b9b4421ab03639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265df58cf7694ee04f557cb8feaad95840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda7ab81642f8398cce83f9f376c5a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc0e743a05bf44caa6300632c269d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c34a65562a404488b88bc951afc8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7362405c14b5e6f71964bccab4f871544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b482eafdf3d799ae1063ef2f7cef2d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bda0a7e48216b8bce1d36e7dc6bdc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b24691a18d34a3a1d76284441c9f6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dba9b93802889ac6cc5daae5ddc6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe662526fbadf99ac82c6ac7e39196049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1301330ef8de5c70e8596c004f5d70a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791d628d760aab4e64a71c3b30e998951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98273c05af408b8287efb0f8e26c50c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b92f275fd494843f06599234f69e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2637675ecfeba303e2a0b19c775df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea25dbb51100e50a3f683a157904cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc9f8943e74f82d781d7d06c7e93556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23025f70041c9d646a9850f2b95a590657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eaffae71e516077b0e0d3135d15fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec829710d5f926776168a6ee7a71159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f6f7baba1303d85be09c260d86c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564798450d1b27c032c7e34539694fa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191544429d8d6bcd6c38acfbaae625e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d5acea846d964897201836df910963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e1b307cea123f1d6309757301f88f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3854b7a0428ea60c7f8665257490c5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031c5ae140b597e713a48069f4b81e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c73c96f896270dfb211605a160405e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eea5c03f1586856fb01c25e8c9bcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230310538e7a0ec1a881527519a21f7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb8caf84f8722f592ca631112997170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42874a924b62fba88d65568713fd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e971bfcaccb32e28a04862123c86b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac5d79d557ef206bfbeb56c81299f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378fe806184f9473a192b18dfa2642374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd63fd4a4b2f5143975c45329f425075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229379a6fcc4c761c86c9c9df1b689f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5474c9175098140f6c7db5659f8d63977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc153b0d35b8dc982128e6ea86d161478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105285a269c6f517cf2a51f86b1af6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c2029e8683a94bd9de7055871b1a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f82cae5808e390bcdd711635d760481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a1c8c0553eaabf333724eb231265782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211faa142b8e238dcf2ab04bf6dd501783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd28730294ad084881a7d8a753f2b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bec738f82390d5d9482548f7e82d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fe1258a7c6651bf5cfb531ac0b58486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a7661afb5aa227a0259e56d57fa2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9fd63914bf3a71c2cea54d628b8e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cecb45bb74f627200bee86871ce4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ed4b368bb0365d0e46574f736fcb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13653d2ffd34f1f62fa4722552f6e56691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bc8730b8bba5e19905d35224e7c6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd0b00ce5933514a6583b428a0035793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da13423ae1eeb41f7a56b7a2edde094.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>