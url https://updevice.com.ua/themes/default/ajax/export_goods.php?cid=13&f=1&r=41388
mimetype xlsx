--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b7432edb70f8b5a9c52305222fd4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37764b6ae891f3087de5fe173a4de1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d90484f40d50dc4babe1d9a832a7163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a94471e3aed13d6610e10b8db513f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aa9f02ef61e30647ce4b1f36b5d255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b0b375d9268d8d2278633847f2826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2a708cf0533b6194544c0da2581a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5a8d304f540c5fea3f40c9d1979288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fee6a074e278068e7388ff94faef279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609569ae2707bf70b3fd0871eb17037310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62104b9ce471dd133c3b0118f3e5078a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d77ee7223e7f84444cc4f31e7b3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742dcddc14a7dbe8326f26a590d643b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db0cd535540f9eda36f3f4ad6f86b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858b0c3144b445a32d7e98aa7eba7f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55222f4a0e6c29df5650c40daad94c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa470f6d09055c179fc9326fe5d9e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29597d4c40b45a48711a2d4aa779e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7068d460c65b9c63b0d55d1fe7d367d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542fc35def8159e81d65ef2013984b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c6aa174d350a0d811c1c2b5cddca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b8c1cc9539d638146818f9381cba222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9686c4cf05f16e2e8cf66959704ec4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2b9d2a70a423e060a7c6877320c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c9d20d31ed13c21fe20c2a6d945025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e504c3c33db1b5af905975099edb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99127f8e4a9a5583b63445f1baef794527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a71a2689d21a4b3610a1adeef4cd5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9079957cae746d799f28f62fd6e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce3474b2071379e6769b67d47fd53830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d3ee6ee4cc49d7af763496b11538931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058acdd35be179867990931b10259ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18814726e2152420227a9964ff41cd4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15475fc722ede72dd5869d9df9e5473934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ee107fce9775747793490a4b7ce2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bbe5fc69d6c930c73660f166fa1f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f7a7f11ac8435523d259cb3cd30de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba856e693fb8f50887498cf9241f05c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3c2096177eaf785756a687ef4901239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba5c0d7dc34f40ee13fa25aa2b546340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565068097275365cec742097ddaec1e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ac16bce4d9b6ef453a394acd064bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c27576c3babeffbfa9f48a38d33e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e9d3afb2c378897907e902b9eb68444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed5ecd6eccac9f088c026728c2846345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240bd79d300a2c5b81c21531836972346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220a8b78ef0857dd9c86e7f73f1d8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4662111c4bd7d52ae7e063186d53fb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9be5fee1758605f5735d54e8d8aec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202eba578a10b85a82145267f1795c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c97c475d26e3567d9dbd2cb48890351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aed942893b48a13c5cdf48d86d73252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a769952e3434cbdcf9fa74a3cefa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b50b8815a647d207b4cb08b2e7279654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b48089370028ff6ddc8668c0633fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b229436ebc76cf11aaa478964347f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd68ca1f5570eeca1a38b8458603157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95162c882ab0ea3a4994420aadc4ad1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f527c35c6b8aeeda7dee6ca0ffa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74863f7114279e09e8515d74f104aa2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd87b71649a7d9c8f556d6e74ac14c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b8b5fcc1ae9082967b0aa4c59da5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5cbe10b5bc1c1a5cb956967a8a54b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5120d166482ec3b59a57f38da7f0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d369049bab0aecc6c59d63bebaab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8433b9e8e7e1396e66e4248d3f79b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a3b8de8f429ea94af65ecfebce49767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7fc5f186ba6bfece944ba5b12baa268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f618a9f58ba3bd362f5f8988b53ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04621dac2b035705339798935d109870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf44bda9ed00781e9bf6cadedeeddf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cfff78aca505c3896e4a8ff54e10d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029bc79a86bf0bcb96e5c3f0f035b8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505ad7eb6b1fa940c7e16ce1badf8c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ca31e5ec126fc4e4258eee5aabbb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad5085cd864014984bbfb3909398f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c914628fa9635b507882e90a61354f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466e12672688ef3ce57e9868135c56c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e57fa6c4c7ec4bcda99c7f05dd5ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5d1a46a2dcc272ad5e4c06f365d7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d93a66ffeb1a63ebbdbedce6f2e6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd29b226a5aac380b0dd662ce475ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23112c6ac597281bf4ab837dee24915b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b9f84ad2766f23e29366ad1ca68484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b701a1925d887cd77dfa5fee3031f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfe743aba6cabdb578f97181cb363d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a84fbcf3bcc1e4c16f63a2d09798b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85704d3c1ce1761de69f372f55d4b4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00fddfb9f25057e9f4c2c6364e33dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1fc7eeb903a9ea39c832b4bf2dd3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c3ffd4eb4469f2f7e32c2de246a1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfada44459412a566d9dd3e85b589192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89d1d96e1028e797f95382f675f39a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb829e6591e8170f91d1114fe6190a94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f0d7ad21e5d53d9e9e1ab3e72dbe01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cb66ee4938459fccc0b2237be45c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71edcc8cc2fec80ce6c51f7e7a0ac63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e310a1f4e968f979a09d20d01fc784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747955d95bba0c5a51a6eff6464f914b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee23fd504c7c2469a540abe8d943db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c10d2f871adf2f15ab8d6470fded87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673c7e057d67eb4a35b57acdee3b8b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73935619e586fbf81d053c0267bf8e1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707edc3f075e8daa3fb54c638258201210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c537670f9f0e357d033d034c69208a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5876e2c3f7a80e9eec484b5310b0cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3a80b73f581a5a6399dc9c411d8e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1edf18f2ec0332de96fa949ff27c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129a22d75b4feb1bd77ee5a78ae0eba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda19105be7e2f38dd7c8a1de76c37016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce999047348cae3f4c89d803b1b12517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ac8fe418a399ae002457f08e0e11118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78defc260a98cc77c95799a5ab2c40f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3507a8b3bd3224bf4aabe8b507327be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eacdf606b57e415c227cabed75cdb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643342bebb8e9c0d11f0279170f281bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b84c7250468d62c236c52d36d2ac823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331cbd30932b02f704af39255be97924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db212a5bbedf29b3c819de74f1e8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f70b32485cd22f84b51d611522ea2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04028664da334569c84abd78f6a7190927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cc186f8f601a9a3a3a3cd77bb908a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485686dde731ddaad6364d35a5caaa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a7bb61c34bd6388ebaafc0f0be93e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46f6201983c38e1bd600d2003657b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0022e6ac160d1a93b3acc251c2cf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158d1202575b7d1a71e75fdaec0d5b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a979d8964c9f1111ab57087a19cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe31055c7dbe33666a40557da186635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633b917706128acfe2f6063f5c24b6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290145989e861d779ac5a268751f0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f339fb8833031d1fec407979d5c681a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e9cbc708e041f50e3422fa4d8b19e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d6f28fa462a17dcc09730bbbe5b9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf9ff5b8afe163fb2d07904db989841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3948a12d865ed5328893d5f8ad0a9e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6678e9c30fbb83f4685132907b296943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fe22f1c4865cf4521110c8a27770a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc967a088744ffb6d18472e383ef79e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb075937ec2640951f522df496933cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ede54676222edf4cb7d7b491696e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a89779e4910f4f3b2ad6551f8df1b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79949d39c0a8419047ef6e995430f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885b0a830fb5c5f8fb61197d8db59d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81738d292012d445ae8f56eed7814cd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce6b94e34f1064e4206c1965f8687952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e31ab8931a9c55e7796d0256a3874753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6696c6c26b0f9d5fa366e2105e4fd7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fa0dda6cc763a54fbaca7aeb2796555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a57d35d8d36882ab1eb17b4849bd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0a76345ff960979c3ddba3122105657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1d994d848e85fa1f23dafd05b72c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d64660df778a0fe88c5d0bfee723259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e531742acff64daa3f695fd808553060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9781c429bba62f0685ec7daf7a6d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e4730776dbe5961c7787e8413bd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321289d085ab79087c1cbfc7acd809a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a70301533d0350bc4e6d05395c4e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caca10f6c2e90ab42738f94a3ddc7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b745e3f09816cbe7498ac802f3b5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a4fe2f8076deafda6abee8288ee9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ccb92bcf79ae6e5af5596fb867f2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f974f48ead187f377fcad00e13fbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9900452fc7b3df3bdb7f82b6316f7b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05287dd1d76e1d4a840204b864f1ca3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514802d664a558df8ea771d4d3b8654572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883529c4b8ab414b1d328ef811f70b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81550d1f5574a310e9e9e681d322c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c27fb1138230e9c39fe87af509492175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883f4adae1467f65a9186c3a66c81776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18cf485e446705763844192db4893b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef8f3bbfbf034b2ea2d3a7564103d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9feafa01800c471bab2c6cc8af96979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9967d185f5be2573ca763ab6cf26e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f16dc7ebb3cde41a5aa3d6edb6307b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4fc8087af77a66eefe3b917d81b6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1936f81feb1cec6919e5e96fe9067d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8018f948735914a34d864281c37e7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641acb386692bdf062ac49fe8308e4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd4453cc5700f0edeef4f0b4d386e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c9363847f6fb019bcc9bfc4f6daa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9832fab4ba9bc0cdd8e98849c76a02688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d070e19d22ea76dacb20f3e6c69bfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa64867f4b7047af28b63fd6dc0bc5e90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>