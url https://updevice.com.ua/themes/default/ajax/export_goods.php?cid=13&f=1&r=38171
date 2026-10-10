--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78009ff78ba7041fb165571da8d683571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af7c58b5163a925b006dbd7df74e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224baa0eddce448e12b899b68fe23ce83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f3eb6f437caac07ebe18fc3bada64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f186a6ec20298bd307bdf8d2c6b3d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9038fa8aeeb6ba2f9ebaa8bddd086e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dd88d3d3ab7eea6b1ce8113e954a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcea75368b387742db9c79084dd5e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ffac99f8046b9cb461e70a91387189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630824ffe7fc539f8e5d873d0189cfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a4bd90c1ad8ed130c1eeff3aa6a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1094db1a0163b824f2025603c072c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d813b5ae3f434317ca4fc31e1bb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ba18b04d276cc60fc72c5deb0c2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182380cfa7b2a716a51df17245867f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c63d8f985489a30b5f25034e47bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb508a1f6de0981d042e89aa988fc7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd597d2b01667dc445ca1ad093759cb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16cc8decb852c4e1036c372a07108119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd9af238f6c44734d804769a791ebe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2ca882037da78331b0079d6a64ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fc165c7bcacc555b06f6d5f24bbf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2c50fff2670a7bfbab23eb2fe42523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c139f682abff9dad7133d6a0582d71d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b9e731df4053ad1f71fb61c1f0a0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bc16c4b0c75eed1894c39b64a31a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ad1ff1c9fc1e67529b48d355ffe527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d0e8c90ae50d24c3cc05f79c946aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba96139fe8143036b4d36474024dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec63a2f3a6c353d543f9a0669917930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ebd5e6d9a2bd85a89b1824a47e5c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347228ecefbc169da29fcadb4125e7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ccf42bb736358f3e2fd3f4ab22e6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541542a5f389dae8290c6900420a11e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9291f1515692cc4e1eb20ca9eb828b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd9eaa79b21b6dce4a4f33966ab60336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084a7f931b83a0202a9d009a0ded50937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceed2df8a5216e657c0c34ca236434938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d661e36d5fb63e8601bd6742472ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f93511cfe5b14a443960bb3174a1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058acbac09c7435acf61b3ad60d3c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de947a4de18025caea640ea3291ef242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21823ccc68f1955c3455c94ff26c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664cf3a1b32e330e6591162d2423d9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f36a30b4e8d7105618dad5d97713e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d4f569f11f73d94b262c965a29c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51b954bbdf2d4a8361f7969a95245c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8218d27edf807248a9de9664d9ce948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c04fb1400eba4f5972da29e3258c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0900bff15b79221b3999a6629c49c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0d26b023b1deb781d01e570d67acb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6f7e9f50f5453b63e350bbc8c587652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d101d44fae444323914aca8aa7adaa953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677d2c3b276f3b48a07f890b47a27cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084acb3198c85b74f6066671879d263c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3732bf0cab156cf2cf8e9990b1631e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87697480265f0d2a584cc0f34dd3b9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c68d039e8db484d3292c0acd350d6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b35d7603beaccdeadc06ed8dc3f28759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789854ce14aa5f98026f70e371c8c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2a65a6853a140b1fd696d8f9f3d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3c89f89a4d35551f1dd8b22e3d0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9455d28d71ba9228a7b22df4ef46d2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517d3e6559bc63da8d50ac358116ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f279e8387fb34099c5d9801f8861665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dcd883eb9237758e8abbba6a5334d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4db0e98dd3b0fed3cc43b37c72597b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09334d6a109bc776ac1d3dbd7ad0f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599e00f1eca37f3b77a8dbbe3d658f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908f9ac5f7d2a0159aa59a3011b73b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c246041edd3a37365806e46ee649471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acb92b1cc562466b802a4ea691a13e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120edc8297f43a1a4d9cf64c27ceeb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3824a63ca4c16683a39a95557c2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b642d4825d70edd37356b288c971975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54345b01cec2109ed205ca740c887e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d28c15fcc1ff06bf8680a0f7aff7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32820cc1974fa472a0c290e0bde05678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a806ee14dcecb4c7f2ad82c4208b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e128671a3e57248a54041e01f5cdeda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22683403c5cf3be4f883752aa0c605881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1fe98d7890f9533a60f47301db86b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef52967fdbf6dacd3e0a859c9fe8c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c890724b6783680b4f9854a76c70584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a084f7a0154a6ccfd7ee365f60becf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f9d7206a7bcf9d70accee4c1ce5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a0066182e74af5078f325058d7faf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eec6a48399517a691bf20953eb76c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1aac40128bd2f9965e5099444039d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c678b69b9ab505afcd82513253cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272c0b04d1a7acc87cc17c2794fa85391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee106a744a17c1b708d96cd2fcd5f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb11e95dc6549b739a03f85ba1a558a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2ba73183ae241423cdb01d7f5420c94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9805461538c5d015cec73721bdd471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f277851a26d7830600a98274889cd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ae6c55095440510c8d2043e52e0c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012729ea49edd3a3f2a494e7b92b8bdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384432af41c000be3ceb6f180e3ffdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf18cb067b2d57b26546207a9ab2c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c0341f495135ffb19d57b5876da967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc50a5498b7554c18fdd3e65bed4888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b5420dcfe80c475afdbae6573cc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85ea0acd8e911ca236c81ef168a5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1278616f88fa7a15beb9306722ea711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c875b82f075d981acef9430a8128e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39f5f2f5b752ed9a929922b543807913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00973a892e192374a4c3055931d10214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc17d110d8c1971fe72320cde0ae3b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa885b2fcdb9b94df6524381e5e451816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f923b11fb691129c653c5ced8414717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f89a06932c0dc6daa56709f69d9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce43253e5993152280143a2fcf64c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9beb9bcd9ef80eaaf6b1bd2533a0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23950bd422d39c7922eb4b43ff2490621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a132692ff026bac893c2f7680bc9a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897299bce02fbaa943eeed17655bcf2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f78b1d2451939f61a68ec236926c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5903032e5491f35ee61ac50814584125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1ac43a0605eff15d5b117feb4732126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a20298ad1730a1df53ba66c06841a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc41ad53999398459bf63bf8809d1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdeb3977bdbf2c114e9788be92a28529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de6b0f28beae9d32dfd37b9feb38d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e98afb1d13fcc66225d1d3cc27e8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220e1a649a934c5a67e46a50e66024232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec335689df77a4cf13181ba4428793633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45864ff6e2788ad308f134f57df84b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4803a163832f680d7186611627e8be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6a1c36692970b3bc89604126cddfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204a2d305d2943ec9cc8f91d93efcfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8acc09b32143681f5b2400744758f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3a0e947cbffa4eaa67d575a7886239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a950cb536fa96c729bc5189a8147bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823acb98378671854f8b51612acd1de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b224d80b2dc9357a9b4eac41184d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df3472599a24598e36b34beb75e43d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7621d5d1228223b0ce2805124bc56644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bef61b33cc85b748dd3bb715dc67845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14edad7e45a4905b8c93b4a01bfe7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b90fb0cd0080751cb80fb521df5aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d671eb6855121e6e3eb1c650ca0fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf09b013830fd4f6496c39269e62949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f11dbc78fe56dc3852a905d8d21e2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9391249034678f060c0ce440a2c5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bebf8923a898773d2bfa18de7c041352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a8b2aed7d258c8c6aceb84928d0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4188cd1f90863b3cd4b2289a2c9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c8364be24c9386ce220df4295267755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd0ef2069a35c07793fcf36c86683956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc2df8d115f93643da3b7850b28c2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348171e9c451f2466146366796cd70b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d33c196fdb4f3b964eb198cc53dd3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6daf23071232329871b3a621911e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e758f87689e361d24771f77e60fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27850d38030430c1fe80c61ce4a0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16001a30c391670770abbbfff240203063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a0d7a934a5f8bb1a2e27d6eb961f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31c3c81b4d5dc66e1651491bc9d2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c124667f738b97ff153108e4913366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad123f70db6cab52f89bf0f2105565767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890fa4f6f6153436126dd6ee3270a2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a70aec3f33234180c0ef0d11675c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec811d2694b11a92f6fa784408f672ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f020d08e58cec4d5c954d13c26ea6bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ddf646855571f431856026f97f13572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce879b861d850596a02ca9a0d23dbced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5c7ab88de1c525fdae972a4b595be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b93c47f9be66e2e2fc6812cb26059a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945cfb28ebd0f047335b36a34f29a2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671b25d81064055014edf763182235177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab9b9f673887192b9072cff4a5b84978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfec1ebd0ba3cab5e81b353917b02c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67723342bb436360f6c215b78ab9690380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b13bbff984a0862db378e0c559ea5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b51d99479e85d33405b6ad5254e88d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1983031b11ab9d6e2046fc78ef75583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5cd999e3d3f13f237dda8413f671a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a751f838c7c9666aa9f5b99c260ff3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52738fb1e88b22a76e81bae0958a5ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a7fb69731474b715c1ad6e368240e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac74d5ec7cc74a64f226e94d1c6e80688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f45fec88fae30576dea2c09d627389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f6d2edeb5e431167f2649593b7d5590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>