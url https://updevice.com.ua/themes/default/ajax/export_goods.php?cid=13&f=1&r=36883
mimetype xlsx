--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -535,51 +535,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d316a908e36848c5b97e6e2d2317ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed450f59783dc6826a13b62541e41072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0a22d7c1c7b59e4708d38ae4db4ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa966afa13cda4df294cfa2a7385c0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd491432656fddb7d008274f15b35d9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb6ab8098751d04e4389e48a4aafac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388630db731a0307eb55218b51d30e447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8acf14ede12e35ccabf1cd3f80be88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03a6d889a7fb4014818aa36e3ff49c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea0cbc47d55b5a1901053a8cc849b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f25d23add3b072019b64f8efc1b5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7270e072400dafd1544e39b28d3dc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7539aa47806409d0289df3f4d00c5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d782d17c1a74d3f95dbbd691c0f6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16c488674d0cbf909262d2d5998c7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e802f50b0194dfcb960789a6da5e2a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aeed065a7085fb1730ae40f0afbad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad238a77a74f3b40fce9986f667d19dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a077ddf948a79a26840fce24c024ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef6923ef87989b3b55019d50d69af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4952c049737a36ec46441ee9ebc7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13373c4b3cb11890f63546954f1b9f6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d057c319d51a4419e44a8c3f762bf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b71fd3374837a67783e33a5e294b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d72fc393405d3b2e29da6793dfde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c397e24ee1f744d44840f97a010d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58770ebc9ed0aeaf53d22718840d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae1b8825272135e7b0a76f2adabf0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c4d1d913adb4eec7f8e96a0d9e7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98960687e285b447d2aac2a0f69cf3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953fef1602710b7919ff844fc2696431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b9f15461f37375c272c79e35525ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357909900c7e66778ec48878cadfde9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4690218fa2b26620a85adc6ced59a9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b71355ad19d494fd05f1a9fb24c8c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4544b8e4a282facb26b587cb43fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd900ea7fcd08af6c46ff72796eb7c2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f0b6d799fd77d627fd612f638dabd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22af7aecd633e292c2d0e955d5a6a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691730dc441275baf32fb56383d68d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb08d690a53938596e841056845eab641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2de06c31120230b7513e3e5e6d79042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710759d36dcd97ace7acb8ec8df9c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258ba787d534ee4564144312ee143f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76907945f6971def224232ac983c607845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e56439366c882fa86d6c537ead0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb569bba445874216d4cebde14a19447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0adc262839af260285c53f3ce5a5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a11c44debda597a300987ae96fcdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc60dad2a088f32ffdb1f278dad580b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d111b21ca64b25a9946e9b2449bbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b949a92028ed50a225c01c416c95d1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515669dfbdafc2273e40565f153f39953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d0234773042e86f907009714283754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03793d462cda4dccaf2d29edbb6036255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864fcd1edbf40c8b07d91ac40d777a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd7bd299a8c5f97f9d2984854ea43657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0457c229d7def9ccd1e35b4f0f5ad7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9faf3f5e551cb19ef87c8b112d5b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2d550f5b77b45d7101af7f360b86a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8c3da20d3c000a713fb294bee40861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a922a0f59610933579cd2ca6f916f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f96826d724fd66af642ed11b858363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b5072ab0cf740044efc78dbeba34164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb9f80bc5b1f6ebe29d803d26474b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b068a498b87d8b30a352ac75ab073666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ab038898f302c11196a40935c85c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f999e7f31f44a2ee431624efbcb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5992a36b1ba13f8639f8637c00ccb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4ee19e09641e7ad3ed821a35cea2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4a4c6d6cb79ad67c49fd9bfae272a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7037d352ea58e24fd3e2389cda5859e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0b4b7eb45698b7584bd71b19d5a0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a67c20c99f0d174e96d93d267aeec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ae7cd059be8cc402b5e4d26957ca175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a4391f736421681230dadf3c9fdf076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca377e27e93e2ee651a6ccac95dc80877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe31dabf09c65dd8594d2adefd98ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b97b6c08f097eb9229e31cdcb20479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58b5175ffbb211d222089550c9e87880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031904ad515bfac30636984c096ed5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5d858858c95d80d888a562011533282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a73b1a256378b1c4561a2d29448aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9542dfb226b80f1d46d7f67d92887d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e2a383e46061c52bcc6d0072076a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3dee632acbc99c2199b91800adde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3249014d5b31a08cf1d96867a4d3a5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d672978be26508423913222046357988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4823b1ea52edb80bb6e6b0462ad7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80517bcbd015e21cbc2f020fdfab490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20515d286dfae721a29f1a16f565c37691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dadbee9804f2a667650d6820bb9b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde5964de913178e85c7131d12f1b8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37eb873cc3fa93f2e665922a9993694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ef6388ece046f61f47e98daffe921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e2c1147c29697aa2474efb098f7c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820110af3eac3a6e5160da746ef11e483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baee5d24804e549b99c7316b5452784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750cb42865f52b69e579f60c0a6b0c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a28bc9783aa78b35bf77af3d922a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032673fdcb85b983bf6c1c1bf788fa657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7869a82ab0b4b6ba28ce7f0fa10438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d84218ccaab4fc39a228255e957d4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227c1e78a1f1a268cf9931a7f8672db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de85edb9f0a172a6e6c427513f30e9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3416a2dcf01238c75544d94f7b3d7b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b0d7fceb204c65a8f7b49f541998713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f567e282450c3b7666a690275d30d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92ad0d64dc271a262b36d4debe83cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe361814d8642c892b0777fa811e5c4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07874383dfe031ba6e1aea7e00ccc0b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de5036e40bc2b8fe8e11fe9c5046418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ed1d9b2afbdb74d37b8700949c17419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d369d13a453d788dd754f381c3a1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b6681ae649f29a5117b55a9c2d57f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a6e3f79b7f4c914d25ce7b6e2a2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e86be34baf57507aad177cbae2db723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c4d90e8d36a217cdc369f8fc7e9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab5ffc8eeb7788ce01c01d1b2b088025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220add0e3df3151a3e7327381202704026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecd24c737662a6f264dc219c8f772b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b07caa9557181f87aea7f54d42eda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823616622209aa5802ff18de79183f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca68b765ffc829afb6fb83fd54a5ed430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ecd5fa7ab7ed0e93fceb073fc9eb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a9de221c80375db96e591c61fec8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c5c122e7914be6d57791a0f0676033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92575f7f3eff4f7ae467cca4f1d815f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc78c28fa4f6b83c6dcdcb9e3328dc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55f0f2b00e2aba203adace93e898fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10829a6ddf88fbc3f317477886d09837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4b22d29b9ba39e629a5d98c4734ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06134dcef24dc3fd12b5ebe3640cfa9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025151974675eb781b76afc55deb81ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263122ae36c7fccf0a6d254083c37a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b643323937232cf77a1dbf97442df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd88d5a97e54e002f59f8f3c69ff39b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56b66e3c1b7321abac142f72ead14844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a52024f0b938cfdc088778e6b232f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8f8830b647053ad994e791c31ad146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d117b702cc87c95e320143a1cd6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183edf4985f4a10e135160d173ebe01148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113dca8c0ecd64e5f3f91fa27c6171c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0098b36f6616acbe4a695d6b4d7c97350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf45c22df3bad518aeee5de5aabd6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5705cba0417a4a7900db38fd94ee63852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b1b0603fb6e470a9bf130bc2e43da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400503fb0aa809468f5341680120bc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55788e8ce903c08fa62696840a4834855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb91565a9f67ea520535dbe7d658556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951b9784d518156f2d8898e980efc5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c61a1fcac28b0b7458de5d42eed5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5b46194916674415cff5530e705659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef1c400c067360ce8de597c35543d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435c7ceeb6726f58763080de3f52fda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731667b36de25fd633cd8e065966219f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1e5deca4ee4f54c256e8fdfc08e4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e9d2185d3d9aa1e3658cf1509b07464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38486f39b912574407280021d0d1073365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9df6a7c2cd6f40b4c72b00d6368df566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31660daef218a808dc33cddea219c5a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28a9408afa38fd166bc74147f98bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d825603b7d93c33efdbb040d9227b4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c1a450e92487d2ac751f2e06084b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f517047e883f16ec24e9dbc4f87a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955ebcd5e626b0ff9bd16b1b461fc8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309da0c536ce9b78fce9dd8ce722892f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677daa8f3ad5e2ec96b30682f312d7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f664af8b01266f94ea29356a9be10d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe55ca8b87fc59fce85d4a9f89e0b3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b95cc03db119823748538f4de2110a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a0c4cde707e157d48182af4f8ed7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fe3dc4b8be784ec84e471c114659079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8eb65687020adb9d394213f5243c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af9689b2007d3d7347ae72a94b476681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2505a00678d7eed0db125ae77ebe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e8d180c4873413367b0284eb72ff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7910e5d83e18ab259a1aad414ecfe484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ed841c6c0ab527c993cfe1bc625ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59b5f9fdc34d1e58145e76afa5baf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc088af240f5a758cdc4c99881856d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08071dc71f7e41a93512a699b442039188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d2b53f3b1dbf33f46c1213e4d4ec489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c070fee8c1cf0b21935b09a5c96fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ffeda76a142bb855fda826c060e0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09204f9513ef86388e5efb8f60a4912292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fc1777a0dbdb2cc2d2e8ced0f6a3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa806739f1d4ca0594ff808b72c15a94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>